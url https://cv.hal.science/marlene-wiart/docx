--- v0 (2026-03-19)
+++ v1 (2026-04-17)
@@ -180,195 +180,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MorphoCellSorter: An Andrews plot-based sorting approach to rank microglia according to their morphological features</w:t>
+                <w:t xml:space="preserve">Solution-based studies on the contact between the complement receptor 3 ligand-binding domain and simvastatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Benkeder</w:t>
+                <w:t xml:space="preserve">Morten Hulbæk Fog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Son-Michel Dinh</w:t>
+                <w:t xml:space="preserve">Violaine Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Marchal</w:t>
+                <w:t xml:space="preserve">Corinne Sanglar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscille De Gea</w:t>
+                <w:t xml:space="preserve">Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Thoby-Brisson</w:t>
+                <w:t xml:space="preserve">Inès Hristovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, pp.RP101630. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Proteins and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1873 (6), pp.141096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.101630.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2025.141096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933411v1</w:t>
+                <w:t xml:space="preserve">hal-05226565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A self-healing radiopaque hyaluronic acid hydrogel as a new injectable biomaterial for precision medicine in osteoarthritis</w:t>
               </w:r>
@@ -482,243 +482,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution-based studies on the contact between the complement receptor 3 ligand-binding domain and simvastatin</w:t>
+                <w:t xml:space="preserve">MorphoCellSorter: An Andrews plot-based sorting approach to rank microglia according to their morphological features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morten Hulbæk Fog</w:t>
+                <w:t xml:space="preserve">Sarah Benkeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Hubert</w:t>
+                <w:t xml:space="preserve">Son-Michel Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Sanglar</w:t>
+                <w:t xml:space="preserve">Paul Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Martin</w:t>
+                <w:t xml:space="preserve">Priscille De Gea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Hristovska</w:t>
+                <w:t xml:space="preserve">Muriel Thoby-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Proteins and Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1873 (6), pp.141096. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.RP101630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2025.141096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.101630.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226565v1</w:t>
+                <w:t xml:space="preserve">hal-04933411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MorphoCellSorter is an Andrews plot-based sorting approach to rank microglia according to their morphological features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Benkeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Son-Michel Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscille de Gea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thoby-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13, pp.RP101630. </w:t>
@@ -1152,295 +1152,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo targeting and multimodal imaging of cerebral amyloid-β aggregates using hybrid GdF 3 nanoparticles</w:t>
+                <w:t xml:space="preserve">Spatio-Temporal Characterization of Brain Inflammation in a Non-human Primate Stroke Model Mimicking Endovascular Thrombectomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lerouge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Ong</w:t>
+                <w:t xml:space="preserve">Guillaume Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Debatisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Rositi</w:t>
+                <w:t xml:space="preserve">Margaux Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Mpambani</w:t>
+                <w:t xml:space="preserve">Claire Crola Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise-Prune Berner</w:t>
+                <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (29), pp.2173-2187. </w:t>
+              <w:t xml:space="preserve">Neurotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (3), pp.789-802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2217/nnm-2022-0252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13311-023-01368-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038718v1</w:t>
+                <w:t xml:space="preserve">hal-04802943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal Characterization of Brain Inflammation in a Non-human Primate Stroke Model Mimicking Endovascular Thrombectomy</w:t>
+                <w:t xml:space="preserve">In vivo targeting and multimodal imaging of cerebral amyloid-β aggregates using hybrid GdF 3 nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Becker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Justine Debatisse</w:t>
+                <w:t xml:space="preserve">Frédéric Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Rivière</w:t>
+                <w:t xml:space="preserve">Hugo Rositi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Crola Da Silva</w:t>
+                <w:t xml:space="preserve">Francis Mpambani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
+                <w:t xml:space="preserve">Lise-Prune Berner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurotherapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (3), pp.789-802. </w:t>
+              <w:t xml:space="preserve">Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (29), pp.2173-2187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13311-023-01368-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2217/nnm-2022-0252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802943v1</w:t>
+                <w:t xml:space="preserve">hal-04038718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual histology of Alzheimer’s Disease: Biometal entrapment within amyloid-β plaques allows for detection via X-ray phase-contrast imaging</w:t>
               </w:r>
@@ -1554,295 +1554,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046962v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of metal-based contrast agents for in vivo MR and CT imaging of phagocytic cells in neurological pathologies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-resolution synchrotron K-edge subtraction CT allows tracking and quantifying therapeutic cells and their scaffold in a rat model of focal cerebral injury and can serve as a reference for spectral photon counting CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tavakoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Inès Hristovska</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Cuccione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Balegamire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Aymeric Si-Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2022.109729⟩</w:t>
+              <w:t xml:space="preserve">Nanotheranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (2), pp.176-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/ntno.79575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865234v1</w:t>
+                <w:t xml:space="preserve">hal-03996505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution synchrotron K-edge subtraction CT allows tracking and quantifying therapeutic cells and their scaffold in a rat model of focal cerebral injury and can serve as a reference for spectral photon counting CT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of metal-based contrast agents for in vivo MR and CT imaging of phagocytic cells in neurological pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tavakoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisa Cuccione</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Hristovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dumot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salim Aymeric Si-Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotheranostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (2), pp.176-186. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 383, pp.109729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7150/ntno.79575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2022.109729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996505v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessment of mitochondrial cyclophilin D as a target for improving cardiac arrest outcomes in the era of therapeutic hypothermia</w:t>
               </w:r>
@@ -1956,295 +1956,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain virtual histology with X-ray phase-contrast tomography Part I: whole-brain myelin mapping in white-matter injury models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Rositi</w:t>
+                <w:t xml:space="preserve">Neurofunctional and neuroimaging readouts for designing a preclinical stem-cell therapy trial in experimental stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Capin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Ong</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Paccalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/BOE.438832⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.4700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-08713-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428448v2</w:t>
+                <w:t xml:space="preserve">hal-03451443v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurofunctional and neuroimaging readouts for designing a preclinical stem-cell therapy trial in experimental stroke</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Po</w:t>
+                <w:t xml:space="preserve">Brain virtual histology with X-ray phase-contrast tomography Part I: whole-brain myelin mapping in white-matter injury models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chourrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Rositi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Capin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Ong</w:t>
+                <w:t xml:space="preserve">Alexandre Paccalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.4700. </w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.1620-1639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-08713-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/BOE.438832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451443v2</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428448v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain virtual histology with X-ray phase-contrast tomography Part II: 3D morphologies of amyloid-β plaques in Alzheimer’s disease models</w:t>
               </w:r>
@@ -2377,51 +2377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Multimodal Contrast Agent for Multiscale In Vivo Investigation of Neuroinflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szilvia Karpati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Hristova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2632,90 +2632,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Imaging with NanoGd Reveals Spatiotemporal Features of Neuroinflammation after Experimental Stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Hristovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szilvia Karpati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Benkeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arindam Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3034,51 +3034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicolor spectral photon counting CT monitors and quantifies therapeutic cells and their encapsulating scaffold in a model of brain damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Cuccione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Chhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3306,51 +3306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI coupled with clinically-applicable iron oxide nanoparticles reveals choroid plexus involvement in a murine model of neuroinflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3434,290 +3434,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLAM - INFLAMmation in Brain and Vessels with Iron Nanoparticles and Cell Trafficking: A Multiscale Approach of Tissue Microenvironment, Iron Nanostructure and Iron Biotransformation</w:t>
+                <w:t xml:space="preserve">X-ray-Based 3D Virtual Histology—Adding the Next Dimension to Histological Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Brisset</w:t>
+                <w:t xml:space="preserve">J. Albers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gazeau</w:t>
+                <w:t xml:space="preserve">S. Pacilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Corot</w:t>
+                <w:t xml:space="preserve">M. Lynne Markus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Nighoghossian</w:t>
+                <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Berthezene</w:t>
+                <w:t xml:space="preserve">G. Vande Velde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (5), pp.732-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11307-018-1246-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847414v1</w:t>
+                <w:t xml:space="preserve">hal-02397068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray-Based 3D Virtual Histology—Adding the Next Dimension to Histological Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">INFLAM - INFLAMmation in Brain and Vessels with Iron Nanoparticles and Cell Trafficking: A Multiscale Approach of Tissue Microenvironment, Iron Nanostructure and Iron Biotransformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pacilé</w:t>
+                <w:t xml:space="preserve">J. C. Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lynne Markus</w:t>
+                <w:t xml:space="preserve">F. Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wiart</w:t>
+                <w:t xml:space="preserve">C. Corot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vande Velde</w:t>
+                <w:t xml:space="preserve">N. Nighoghossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Berthezene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (2), pp.93-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02397068v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 10th Biennial Hatter Cardiovascular Institute workshop: cellular protection—evaluating new directions in the setting of myocardial infarction, ischaemic stroke, and cardio-oncology</w:t>
               </w:r>
@@ -3850,64 +3850,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INFLAM - INFLAMmation in brain and vessels with iron nanoparticles and cell trafficking: A multiscale approach of tissue microenvironment, iron nanostructure and iron biotransformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Corot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Nighoghossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4100,51 +4100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-site laser Doppler flowmetry for assessing collateral flow in experimental ischemic stroke: Validation of outcome prediction with acute MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Cuccione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Versace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4152,51 +4152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tae-Hee Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Carone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Prune Berner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (6), pp.2159-2170. </w:t>
@@ -4234,51 +4234,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI Assessment of Ischemic Lesion Evolution within White and Gray Matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Prune Berner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tae-Hee Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4930,51 +4930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rositi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Frindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5077,51 +5077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Frindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5166,350 +5166,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre- and post-treatment with cyclosporine A in a rat model of transient focal cerebral ischaemia with multimodal MRI screening</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MRI assessment of the intra-carotid route for macrophage delivery after transient cerebral ischemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Aguettaz</w:t>
+                <w:t xml:space="preserve">Adrien Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Campuzano</w:t>
+                <w:t xml:space="preserve">F. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.-H. Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Charriaut-Marlangue</w:t>
+                <w:t xml:space="preserve">M. Marinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Riou</w:t>
+                <w:t xml:space="preserve">S. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Stroke</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (8), pp.669-674. </w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (2), pp.115-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1747-4949.2012.00849.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nbm.2826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798015v1</w:t>
+                <w:t xml:space="preserve">hal-00797986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI assessment of the intra-carotid route for macrophage delivery after transient cerebral ischemia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Pre- and post-treatment with cyclosporine A in a rat model of transient focal cerebral ischaemia with multimodal MRI screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae-Hee Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aguettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Campuzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Charriaut-Marlangue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Riou</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nbm.2826⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (8), pp.669-674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1747-4949.2012.00849.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00797986v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vitro and In Vivo Models of Cerebral Ischemia Show Discrepancy in Therapeutic Effects of M2 Macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Desestret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5586,51 +5586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron Radiation X-Ray Phase Micro-computed Tomography as a New Method to Detect Iron Oxide Nanoparticles in the Brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5732,90 +5732,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring therapeutic effects in experimental stroke by serial USPIO-enhanced MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.-H. Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5904,64 +5904,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sigovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6076,51 +6076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guichardant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Neurovascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (2), pp.95 - 102</w:t>
@@ -6283,51 +6283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative effects of cell internalization of two types of ultrasmall superparamagnetic iron oxide nanoparticles at 4.7T and 7T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Desestret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6335,51 +6335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marcellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eur Radiol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, in-press</w:t>
@@ -6421,90 +6421,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early stage investigations of USPIO-induced signal changes after focal cerebral ischemia in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Desestret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moucharrafie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stroke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 40, pp.1834-1841</w:t>
@@ -6559,51 +6559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abdullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. B. Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6658,64 +6658,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Applications of Magnetic Resonance Imaging to Image Tissue Inflammation after Stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nighoghossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Berthezène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6753,51 +6753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic resonance imaging (MRI) of inflammation in stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6805,51 +6805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. B. Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Berthezène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nighoghossian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conf Proc IEEE Eng Med Biol Soc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2007, pp.(4316-9)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6868,626 +6868,626 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of perfusion on high-intensity focused ultrasound prostate ablation: a first-pass MRI study.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marlène Wiart</w:t>
+                <w:t xml:space="preserve">MRI monitoring of focal cerebral ischemia in peroxisome proliferator-activated receptor (PPAR)-deficient mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Curiel</w:t>
+                <w:t xml:space="preserve">T. H. Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Gelet</w:t>
+                <w:t xml:space="preserve">O. Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moucharrafie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Lyonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Chapelon</w:t>
+                <w:t xml:space="preserve">J. B. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Magnetic Resonance in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (3), pp.335-342</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399060v1</w:t>
+                <w:t xml:space="preserve">hal-00443396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammatory response after ischemic stroke: a USPIO-enhanced MRI study in patients</w:t>
+                <w:t xml:space="preserve">Response to Letter by Bendszus, Kleinschnitz and Stoll: Iron-enhanced MRI in ischemic stroke: intravascular trapping vs cellular imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Davoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Desestret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">N. Nighoghossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Berthezène</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stroke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 38 (2), pp.303-307</w:t>
+              <w:t xml:space="preserve">, 2007, 38, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443378v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to Letter by Bendszus, Kleinschnitz and Stoll: Iron-enhanced MRI in ischemic stroke: intravascular trapping vs cellular imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Inflammatory response after ischemic stroke: a USPIO-enhanced MRI study in patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nighoghossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Nighoghossian</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cakmak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Berthezène</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Derex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stroke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 38, pp.13</w:t>
+              <w:t xml:space="preserve">, 2007, 38 (2), pp.303-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443496v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI monitoring of focal cerebral ischemia in peroxisome proliferator-activated receptor (PPAR)-deficient mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. B. Pialat</w:t>
+                <w:t xml:space="preserve">Influence of perfusion on high-intensity focused ultrasound prostate ablation: a first-pass MRI study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Curiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. H. Cho</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. B. Langlois</w:t>
+                <w:t xml:space="preserve">Jean-Yves Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Magnetic Resonance in Biomedicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (1), pp.119-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.21271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443396v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USPIO-enhanced MRI of neuroinflammation at the sub-acute stage of ischemic stroke, preliminary data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. H. Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nighoghossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Nighoghossian</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Desestret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cakmak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebrovascular Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 24 (6), pp.544-546</w:t>
@@ -7516,51 +7516,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI monitoring of neuro-inflammation in mouse focal ischemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7641,51 +7641,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo quantification of regional myocardial blood flow: Validity of the fast exchange approximation for intravascular T1 contrast agent and long inversion time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7891,51 +7891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMR 2005: MRI of cerebral ischemia with ultra-small superparamagnetic particles of iron oxide in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8016,478 +8016,478 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical and imaging predictors of intracerebral haemorrhage in stroke patients treated with intravenous tissue plasminogen activator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Derex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Adeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Pialat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 76, pp.70-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427740v1</w:t>
+                <w:t xml:space="preserve">hal-00443225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and imaging predictors of intracerebral haemorrhage in stroke patients treated with intravenous tissue plasminogen activator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">Evolution of Lesion Volume in Acute Stroke Treated by Intravenous t-PA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Pialat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nighoghossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Adeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Derex</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 76, pp.70-75</w:t>
+              <w:t xml:space="preserve">J Magn Reson Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22, pp.23-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443225v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Lesion Volume in Acute Stroke Treated by Intravenous t-PA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Hypointense leptomeningeal vessels at T2*-weighted MRI in acute ischemic stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nighoghossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Derex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Derex</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nemoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Magn Reson Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 22, pp.23-28</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 65, pp.652-653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443398v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of lesion volume in acute stroke treated by intravenous t-PA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nighoghossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Adeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Derex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 22, pp.23-28</w:t>
@@ -8502,668 +8502,543 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypointense leptomeningeal vessels at T2*-weighted MRI in acute ischemic stroke</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the site of arterial occlusion on multiple baseline hemodynamic MRI parameters and post-thrombolytic recanalization in acute stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Derex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Adeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Pialat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Nighoghossian</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Nemoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 65, pp.652-653</w:t>
+              <w:t xml:space="preserve">Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 46, pp.883-887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443278v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the site of arterial occlusion on multiple baseline hemodynamic MRI parameters and post-thrombolytic recanalization in acute stroke</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">Magnetic Resonance Imaging: Significance of Early Ischemic Changes on Computed Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Derex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nighoghossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroradiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 46, pp.883-887</w:t>
+              <w:t xml:space="preserve">Cerebrovascular Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 18, pp.232-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427576v1</w:t>
+                <w:t xml:space="preserve">hal-00427574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Resonance Imaging: Significance of Early Ischemic Changes on Computed Tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">Hypointense transcerebral veins at T2*-weighted MRI: A marker of hemorrhagic transformation risk in patients treated with intravenous tissue plasminogen activator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nighoghossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Derex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Adeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebrovascular Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 18, pp.232-235</w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 23, pp.1362-1370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427574v1</w:t>
+                <w:t xml:space="preserve">hal-00427435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypointense transcerebral veins at T2*-weighted MRI: A marker of hemorrhagic transformation risk in patients treated with intravenous tissue plasminogen activator</w:t>
+                <w:t xml:space="preserve">The delayed perfusion sign at MRI - A potential marker of collateral leptomeningeal blood flow in acute stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Nighoghossian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Derex</w:t>
+                <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Adeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...84 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 30, pp.172-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId302"/>
+      <w:footerReference w:type="default" r:id="rId301"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9231,51 +9106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D4BF7AA"/>
+    <w:nsid w:val="494B376B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9462,51 +9337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marlene-wiart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0326-7002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161365787" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933411v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benkeder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son-Michel Dinh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille De Gea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thoby-Brisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.101630.1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234760v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustoifa Said" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tavakoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dumot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.104551" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226565v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Hulb&#230;k Fog" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Hubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanglar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Hristovska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2025.141096" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289120v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille de Gea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.101630" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956501v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clottes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Leon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=hala guedouari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Gallo-Bona" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurot.2025.e00549" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386782v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Beretta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Carone" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hee Cho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Vigan&#242;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Diamanti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2025.115343" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373649v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chalet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debatisse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Wateau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothe Boutelier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Wiart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41684-023-01289-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038718v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mpambani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Prune Berner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2022-0252" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802943v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Becker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Rivi&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crola Da Silva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beaudoin-Gobert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-023-01368-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046962v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chourrout" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Weitkamp" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Du&#269;i&#263;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.07.046" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865234v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2022.109729" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996505v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cuccione" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Balegamire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Aymeric Si-Mohamed" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/ntno.79575" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jahandiez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pillot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bidaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bolbos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Stevic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2022.06.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428448v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paccalet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.438832" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451443v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Capin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08713-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451419v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlie Boisvert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gislard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.438890" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134034v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Karpati" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hristova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lerouge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR07026B" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264434v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Wachsmuth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mensen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Wiart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Trist&#227;o-Pereira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-021-00929-w" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933424v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hristovska" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Dey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202101433" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964076v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Basalay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dumot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74046-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060618v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Faruk Eker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Wateau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcaa193" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841219v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chhour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johoon Kim" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/ntno.45354" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195240v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hubert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. Berner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2019.00034" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397061v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canet-Soulas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46566-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847414v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Brisset" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gazeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nighoghossian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthezene" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397068v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albers" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pacil&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lynne Markus" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wiart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vande Velde" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-018-1246-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397066v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Davidson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapna Arjun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bell" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bromage" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-018-0704-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626355v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brisset" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Nighoghossian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthez&#232;ne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.02.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003429v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Davidson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arjun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Basalay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Bell" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. I. Bromage" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308993v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Versace" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16661567" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996512v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000444131" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850301v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Di Cataldo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;lo&#235;n" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Langlois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00453" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289463v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tamion" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hillenkamp" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hillion" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin-Adrian Maraloiu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana D. Vlaicu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-016-1126-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131822v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frindel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouanet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giacalone" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Cho" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#216;stergaard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.114.008046" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385345v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kallus" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Wagner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000366266" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115012v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rositi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/24/7767" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951410v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.027185" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798015v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguettaz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Campuzano" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Charriaut-Marlangue" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Riou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-4949.2012.00849.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797986v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauveau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinescu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nataf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.2826" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0C2LD1JR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871768v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desestret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devillard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067063" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821105v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabrol" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-013-0639-6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-26M9QL9D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797957v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-012-2567-2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KP9GT4FT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076422v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sigovan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devillard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-010-0402-1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XP5FG16T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653073v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Perez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guichardant" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663532v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Moucharrafie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthez&#232;ne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2040-7378-2-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443170v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desestret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marcellino" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443229v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moucharrafie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443063v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdullah" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Pialat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duboeuf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Mabrut" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443377v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443497v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Davoust" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399060v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Curiel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gelet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lyonnet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chapelon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.21271" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HTTWDRXG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443378v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cakmak" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derex" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443496v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443396v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Cho" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Langlois" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443192v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443499v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443494v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carme" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mai" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Larsson" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Neyran" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443180v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Revel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. E. Magnin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443498v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427740v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hermier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adeleine" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Pialat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443225v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443398v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427844v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443278v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nemoz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427576v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427574v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427435v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427434v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Ibrahim" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cotton" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marlene-wiart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0326-7002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161365787" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Hulb&#230;k Fog" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Hubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanglar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Hristovska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2025.141096" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234760v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustoifa Said" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tavakoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dumot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.104551" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933411v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benkeder" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son-Michel Dinh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille De Gea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thoby-Brisson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.101630.1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289120v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille de Gea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.101630" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956501v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clottes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Leon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=hala guedouari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Gallo-Bona" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurot.2025.e00549" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386782v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Beretta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Carone" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hee Cho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Vigan&#242;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Diamanti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2025.115343" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373649v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chalet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debatisse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Wateau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothe Boutelier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Wiart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41684-023-01289-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802943v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Becker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Rivi&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crola Da Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beaudoin-Gobert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-023-01368-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038718v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mpambani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Prune Berner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2022-0252" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046962v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chourrout" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Weitkamp" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Du&#269;i&#263;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.07.046" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996505v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cuccione" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Balegamire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Aymeric Si-Mohamed" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/ntno.79575" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2022.109729" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jahandiez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pillot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bidaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bolbos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Stevic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2022.06.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451443v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Capin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08713-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428448v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paccalet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.438832" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451419v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlie Boisvert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gislard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.438890" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134034v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Karpati" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hristova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lerouge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR07026B" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264434v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Wachsmuth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mensen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Wiart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Trist&#227;o-Pereira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-021-00929-w" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933424v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hristovska" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Dey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202101433" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964076v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Basalay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dumot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74046-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060618v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Faruk Eker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Wateau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcaa193" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841219v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chhour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johoon Kim" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/ntno.45354" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195240v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hubert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. Berner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2019.00034" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397061v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canet-Soulas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46566-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397068v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albers" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pacil&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lynne Markus" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wiart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vande Velde" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-018-1246-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847414v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Brisset" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gazeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nighoghossian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthezene" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397066v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Davidson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapna Arjun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bell" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bromage" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-018-0704-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626355v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brisset" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Nighoghossian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthez&#232;ne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.02.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003429v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Davidson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arjun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Basalay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Bell" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. I. Bromage" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308993v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Versace" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16661567" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996512v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000444131" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850301v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Di Cataldo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;lo&#235;n" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Langlois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00453" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289463v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tamion" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hillenkamp" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hillion" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin-Adrian Maraloiu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana D. Vlaicu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-016-1126-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131822v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frindel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouanet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giacalone" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Cho" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#216;stergaard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.114.008046" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385345v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kallus" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Wagner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000366266" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115012v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rositi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/24/7767" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951410v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.027185" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797986v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Riou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauveau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinescu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nataf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.2826" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0C2LD1JR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798015v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguettaz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Campuzano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Charriaut-Marlangue" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-4949.2012.00849.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871768v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desestret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devillard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067063" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821105v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabrol" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-013-0639-6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-26M9QL9D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797957v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-012-2567-2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KP9GT4FT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076422v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sigovan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devillard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-010-0402-1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XP5FG16T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653073v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Perez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guichardant" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663532v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Moucharrafie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthez&#232;ne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2040-7378-2-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443170v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desestret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marcellino" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443229v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moucharrafie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443063v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdullah" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Pialat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duboeuf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Mabrut" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443377v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443497v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Davoust" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443396v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Cho" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Langlois" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443496v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443378v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cakmak" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derex" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399060v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Curiel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gelet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lyonnet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chapelon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.21271" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HTTWDRXG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443192v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443499v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443494v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carme" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mai" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Larsson" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Neyran" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443180v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Revel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. E. Magnin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443498v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443225v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hermier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adeleine" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443398v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443278v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nemoz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427844v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Pialat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427576v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427574v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427435v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427434v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Ibrahim" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cotton" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>