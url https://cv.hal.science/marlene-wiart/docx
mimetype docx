--- v1 (2026-04-17)
+++ v2 (2026-05-08)
@@ -348,377 +348,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-healing radiopaque hyaluronic acid hydrogel as a new injectable biomaterial for precision medicine in osteoarthritis</w:t>
+                <w:t xml:space="preserve">MorphoCellSorter: An Andrews plot-based sorting approach to rank microglia according to their morphological features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustoifa Said</w:t>
+                <w:t xml:space="preserve">Sarah Benkeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Tavakoli</w:t>
+                <w:t xml:space="preserve">Son-Michel Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Dumot</w:t>
+                <w:t xml:space="preserve">Paul Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Toupet</w:t>
+                <w:t xml:space="preserve">Priscille De Gea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Olivier</w:t>
+                <w:t xml:space="preserve">Muriel Thoby-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (9), pp.4054-4073. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.RP101630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7150/thno.104551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.101630.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234760v1</w:t>
+                <w:t xml:space="preserve">hal-04933411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MorphoCellSorter: An Andrews plot-based sorting approach to rank microglia according to their morphological features</w:t>
+                <w:t xml:space="preserve">A self-healing radiopaque hyaluronic acid hydrogel as a new injectable biomaterial for precision medicine in osteoarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Benkeder</w:t>
+                <w:t xml:space="preserve">Moustoifa Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Son-Michel Dinh</w:t>
+                <w:t xml:space="preserve">Clément Tavakoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Marchal</w:t>
+                <w:t xml:space="preserve">Chloé Dumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscille De Gea</w:t>
+                <w:t xml:space="preserve">Karine Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Thoby-Brisson</w:t>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, pp.RP101630. </w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (9), pp.4054-4073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.101630.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7150/thno.104551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933411v1</w:t>
+                <w:t xml:space="preserve">hal-05234760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MorphoCellSorter is an Andrews plot-based sorting approach to rank microglia according to their morphological features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Benkeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Son-Michel Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscille de Gea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thoby-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13, pp.RP101630. </w:t>
@@ -1554,295 +1554,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046962v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution synchrotron K-edge subtraction CT allows tracking and quantifying therapeutic cells and their scaffold in a rat model of focal cerebral injury and can serve as a reference for spectral photon counting CT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Use of metal-based contrast agents for in vivo MR and CT imaging of phagocytic cells in neurological pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tavakoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Hristovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dumot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salim Aymeric Si-Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotheranostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/ntno.79575⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 383, pp.109729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2022.109729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996505v1</w:t>
+                <w:t xml:space="preserve">hal-03865234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of metal-based contrast agents for in vivo MR and CT imaging of phagocytic cells in neurological pathologies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">High-resolution synchrotron K-edge subtraction CT allows tracking and quantifying therapeutic cells and their scaffold in a rat model of focal cerebral injury and can serve as a reference for spectral photon counting CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tavakoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Cuccione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Balegamire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Aymeric Si-Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 383, pp.109729. </w:t>
+              <w:t xml:space="preserve">Nanotheranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (2), pp.176-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2022.109729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7150/ntno.79575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865234v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessment of mitochondrial cyclophilin D as a target for improving cardiac arrest outcomes in the era of therapeutic hypothermia</w:t>
               </w:r>
@@ -1962,51 +1962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurofunctional and neuroimaging readouts for designing a preclinical stem-cell therapy trial in experimental stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2671,51 +2671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Hristovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szilvia Karpati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Benkeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arindam Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2760,364 +2760,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroprotection by remote ischemic conditioning in the setting of acute ischemic stroke: a preclinical two-centre study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PET-MRI nanoparticles imaging of blood–brain barrier damage and modulation after stroke reperfusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Debatisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryna Basalay</w:t>
+                <w:t xml:space="preserve">Omer Faruk Eker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Wateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae-Hee Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Wiart</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-74046-4⟩</w:t>
+              <w:t xml:space="preserve">Brain Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/braincomms/fcaa193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964076v1</w:t>
+                <w:t xml:space="preserve">hal-03060618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PET-MRI nanoparticles imaging of blood–brain barrier damage and modulation after stroke reperfusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Debatisse</w:t>
+                <w:t xml:space="preserve">Neuroprotection by remote ischemic conditioning in the setting of acute ischemic stroke: a preclinical two-centre study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryna Basalay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omer Faruk Eker</w:t>
+                <w:t xml:space="preserve">Fabien Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Wateau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marlene Wiart</w:t>
+                <w:t xml:space="preserve">Chloe Dumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (2), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/braincomms/fcaa193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-74046-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060618v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicolor spectral photon counting CT monitors and quantifies therapeutic cells and their encapsulating scaffold in a model of brain damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Cuccione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Chhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Si-Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3181,51 +3181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical imaging of choroid plexus in health and in brain disorders: a mini-review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3319,51 +3319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI coupled with clinically-applicable iron oxide nanoparticles reveals choroid plexus involvement in a murine model of neuroinflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3434,290 +3434,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray-Based 3D Virtual Histology—Adding the Next Dimension to Histological Analysis</w:t>
+                <w:t xml:space="preserve">INFLAM - INFLAMmation in Brain and Vessels with Iron Nanoparticles and Cell Trafficking: A Multiscale Approach of Tissue Microenvironment, Iron Nanostructure and Iron Biotransformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Albers</w:t>
+                <w:t xml:space="preserve">J. C. Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pacilé</w:t>
+                <w:t xml:space="preserve">F. Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lynne Markus</w:t>
+                <w:t xml:space="preserve">C. Corot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wiart</w:t>
+                <w:t xml:space="preserve">N. Nighoghossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vande Velde</w:t>
+                <w:t xml:space="preserve">Y. Berthezene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (2), pp.93-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397068v1</w:t>
+                <w:t xml:space="preserve">hal-01847414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLAM - INFLAMmation in Brain and Vessels with Iron Nanoparticles and Cell Trafficking: A Multiscale Approach of Tissue Microenvironment, Iron Nanostructure and Iron Biotransformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray-Based 3D Virtual Histology—Adding the Next Dimension to Histological Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Albers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Brisset</w:t>
+                <w:t xml:space="preserve">S. Pacilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gazeau</w:t>
+                <w:t xml:space="preserve">M. Lynne Markus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Corot</w:t>
+                <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Nighoghossian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Berthezene</w:t>
+                <w:t xml:space="preserve">G. Vande Velde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (5), pp.732-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11307-018-1246-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01847414v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 10th Biennial Hatter Cardiovascular Institute workshop: cellular protection—evaluating new directions in the setting of myocardial infarction, ischaemic stroke, and cardio-oncology</w:t>
               </w:r>
@@ -3729,51 +3729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sapna Arjun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Basalay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3850,64 +3850,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INFLAM - INFLAMmation in brain and vessels with iron nanoparticles and cell trafficking: A multiscale approach of tissue microenvironment, iron nanostructure and iron biotransformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Corot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Nighoghossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4100,51 +4100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-site laser Doppler flowmetry for assessing collateral flow in experimental ischemic stroke: Validation of outcome prediction with acute MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Cuccione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Versace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4407,51 +4407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Géloën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4783,51 +4783,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a TAFI-Inhibitor Combined with a Suboptimal Dose of rtPA in a Murine Thromboembolic Model of Stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tae-Hee Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4930,77 +4930,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rositi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Frindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 59 (24), pp.7767-7775. </w:t>
@@ -5032,307 +5032,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information-based analysis of X-ray in-line phase tomography with application to the detection of iron oxide nanoparticles in the brain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Olivier</w:t>
+                <w:t xml:space="preserve">MRI assessment of the intra-carotid route for macrophage delivery after transient cerebral ischemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.-H. Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.21.027185⟩</w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (2), pp.115-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.2826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951410v1</w:t>
+                <w:t xml:space="preserve">hal-00797986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI assessment of the intra-carotid route for macrophage delivery after transient cerebral ischemia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Nataf</w:t>
+                <w:t xml:space="preserve">Information-based analysis of X-ray in-line phase tomography with application to the detection of iron oxide nanoparticles in the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rositi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Frindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (22), pp.27185-27196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.027185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nbm.2826⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00797986v1</w:t>
+                <w:t xml:space="preserve">hal-00951410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre- and post-treatment with cyclosporine A in a rat model of transient focal cerebral ischaemia with multimodal MRI screening</w:t>
               </w:r>
@@ -5370,51 +5370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Campuzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Charriaut-Marlangue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Stroke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (8), pp.669-674. </w:t>
@@ -5465,64 +5465,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vitro and In Vivo Models of Cerebral Ischemia Show Discrepancy in Therapeutic Effects of M2 Macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Desestret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tae-Hee Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5586,90 +5586,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron Radiation X-Ray Phase Micro-computed Tomography as a New Method to Detect Iron Oxide Nanoparticles in the Brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5732,90 +5732,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring therapeutic effects in experimental stroke by serial USPIO-enhanced MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.-H. Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5904,64 +5904,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sigovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6024,51 +6024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain-Targeting Form of Docosahexaenoic Acid for Experimental Stroke Treatment: MRI Evaluation and Anti-Oxidant Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tae-Hee Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6076,51 +6076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guichardant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Neurovascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (2), pp.95 - 102</w:t>
@@ -6149,51 +6149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo MRI assessment of permanent middle cerebral artery occlusion by electrocoagulation: pitfalls of procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Moucharrafie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6283,51 +6283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative effects of cell internalization of two types of ultrasmall superparamagnetic iron oxide nanoparticles at 4.7T and 7T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Desestret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6335,51 +6335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marcellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eur Radiol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, in-press</w:t>
@@ -6421,90 +6421,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early stage investigations of USPIO-induced signal changes after focal cerebral ischemia in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Desestret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moucharrafie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stroke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 40, pp.1834-1841</w:t>
@@ -6559,51 +6559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abdullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. B. Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6658,64 +6658,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Applications of Magnetic Resonance Imaging to Image Tissue Inflammation after Stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nighoghossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Berthezène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6753,103 +6753,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic resonance imaging (MRI) of inflammation in stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Davoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Pialat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Berthezène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nighoghossian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conf Proc IEEE Eng Med Biol Soc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2007, pp.(4316-9)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6868,626 +6868,626 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI monitoring of focal cerebral ischemia in peroxisome proliferator-activated receptor (PPAR)-deficient mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. B. Pialat</w:t>
+                <w:t xml:space="preserve">Inflammatory response after ischemic stroke: a USPIO-enhanced MRI study in patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nighoghossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. H. Cho</w:t>
+                <w:t xml:space="preserve">S. Cakmak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Berthezène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Beuf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. B. Langlois</w:t>
+                <w:t xml:space="preserve">L. Derex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Magnetic Resonance in Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 20 (3), pp.335-342</w:t>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (2), pp.303-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00443396v1</w:t>
+                <w:t xml:space="preserve">hal-00443378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to Letter by Bendszus, Kleinschnitz and Stoll: Iron-enhanced MRI in ischemic stroke: intravascular trapping vs cellular imaging</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of perfusion on high-intensity focused ultrasound prostate ablation: a first-pass MRI study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Curiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chapelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (1), pp.119-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.21271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443496v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammatory response after ischemic stroke: a USPIO-enhanced MRI study in patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Derex</w:t>
+                <w:t xml:space="preserve">MRI monitoring of focal cerebral ischemia in peroxisome proliferator-activated receptor (PPAR)-deficient mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Pialat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. H. Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moucharrafie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 38 (2), pp.303-307</w:t>
+              <w:t xml:space="preserve">Nuclear Magnetic Resonance in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (3), pp.335-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443378v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of perfusion on high-intensity focused ultrasound prostate ablation: a first-pass MRI study.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response to Letter by Bendszus, Kleinschnitz and Stoll: Iron-enhanced MRI in ischemic stroke: intravascular trapping vs cellular imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Davoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Desestret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nighoghossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Berthezène</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38, pp.13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00399060v1</w:t>
+                <w:t xml:space="preserve">hal-00443496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USPIO-enhanced MRI of neuroinflammation at the sub-acute stage of ischemic stroke, preliminary data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. H. Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nighoghossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Desestret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cakmak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebrovascular Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 24 (6), pp.544-546</w:t>
@@ -7516,51 +7516,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI monitoring of neuro-inflammation in mouse focal ischemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7641,51 +7641,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo quantification of regional myocardial blood flow: Validity of the fast exchange approximation for intravascular T1 contrast agent and long inversion time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7891,51 +7891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMR 2005: MRI of cerebral ischemia with ultra-small superparamagnetic particles of iron oxide in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8016,51 +8016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical and imaging predictors of intracerebral haemorrhage in stroke patients treated with intravenous tissue plasminogen activator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Derex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8068,51 +8068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Adeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. B. Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 76, pp.70-75</w:t>
@@ -8154,90 +8154,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Lesion Volume in Acute Stroke Treated by Intravenous t-PA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. B. Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wiart</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Nighoghossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Adeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Derex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J Magn Reson Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 22, pp.23-28</w:t>
@@ -8279,77 +8279,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypointense leptomeningeal vessels at T2*-weighted MRI in acute ischemic stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nighoghossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Derex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nemoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8404,90 +8404,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of lesion volume in acute stroke treated by intravenous t-PA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wiart</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Nighoghossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Adeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Derex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 22, pp.23-28</w:t>
@@ -8516,51 +8516,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the site of arterial occlusion on multiple baseline hemodynamic MRI parameters and post-thrombolytic recanalization in acute stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Derex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8568,51 +8568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Adeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroradiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 46, pp.883-887</w:t>
@@ -8641,103 +8641,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Resonance Imaging: Significance of Early Ischemic Changes on Computed Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Derex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nighoghossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebrovascular Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 18, pp.232-235</w:t>
@@ -8779,90 +8779,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypointense transcerebral veins at T2*-weighted MRI: A marker of hemorrhagic transformation risk in patients treated with intravenous tissue plasminogen activator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nighoghossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Derex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Adeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 23, pp.1362-1370</w:t>
@@ -8917,51 +8917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Adeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9106,51 +9106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="494B376B"/>
+    <w:nsid w:val="D1B5E105"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9337,51 +9337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marlene-wiart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0326-7002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161365787" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Hulb&#230;k Fog" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Hubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanglar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Hristovska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2025.141096" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234760v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustoifa Said" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tavakoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dumot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.104551" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933411v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benkeder" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son-Michel Dinh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille De Gea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thoby-Brisson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.101630.1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289120v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille de Gea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.101630" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956501v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clottes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Leon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=hala guedouari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Gallo-Bona" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurot.2025.e00549" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386782v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Beretta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Carone" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hee Cho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Vigan&#242;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Diamanti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2025.115343" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373649v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chalet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debatisse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Wateau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothe Boutelier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Wiart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41684-023-01289-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802943v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Becker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Rivi&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crola Da Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beaudoin-Gobert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-023-01368-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038718v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mpambani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Prune Berner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2022-0252" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046962v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chourrout" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Weitkamp" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Du&#269;i&#263;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.07.046" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996505v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cuccione" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Balegamire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Aymeric Si-Mohamed" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/ntno.79575" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2022.109729" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jahandiez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pillot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bidaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bolbos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Stevic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2022.06.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451443v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Capin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08713-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428448v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paccalet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.438832" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451419v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlie Boisvert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gislard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.438890" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134034v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Karpati" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hristova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lerouge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR07026B" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264434v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Wachsmuth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mensen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Wiart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Trist&#227;o-Pereira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-021-00929-w" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933424v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hristovska" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Dey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202101433" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964076v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Basalay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dumot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74046-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060618v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Faruk Eker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Wateau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcaa193" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841219v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chhour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johoon Kim" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/ntno.45354" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195240v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hubert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. Berner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2019.00034" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397061v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canet-Soulas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46566-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397068v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albers" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pacil&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lynne Markus" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wiart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vande Velde" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-018-1246-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847414v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Brisset" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gazeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nighoghossian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthezene" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397066v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Davidson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapna Arjun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bell" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bromage" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-018-0704-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626355v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brisset" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Nighoghossian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthez&#232;ne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.02.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003429v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Davidson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arjun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Basalay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Bell" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. I. Bromage" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308993v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Versace" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16661567" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996512v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000444131" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850301v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Di Cataldo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;lo&#235;n" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Langlois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00453" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289463v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tamion" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hillenkamp" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hillion" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin-Adrian Maraloiu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana D. Vlaicu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-016-1126-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131822v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frindel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouanet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giacalone" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Cho" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#216;stergaard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.114.008046" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385345v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kallus" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Wagner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000366266" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115012v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rositi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/24/7767" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951410v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.027185" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797986v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Riou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauveau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinescu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nataf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.2826" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0C2LD1JR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798015v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguettaz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Campuzano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Charriaut-Marlangue" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-4949.2012.00849.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871768v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desestret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devillard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067063" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821105v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabrol" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-013-0639-6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-26M9QL9D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797957v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-012-2567-2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KP9GT4FT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076422v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sigovan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devillard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-010-0402-1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XP5FG16T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653073v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Perez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guichardant" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663532v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Moucharrafie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthez&#232;ne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2040-7378-2-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443170v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desestret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marcellino" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443229v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moucharrafie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443063v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdullah" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Pialat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duboeuf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Mabrut" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443377v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443497v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Davoust" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443396v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Cho" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Langlois" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443496v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443378v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cakmak" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derex" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399060v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Curiel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gelet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lyonnet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chapelon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.21271" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HTTWDRXG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443192v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443499v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443494v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carme" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mai" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Larsson" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Neyran" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443180v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Revel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. E. Magnin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443498v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443225v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hermier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adeleine" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443398v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443278v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nemoz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427844v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Pialat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427576v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427574v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427435v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427434v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Ibrahim" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cotton" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marlene-wiart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0326-7002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161365787" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Hulb&#230;k Fog" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Hubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanglar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Hristovska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2025.141096" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933411v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benkeder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son-Michel Dinh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille De Gea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thoby-Brisson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.101630.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234760v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustoifa Said" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tavakoli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dumot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.104551" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289120v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille de Gea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.101630" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956501v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clottes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Leon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=hala guedouari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Gallo-Bona" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurot.2025.e00549" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386782v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Beretta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Carone" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hee Cho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Vigan&#242;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Diamanti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2025.115343" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373649v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chalet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debatisse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Wateau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothe Boutelier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Wiart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41684-023-01289-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802943v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Becker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Rivi&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crola Da Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beaudoin-Gobert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-023-01368-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038718v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mpambani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Prune Berner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2022-0252" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046962v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chourrout" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Weitkamp" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Du&#269;i&#263;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.07.046" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865234v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2022.109729" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996505v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cuccione" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Balegamire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Aymeric Si-Mohamed" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/ntno.79575" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jahandiez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pillot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bidaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bolbos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Stevic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2022.06.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451443v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Capin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08713-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428448v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paccalet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.438832" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451419v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlie Boisvert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gislard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.438890" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134034v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Karpati" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hristova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lerouge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR07026B" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264434v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Wachsmuth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mensen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Wiart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Trist&#227;o-Pereira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-021-00929-w" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933424v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hristovska" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Dey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202101433" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060618v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Faruk Eker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Wateau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcaa193" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964076v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Basalay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dumot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74046-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841219v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chhour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johoon Kim" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/ntno.45354" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195240v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hubert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. Berner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2019.00034" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397061v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canet-Soulas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46566-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847414v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Brisset" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gazeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nighoghossian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthezene" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397068v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albers" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pacil&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lynne Markus" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wiart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vande Velde" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-018-1246-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397066v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Davidson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapna Arjun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bell" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bromage" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-018-0704-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626355v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brisset" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Nighoghossian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthez&#232;ne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.02.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003429v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Davidson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arjun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Basalay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Bell" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. I. Bromage" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308993v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Versace" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16661567" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996512v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000444131" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850301v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Di Cataldo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;lo&#235;n" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Langlois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00453" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289463v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tamion" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hillenkamp" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hillion" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin-Adrian Maraloiu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana D. Vlaicu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-016-1126-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131822v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frindel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouanet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giacalone" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Cho" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#216;stergaard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.114.008046" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385345v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kallus" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Wagner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000366266" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115012v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rositi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/24/7767" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797986v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Riou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauveau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinescu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nataf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.2826" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0C2LD1JR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951410v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.027185" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798015v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguettaz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Campuzano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Charriaut-Marlangue" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-4949.2012.00849.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871768v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desestret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devillard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067063" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821105v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabrol" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-013-0639-6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-26M9QL9D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797957v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-012-2567-2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KP9GT4FT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076422v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sigovan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devillard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-010-0402-1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XP5FG16T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653073v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Perez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guichardant" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663532v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Moucharrafie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthez&#232;ne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2040-7378-2-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443170v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desestret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marcellino" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443229v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moucharrafie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443063v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdullah" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Pialat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duboeuf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Mabrut" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443377v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443497v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Davoust" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443378v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cakmak" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derex" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399060v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Curiel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gelet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lyonnet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chapelon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.21271" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HTTWDRXG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443396v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Cho" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Langlois" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443496v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443192v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443499v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443494v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carme" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mai" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Larsson" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Neyran" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443180v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Revel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. E. Magnin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443498v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443225v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hermier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adeleine" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443398v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443278v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nemoz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427844v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Pialat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427576v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427574v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427435v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427434v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Ibrahim" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cotton" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>