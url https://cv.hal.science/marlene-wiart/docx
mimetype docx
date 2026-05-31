--- v2 (2026-05-08)
+++ v3 (2026-05-31)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">161365787</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">iusZT_MAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -206,8839 +227,8839 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution-based studies on the contact between the complement receptor 3 ligand-binding domain and simvastatin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Head-down tilt 15° increases cerebral perfusion before recanalization in acute ischemic stroke. A pre-clinical MRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Hubert</w:t>
+                <w:t xml:space="preserve">Simone Beretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Sanglar</w:t>
+                <w:t xml:space="preserve">Davide Carone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Martin</w:t>
+                <w:t xml:space="preserve">Tae-Hee Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Hristovska</w:t>
+                <w:t xml:space="preserve">Martina Viganò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Diamanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Proteins and Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2025.141096⟩</w:t>
+              <w:t xml:space="preserve">Experimental Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 392, pp.115343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expneurol.2025.115343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226565v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386782v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MorphoCellSorter: An Andrews plot-based sorting approach to rank microglia according to their morphological features</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solution-based studies on the contact between the complement receptor 3 ligand-binding domain and simvastatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Son-Michel Dinh</w:t>
+                <w:t xml:space="preserve">Morten Hulbæk Fog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Marchal</w:t>
+                <w:t xml:space="preserve">Violaine Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscille De Gea</w:t>
+                <w:t xml:space="preserve">Corinne Sanglar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Thoby-Brisson</w:t>
+                <w:t xml:space="preserve">Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Hristovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.101630.1⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Proteins and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1873 (6), pp.141096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2025.141096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933411v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A self-healing radiopaque hyaluronic acid hydrogel as a new injectable biomaterial for precision medicine in osteoarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustoifa Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tavakoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theranostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (9), pp.4054-4073. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7150/thno.104551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MorphoCellSorter is an Andrews plot-based sorting approach to rank microglia according to their morphological features</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">MorphoCellSorter: An Andrews plot-based sorting approach to rank microglia according to their morphological features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Benkeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Son-Michel Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscille De Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thoby-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13, pp.RP101630. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.101630⟩</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.101630.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289120v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondria dysfunction, a potential cytoprotection target against ischemia-reperfusion injury in a mouse stroke model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MorphoCellSorter is an Andrews plot-based sorting approach to rank microglia according to their morphological features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Benkeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Son-Michel Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Ong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Clottes</w:t>
+                <w:t xml:space="preserve">Paul Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscille de Gea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Leon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Noelle Gallo-Bona</w:t>
+                <w:t xml:space="preserve">Muriel Thoby-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurotherapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurot.2025.e00549⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.RP101630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.101630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04956501v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Head-down tilt 15° increases cerebral perfusion before recanalization in acute ischemic stroke. A pre-clinical MRI study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitochondria dysfunction, a potential cytoprotection target against ischemia-reperfusion injury in a mouse stroke model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Carone</w:t>
+                <w:t xml:space="preserve">Elodie Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tae-Hee Cho</w:t>
+                <w:t xml:space="preserve">Paul Clottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Viganò</w:t>
+                <w:t xml:space="preserve">Christelle Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanna Diamanti</w:t>
+                <w:t xml:space="preserve">hala guedouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelle Gallo-Bona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expneurol.2025.115343⟩</w:t>
+              <w:t xml:space="preserve">Neurotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (2), pp.e00549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurot.2025.e00549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05386782v3</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PREMISE database of 20 Macaca fascicularis PET/MRI brain images available for research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Debatisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceane Wateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothe Boutelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 53 (1), pp.13 - 17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41684-023-01289-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal Characterization of Brain Inflammation in a Non-human Primate Stroke Model Mimicking Endovascular Thrombectomy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justine Debatisse</w:t>
+                <w:t xml:space="preserve">High-resolution synchrotron K-edge subtraction CT allows tracking and quantifying therapeutic cells and their scaffold in a rat model of focal cerebral injury and can serve as a reference for spectral photon counting CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tavakoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Rivière</w:t>
+                <w:t xml:space="preserve">Elisa Cuccione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Crola Da Silva</w:t>
+                <w:t xml:space="preserve">Joëlle Balegamire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
+                <w:t xml:space="preserve">Salim Aymeric Si-Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurotherapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (3), pp.789-802. </w:t>
+              <w:t xml:space="preserve">Nanotheranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (2), pp.176-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13311-023-01368-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7150/ntno.79575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802943v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo targeting and multimodal imaging of cerebral amyloid-β aggregates using hybrid GdF 3 nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lise-Prune Berner</w:t>
+                <w:t xml:space="preserve">Use of metal-based contrast agents for in vivo MR and CT imaging of phagocytic cells in neurological pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tavakoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Hristovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/nnm-2022-0252⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 383, pp.109729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2022.109729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038718v1</w:t>
+                <w:t xml:space="preserve">hal-03865234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual histology of Alzheimer’s Disease: Biometal entrapment within amyloid-β plaques allows for detection via X-ray phase-contrast imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Meyronet</w:t>
+                <w:t xml:space="preserve">Spatio-Temporal Characterization of Brain Inflammation in a Non-human Primate Stroke Model Mimicking Endovascular Thrombectomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Debatisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Crola Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2023.07.046⟩</w:t>
+              <w:t xml:space="preserve">Neurotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (3), pp.789-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13311-023-01368-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04046962v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of metal-based contrast agents for in vivo MR and CT imaging of phagocytic cells in neurological pathologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chloé Dumot</w:t>
+                <w:t xml:space="preserve">In vivo targeting and multimodal imaging of cerebral amyloid-β aggregates using hybrid GdF 3 nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Rositi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Mpambani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Prune Berner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2022.109729⟩</w:t>
+              <w:t xml:space="preserve">Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (29), pp.2173-2187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/nnm-2022-0252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865234v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution synchrotron K-edge subtraction CT allows tracking and quantifying therapeutic cells and their scaffold in a rat model of focal cerebral injury and can serve as a reference for spectral photon counting CT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Tavakoli</w:t>
+                <w:t xml:space="preserve">Virtual histology of Alzheimer’s Disease: Biometal entrapment within amyloid-β plaques allows for detection via X-ray phase-contrast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chourrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Cuccione</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chloé Dumot</w:t>
+                <w:t xml:space="preserve">Christophe Sandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Balegamire</w:t>
+                <w:t xml:space="preserve">Timm Weitkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Aymeric Si-Mohamed</w:t>
+                <w:t xml:space="preserve">Tanja Dučić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Meyronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotheranostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/ntno.79575⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 170, pp.260-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2023.07.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996505v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046962v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessment of mitochondrial cyclophilin D as a target for improving cardiac arrest outcomes in the era of therapeutic hypothermia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jahandiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bidaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Bolbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neven Stevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Research, The Journal of Laboratory and Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 249, pp.37-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trsl.2022.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurofunctional and neuroimaging readouts for designing a preclinical stem-cell therapy trial in experimental stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Capin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, pp.4700. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-022-08713-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451443v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain virtual histology with X-ray phase-contrast tomography Part I: whole-brain myelin mapping in white-matter injury models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chourrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Rositi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Paccalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical optics express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (3), pp.1620-1639. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/BOE.438832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428448v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain virtual histology with X-ray phase-contrast tomography Part II: 3D morphologies of amyloid-β plaques in Alzheimer’s disease models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chourrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlie Boisvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gislard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical optics express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (3), pp.1640-1653. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/BOE.438890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451419v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Multimodal Contrast Agent for Multiscale In Vivo Investigation of Neuroinflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szilvia Karpati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Hristova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D0NR07026B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of preclinical MRI to responsible animal research: living up to the 3R principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Wachsmuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Mensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Barca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Tristão-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34 (4), pp.469-474. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10334-021-00929-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Imaging with NanoGd Reveals Spatiotemporal Features of Neuroinflammation after Experimental Stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Hristovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szilvia Karpati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Benkeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arindam Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (17), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/advs.202101433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PET-MRI nanoparticles imaging of blood–brain barrier damage and modulation after stroke reperfusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Debatisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omer Faruk Eker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Wateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tae-Hee Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/braincomms/fcaa193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03060618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroprotection by remote ischemic conditioning in the setting of acute ischemic stroke: a preclinical two-centre study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Basalay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Dumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-74046-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicolor spectral photon counting CT monitors and quantifies therapeutic cells and their encapsulating scaffold in a model of brain damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Cuccione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Chhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Si-Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotheranostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (3), pp.129-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7150/ntno.45354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical imaging of choroid plexus in health and in brain disorders: a mini-review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. P. Berner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12, pp.34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnmol.2019.00034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI coupled with clinically-applicable iron oxide nanoparticles reveals choroid plexus involvement in a murine model of neuroinflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Amaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Canet-Soulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-46566-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLAM - INFLAMmation in Brain and Vessels with Iron Nanoparticles and Cell Trafficking: A Multiscale Approach of Tissue Microenvironment, Iron Nanostructure and Iron Biotransformation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The 10th Biennial Hatter Cardiovascular Institute workshop: cellular protectionevaluating new directions in the setting of myocardial infarction, ischaemic stroke, and cardio-oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gazeau</w:t>
+                <w:t xml:space="preserve">S. M. Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Corot</w:t>
+                <w:t xml:space="preserve">S. Arjun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Nighoghossian</w:t>
+                <w:t xml:space="preserve">M. V. Basalay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Berthezene</w:t>
+                <w:t xml:space="preserve">R. M. Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. I. Bromage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 39 (2), pp.93-102</w:t>
+              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113 (6), pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847414v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray-Based 3D Virtual Histology—Adding the Next Dimension to Histological Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Albers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pacilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lynne Markus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vande Velde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (5), pp.732-741. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11307-018-1246-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 10th Biennial Hatter Cardiovascular Institute workshop: cellular protection—evaluating new directions in the setting of myocardial infarction, ischaemic stroke, and cardio-oncology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">INFLAM - INFLAMmation in Brain and Vessels with Iron Nanoparticles and Cell Trafficking: A Multiscale Approach of Tissue Microenvironment, Iron Nanostructure and Iron Biotransformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sapna Arjun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maryna Basalay</w:t>
+                <w:t xml:space="preserve">J. C. Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Bell</w:t>
+                <w:t xml:space="preserve">F. Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bromage</w:t>
+                <w:t xml:space="preserve">C. Corot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nighoghossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Berthezene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (2), pp.93-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397066v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLAM - INFLAMmation in brain and vessels with iron nanoparticles and cell trafficking: A multiscale approach of tissue microenvironment, iron nanostructure and iron biotransformation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The 10th Biennial Hatter Cardiovascular Institute workshop: cellular protection—evaluating new directions in the setting of myocardial infarction, ischaemic stroke, and cardio-oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Nighoghossian</w:t>
+                <w:t xml:space="preserve">Sean Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Berthezène</w:t>
+                <w:t xml:space="preserve">Sapna Arjun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryna Basalay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bromage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2018.02.002⟩</w:t>
+              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00395-018-0704-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02626355v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 10th Biennial Hatter Cardiovascular Institute workshop: cellular protectionevaluating new directions in the setting of myocardial infarction, ischaemic stroke, and cardio-oncology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">INFLAM - INFLAMmation in brain and vessels with iron nanoparticles and cell trafficking: A multiscale approach of tissue microenvironment, iron nanostructure and iron biotransformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. V. Basalay</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Corot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. M. Bell</w:t>
+                <w:t xml:space="preserve">Norbert Nighoghossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. I. Bromage</w:t>
+                <w:t xml:space="preserve">Y. Berthezène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (2), pp.93-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2018.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02003429v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-site laser Doppler flowmetry for assessing collateral flow in experimental ischemic stroke: Validation of outcome prediction with acute MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Cuccione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Versace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tae-Hee Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Carone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Prune Berner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (6), pp.2159-2170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0271678X16661567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI Assessment of Ischemic Lesion Evolution within White and Gray Matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Prune Berner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tae-Hee Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebrovascular Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 41 (5-6), pp.291-297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000444131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercise Does Not Protect against Peripheral and Central Effects of a High Cholesterol Diet Given Ad libitum in Old ApoE-/- Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Cataldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Géloën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.453. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphys.2016.00453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferritin surplus in mouse spleen 14 months after intravenous injection of iron oxide nanoparticles at clinical dose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin-Adrian Maraloiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana D. Vlaicu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9, pp.2398-2410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12274-016-1126-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity of Shape as a Predictive Biomarker of Final Infarct Volume in Acute Ischemic Stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Frindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Giacalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.-H. Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Østergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stroke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 46, pp.976-998. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/STROKEAHA.114.008046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a TAFI-Inhibitor Combined with a Suboptimal Dose of rtPA in a Murine Thromboembolic Model of Stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tae-Hee Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Kallus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebrovascular Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 38 (4), pp.268-275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000366266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer vision tools to optimize reconstruction parameters in x-ray in-line phase tomography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rositi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Frindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 59 (24), pp.7767-7775. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0031-9155/59/24/7767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI assessment of the intra-carotid route for macrophage delivery after transient cerebral ischemia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Nataf</w:t>
+                <w:t xml:space="preserve">Information-based analysis of X-ray in-line phase tomography with application to the detection of iron oxide nanoparticles in the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rositi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Frindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nbm.2826⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (22), pp.27185-27196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.027185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00797986v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information-based analysis of X-ray in-line phase tomography with application to the detection of iron oxide nanoparticles in the brain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Olivier</w:t>
+                <w:t xml:space="preserve">MRI assessment of the intra-carotid route for macrophage delivery after transient cerebral ischemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.-H. Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 21 (22), pp.27185-27196. </w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (2), pp.115-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.21.027185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nbm.2826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00951410v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre- and post-treatment with cyclosporine A in a rat model of transient focal cerebral ischaemia with multimodal MRI screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tae-Hee Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aguettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Campuzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Charriaut-Marlangue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Stroke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (8), pp.669-674. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1747-4949.2012.00849.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vitro and In Vivo Models of Cerebral Ischemia Show Discrepancy in Therapeutic Effects of M2 Macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Desestret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tae-Hee Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (6), pp.e67063. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0067063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron Radiation X-Ray Phase Micro-computed Tomography as a New Method to Detect Iron Oxide Nanoparticles in the Brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (5), pp.552-559. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11307-013-0639-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring therapeutic effects in experimental stroke by serial USPIO-enhanced MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.-H. Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (1), pp.37-47. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-012-2567-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of iron-labeled cells with positive contrast in mouse brains</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Brain-Targeting Form of Docosahexaenoic Acid for Experimental Stroke Treatment: MRI Evaluation and Anti-Oxidant Impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae-Hee Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guichardant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Riou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Neurovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (2), pp.95 - 102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02076422v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain-Targeting Form of Docosahexaenoic Acid for Experimental Stroke Treatment: MRI Evaluation and Anti-Oxidant Impact</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tae-Hee Cho</w:t>
+                <w:t xml:space="preserve">Quantification of iron-labeled cells with positive contrast in mouse brains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sigovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Perez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adrien Riou</w:t>
+                <w:t xml:space="preserve">E. Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Neurovascular Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (4), pp.672-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11307-010-0402-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653073v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo MRI assessment of permanent middle cerebral artery occlusion by electrocoagulation: pitfalls of procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Moucharrafie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthezène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental &amp; Translational Stroke Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2 (1), pp.4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/2040-7378-2-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00663532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative effects of cell internalization of two types of ultrasmall superparamagnetic iron oxide nanoparticles at 4.7T and 7T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Desestret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marcellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eur Radiol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, in-press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early stage investigations of USPIO-induced signal changes after focal cerebral ischemia in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Desestret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moucharrafie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stroke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 40, pp.1834-1841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of hepatocellular carcinoma and colorectal liver metastasis by means of perfusion MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abdullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. B. Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Y. Mabrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (2), pp.544-546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Applications of Magnetic Resonance Imaging to Image Tissue Inflammation after Stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nighoghossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Berthezène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J Neuroimaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (2), pp.390-395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic resonance imaging (MRI) of inflammation in stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. B. Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Berthezène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nighoghossian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conf Proc IEEE Eng Med Biol Soc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2007, pp.(4316-9)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammatory response after ischemic stroke: a USPIO-enhanced MRI study in patients</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Berthezène</w:t>
+                <w:t xml:space="preserve">MRI monitoring of focal cerebral ischemia in peroxisome proliferator-activated receptor (PPAR)-deficient mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Derex</w:t>
+                <w:t xml:space="preserve">T. H. Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moucharrafie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 38 (2), pp.303-307</w:t>
+              <w:t xml:space="preserve">Nuclear Magnetic Resonance in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (3), pp.335-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443378v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of perfusion on high-intensity focused ultrasound prostate ablation: a first-pass MRI study.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response to Letter by Bendszus, Kleinschnitz and Stoll: Iron-enhanced MRI in ischemic stroke: intravascular trapping vs cellular imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Davoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Desestret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nighoghossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Berthezène</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38, pp.13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00399060v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI monitoring of focal cerebral ischemia in peroxisome proliferator-activated receptor (PPAR)-deficient mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. B. Langlois</w:t>
+                <w:t xml:space="preserve">Inflammatory response after ischemic stroke: a USPIO-enhanced MRI study in patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nighoghossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cakmak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Berthezène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Derex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Magnetic Resonance in Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 20 (3), pp.335-342</w:t>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (2), pp.303-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443396v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to Letter by Bendszus, Kleinschnitz and Stoll: Iron-enhanced MRI in ischemic stroke: intravascular trapping vs cellular imaging</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of perfusion on high-intensity focused ultrasound prostate ablation: a first-pass MRI study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Curiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chapelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (1), pp.119-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.21271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443496v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USPIO-enhanced MRI of neuroinflammation at the sub-acute stage of ischemic stroke, preliminary data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. H. Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nighoghossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Desestret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cakmak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebrovascular Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 24 (6), pp.544-546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI monitoring of neuro-inflammation in mouse focal ischemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. B. Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Desestret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moucharrafie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stroke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 38 (1), pp.131-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo quantification of regional myocardial blood flow: Validity of the fast exchange approximation for intravascular T1 contrast agent and long inversion time</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">CMR 2005: MRI of cerebral ischemia with ultra-small superparamagnetic particles of iron oxide in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Neyran</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Davoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Pialat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Desestret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moucharrafie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 56 (2), pp.39-40</w:t>
+              <w:t xml:space="preserve">Contrast Media and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (2), pp.55-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443494v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of parametric mapping and deconvolution in analyzing MR myocardial perfusion images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">In vivo quantification of regional myocardial blood flow: Validity of the fast exchange approximation for intravascular T1 contrast agent and long inversion time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Larsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Janier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I. E. Magnin</w:t>
+                <w:t xml:space="preserve">B. Neyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 41 (4), pp.374-383</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 56 (2), pp.39-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443180v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMR 2005: MRI of cerebral ischemia with ultra-small superparamagnetic particles of iron oxide in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Moucharrafie</w:t>
+                <w:t xml:space="preserve">Importance of parametric mapping and deconvolution in analyzing MR myocardial perfusion images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Janier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contrast Media and Molecular Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 1 (2), pp.55-56</w:t>
+              <w:t xml:space="preserve">Investigative Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41 (4), pp.374-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443498v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical and imaging predictors of intracerebral haemorrhage in stroke patients treated with intravenous tissue plasminogen activator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Derex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Adeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. B. Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 76, pp.70-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Lesion Volume in Acute Stroke Treated by Intravenous t-PA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. B. Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nighoghossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Adeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Derex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J Magn Reson Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 22, pp.23-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypointense leptomeningeal vessels at T2*-weighted MRI in acute ischemic stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nighoghossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Derex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nemoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 65, pp.652-653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of lesion volume in acute stroke treated by intravenous t-PA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nighoghossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Adeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Derex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 22, pp.23-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the site of arterial occlusion on multiple baseline hemodynamic MRI parameters and post-thrombolytic recanalization in acute stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Derex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Adeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroradiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 46, pp.883-887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Resonance Imaging: Significance of Early Ischemic Changes on Computed Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Derex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nighoghossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebrovascular Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 18, pp.232-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypointense transcerebral veins at T2*-weighted MRI: A marker of hemorrhagic transformation risk in patients treated with intravenous tissue plasminogen activator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nighoghossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Derex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Adeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 23, pp.1362-1370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The delayed perfusion sign at MRI - A potential marker of collateral leptomeningeal blood flow in acute stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Adeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 30, pp.172-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId301"/>
+      <w:footerReference w:type="default" r:id="rId302"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9106,51 +9127,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D1B5E105"/>
+    <w:nsid w:val="1920E36A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9337,51 +9358,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marlene-wiart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0326-7002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161365787" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Hulb&#230;k Fog" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Hubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanglar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Hristovska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2025.141096" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933411v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benkeder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son-Michel Dinh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille De Gea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thoby-Brisson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.101630.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234760v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustoifa Said" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tavakoli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dumot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.104551" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289120v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille de Gea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.101630" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956501v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clottes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Leon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=hala guedouari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Gallo-Bona" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurot.2025.e00549" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386782v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Beretta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Carone" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hee Cho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Vigan&#242;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Diamanti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2025.115343" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373649v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chalet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debatisse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Wateau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothe Boutelier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Wiart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41684-023-01289-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802943v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Becker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Rivi&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crola Da Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beaudoin-Gobert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-023-01368-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038718v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mpambani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Prune Berner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2022-0252" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046962v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chourrout" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Weitkamp" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Du&#269;i&#263;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.07.046" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865234v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2022.109729" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996505v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cuccione" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Balegamire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Aymeric Si-Mohamed" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/ntno.79575" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jahandiez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pillot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bidaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bolbos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Stevic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2022.06.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451443v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Capin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08713-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428448v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paccalet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.438832" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451419v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlie Boisvert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gislard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.438890" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134034v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Karpati" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hristova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lerouge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR07026B" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264434v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Wachsmuth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mensen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Wiart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Trist&#227;o-Pereira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-021-00929-w" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933424v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hristovska" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Dey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202101433" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060618v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Faruk Eker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Wateau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcaa193" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964076v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Basalay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dumot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74046-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841219v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chhour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johoon Kim" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/ntno.45354" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195240v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hubert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. Berner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2019.00034" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397061v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canet-Soulas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46566-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847414v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Brisset" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gazeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nighoghossian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthezene" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397068v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albers" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pacil&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lynne Markus" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wiart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vande Velde" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-018-1246-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397066v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Davidson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapna Arjun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bell" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bromage" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-018-0704-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626355v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brisset" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Nighoghossian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthez&#232;ne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.02.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003429v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Davidson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arjun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Basalay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Bell" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. I. Bromage" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308993v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Versace" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16661567" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996512v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000444131" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850301v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Di Cataldo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;lo&#235;n" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Langlois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00453" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289463v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tamion" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hillenkamp" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hillion" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin-Adrian Maraloiu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana D. Vlaicu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-016-1126-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131822v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frindel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouanet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giacalone" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Cho" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#216;stergaard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.114.008046" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385345v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kallus" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Wagner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000366266" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115012v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rositi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/24/7767" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797986v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Riou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauveau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinescu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nataf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.2826" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0C2LD1JR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951410v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.027185" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798015v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguettaz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Campuzano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Charriaut-Marlangue" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-4949.2012.00849.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871768v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desestret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devillard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067063" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821105v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabrol" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-013-0639-6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-26M9QL9D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797957v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-012-2567-2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KP9GT4FT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076422v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sigovan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devillard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-010-0402-1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XP5FG16T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653073v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Perez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guichardant" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663532v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Moucharrafie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthez&#232;ne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2040-7378-2-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443170v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desestret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marcellino" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443229v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moucharrafie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443063v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdullah" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Pialat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duboeuf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Mabrut" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443377v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443497v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Davoust" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443378v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cakmak" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derex" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399060v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Curiel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gelet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lyonnet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chapelon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.21271" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HTTWDRXG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443396v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Cho" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Langlois" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443496v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443192v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443499v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443494v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carme" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mai" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Larsson" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Neyran" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443180v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Revel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. E. Magnin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443498v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443225v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hermier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adeleine" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443398v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443278v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nemoz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427844v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Pialat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427576v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427574v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427435v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427434v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Ibrahim" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cotton" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marlene-wiart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0326-7002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161365787" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=iusZT_MAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386782v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Beretta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Carone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hee Cho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Vigan&#242;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Diamanti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2025.115343" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226565v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Hulb&#230;k Fog" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Hubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanglar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Hristovska" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2025.141096" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234760v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustoifa Said" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tavakoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dumot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.104551" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benkeder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son-Michel Dinh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille De Gea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thoby-Brisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.101630.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289120v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille de Gea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.101630" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956501v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clottes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Leon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=hala guedouari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Gallo-Bona" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurot.2025.e00549" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373649v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chalet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debatisse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Wateau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothe Boutelier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Wiart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41684-023-01289-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996505v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cuccione" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Balegamire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Aymeric Si-Mohamed" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/ntno.79575" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2022.109729" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802943v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Becker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Rivi&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crola Da Silva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beaudoin-Gobert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-023-01368-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038718v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mpambani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Prune Berner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2022-0252" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046962v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chourrout" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Weitkamp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Du&#269;i&#263;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.07.046" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704281v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jahandiez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pillot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bidaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bolbos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Stevic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2022.06.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451443v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Capin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08713-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428448v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paccalet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.438832" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451419v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlie Boisvert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gislard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.438890" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134034v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Karpati" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hristova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lerouge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR07026B" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264434v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Wachsmuth" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mensen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barca" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Wiart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Trist&#227;o-Pereira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-021-00929-w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933424v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hristovska" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Dey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202101433" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060618v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Faruk Eker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Wateau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcaa193" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964076v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Basalay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dumot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74046-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841219v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chhour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johoon Kim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/ntno.45354" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195240v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hubert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ong" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. Berner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2019.00034" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397061v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amaz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canet-Soulas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46566-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003429v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Davidson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arjun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Basalay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Bell" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. I. Bromage" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397068v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albers" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pacil&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lynne Markus" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wiart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vande Velde" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-018-1246-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847414v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Brisset" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gazeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nighoghossian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthezene" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397066v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Davidson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapna Arjun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bell" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bromage" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-018-0704-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626355v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brisset" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Nighoghossian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthez&#232;ne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.02.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308993v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Versace" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16661567" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996512v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000444131" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850301v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Di Cataldo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;lo&#235;n" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Langlois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00453" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289463v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tamion" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hillenkamp" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hillion" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin-Adrian Maraloiu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana D. Vlaicu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-016-1126-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131822v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frindel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouanet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giacalone" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Cho" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#216;stergaard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.114.008046" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385345v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kallus" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Wagner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000366266" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115012v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rositi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/24/7767" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951410v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.027185" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797986v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Riou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauveau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinescu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nataf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.2826" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0C2LD1JR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798015v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguettaz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Campuzano" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Charriaut-Marlangue" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-4949.2012.00849.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871768v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desestret" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067063" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821105v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabrol" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-013-0639-6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-26M9QL9D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797957v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-012-2567-2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KP9GT4FT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653073v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Perez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guichardant" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076422v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sigovan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devillard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-010-0402-1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XP5FG16T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663532v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Moucharrafie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthez&#232;ne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2040-7378-2-4" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443170v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desestret" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marcellino" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443229v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moucharrafie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443063v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdullah" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Pialat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duboeuf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Mabrut" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443377v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443497v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Davoust" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443396v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Cho" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Langlois" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443496v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443378v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cakmak" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derex" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399060v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Curiel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gelet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lyonnet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chapelon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.21271" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HTTWDRXG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443192v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443499v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443498v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443494v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carme" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mai" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Larsson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Neyran" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443180v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Revel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. E. Magnin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443225v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hermier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adeleine" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443398v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443278v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nemoz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427844v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Pialat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427576v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427574v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427435v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427434v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Ibrahim" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cotton" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>