--- v0 (2026-04-06)
+++ v1 (2026-05-06)
@@ -455,239 +455,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset about the adoption of winter cover crops at the municipality level for mainland France</w:t>
+                <w:t xml:space="preserve">Assessment of the diversity of crop rotations based on network analysis indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey A. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Marliac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 44, pp.108544. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 199, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783670v1</w:t>
+                <w:t xml:space="preserve">hal-03650798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the diversity of crop rotations based on network analysis indicators</w:t>
+                <w:t xml:space="preserve">Dataset about the adoption of winter cover crops at the municipality level for mainland France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey A. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Marliac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 199, </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44, pp.108544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650798v1</w:t>
+                <w:t xml:space="preserve">hal-03783670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of winter soil cover by vegetation before spring-sown crops for mainland France using multispectral satellite imagery</w:t>
               </w:r>
@@ -3669,51 +3669,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05564088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Besson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;cu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110362" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04367092v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nowak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marliac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12998" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658584v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Michaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00770-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783670v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108544" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03650798v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103402" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03237027v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac007c" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911691v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12608" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163276v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-020-02179-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444058v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cornic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.09.026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284302v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0282-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444836v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-015-9687-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637022v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/etgd-jz46" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634048v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rhino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grechi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trebeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thibaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2014.900708" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344982v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287036v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Balard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Labbay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530824v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742743v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Thenard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738646v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cresson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749558v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fleury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Dib" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218648v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Affichard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Besson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04804068v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Schwartz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893627v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Saintenac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799946v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=reJ2CwAAQBAJ&amp;amp;pg=PT193&amp;amp;lpg=PT193&amp;amp;dq=Gestion+de+la+strate+herbac%C3%A9e+pour+favoriser+la+r%C3%A9gulation+des+ravageurs+en+vergers+de+pommiers+en+France&amp;amp;source=bl&amp;amp;ots=7QlipAx6uZ&amp;amp;sig=GcniqoIyVDpEECtXsKf1Xxoo3u4&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwiPrdyQnOjKAhXMvBQKHbWqAzQQ6AEIJDAA#v=onepage&amp;amp;q=Gestion%20de%20la%20strate%20herbac%C3%A9e%20pour%20favoriser%20la%20r%C3%A9gulation%20des%20ravageurs%20en%20vergers%20de%20pommiers%20en%20France&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192174v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351353v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Becu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05530606v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Valleix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01163396v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014AVIG0661" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05564088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Besson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;cu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110362" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04367092v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nowak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marliac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12998" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658584v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Michaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00770-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03650798v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103402" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783670v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108544" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03237027v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac007c" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911691v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12608" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163276v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-020-02179-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444058v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cornic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.09.026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284302v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0282-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444836v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-015-9687-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637022v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/etgd-jz46" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634048v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rhino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grechi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trebeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thibaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2014.900708" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344982v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287036v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Balard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Labbay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530824v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742743v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Thenard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738646v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cresson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749558v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fleury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Dib" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218648v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Affichard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Besson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04804068v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Schwartz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893627v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Saintenac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799946v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=reJ2CwAAQBAJ&amp;amp;pg=PT193&amp;amp;lpg=PT193&amp;amp;dq=Gestion+de+la+strate+herbac%C3%A9e+pour+favoriser+la+r%C3%A9gulation+des+ravageurs+en+vergers+de+pommiers+en+France&amp;amp;source=bl&amp;amp;ots=7QlipAx6uZ&amp;amp;sig=GcniqoIyVDpEECtXsKf1Xxoo3u4&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwiPrdyQnOjKAhXMvBQKHbWqAzQQ6AEIJDAA#v=onepage&amp;amp;q=Gestion%20de%20la%20strate%20herbac%C3%A9e%20pour%20favoriser%20la%20r%C3%A9gulation%20des%20ravageurs%20en%20vergers%20de%20pommiers%20en%20France&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192174v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351353v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Becu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05530606v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Valleix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01163396v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014AVIG0661" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>