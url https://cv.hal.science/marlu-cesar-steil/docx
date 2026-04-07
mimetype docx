--- v0 (2026-03-10)
+++ v1 (2026-04-07)
@@ -2620,51 +2620,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D62EDD5"/>
+    <w:nsid w:val="88EC11A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>