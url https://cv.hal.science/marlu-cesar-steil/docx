--- v1 (2026-04-07)
+++ v2 (2026-05-14)
@@ -1814,51 +1814,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00204820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des phases pyrochlore Bi2-xMxRu2O7-δ (M= Pb, Sr) comme matériaux d'électrodes pour SOFC</w:t>
+                <w:t xml:space="preserve">(Bi, Sr, Pb)2Ru2O7-δ : Synthèse et caractérisation comme matériau d'électrode pour SOFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Ehora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t>
@@ -1876,97 +1876,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marlu-Cesar Steil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs JNEOJC2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00106321v1</w:t>
+                <w:t xml:space="preserve">hal-00106314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Bi, Sr, Pb)2Ru2O7-δ : Synthèse et caractérisation comme matériau d'électrode pour SOFC</w:t>
+                <w:t xml:space="preserve">Caractérisation des phases pyrochlore Bi2-xMxRu2O7-δ (M= Pb, Sr) comme matériaux d'électrodes pour SOFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Ehora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t>
@@ -1984,73 +1984,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marlu-Cesar Steil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs JNEOJC2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00106314v1</w:t>
+                <w:t xml:space="preserve">hal-00106321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of M2Ru2O7-d (M=Bi,Pb,Sr) as cathode for IT-SOFC</w:t>
               </w:r>
@@ -2620,51 +2620,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88EC11A1"/>
+    <w:nsid w:val="9CEA2AA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2851,51 +2851,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marlu-cesar-steil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6554-2014" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895638v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Cheah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouletier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.04.048" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02010063v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cherkaski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brissonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C Steil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.07.271" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082072v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drache" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Djelal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlu-Cesar Steil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conflant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2005.04.038" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVQC9Q9T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889262v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bezerra Villela" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Vera" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fournet Fayard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dessemond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steil M.C." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04703120v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurencin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Djurado" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bezerra Vilela" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Vazquez Thyssen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zanetti de Florio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ferlauto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04868482v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozden Celikbilek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wells" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Kerherve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832457v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Obeid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lizarraga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tsampas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832434v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizzagara L&#233;onardo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728705v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Steil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662273v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reteilleau-Mevel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603832v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204820v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pagnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Siebert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106321v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Ehora" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviero-Minaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106314v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106319v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192307v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gengembre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fr&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Seifner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Gouvea" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rubbens" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02124554v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Steil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marlu-cesar-steil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6554-2014" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895638v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Cheah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouletier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.04.048" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02010063v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cherkaski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brissonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C Steil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.07.271" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082072v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drache" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Djelal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlu-Cesar Steil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conflant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2005.04.038" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVQC9Q9T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889262v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bezerra Villela" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Vera" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fournet Fayard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dessemond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steil M.C." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04703120v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurencin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Djurado" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bezerra Vilela" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Vazquez Thyssen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zanetti de Florio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ferlauto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04868482v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozden Celikbilek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wells" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Kerherve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832457v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Obeid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lizarraga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tsampas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832434v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizzagara L&#233;onardo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728705v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Steil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662273v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reteilleau-Mevel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603832v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204820v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pagnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Siebert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106314v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Ehora" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviero-Minaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106319v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192307v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gengembre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fr&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Seifner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Gouvea" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rubbens" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02124554v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Steil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>