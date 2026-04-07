--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -987,285 +987,285 @@
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338753v1</w:t>
+                <w:t xml:space="preserve">hal-04341772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ettringite hysteresis under sorption from molecular simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full characterization of hygrothermal, mechanical and morphological properties of a recycled expanded polystyrene-based mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benmahiddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106587⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 301, pp.124310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04341772v1</w:t>
+                <w:t xml:space="preserve">hal-04341767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full characterization of hygrothermal, mechanical and morphological properties of a recycled expanded polystyrene-based mortar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ettringite hysteresis under sorption from molecular simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Benmahiddine</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirine Al Dandachli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150, pp.106587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124310⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04341767v1</w:t>
+                <w:t xml:space="preserve">hal-03338753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisture transfer modelling in polystyrene mortar with consideration of sorption hysteresis</w:t>
               </w:r>
@@ -1362,295 +1362,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of recycled polystyrene beads on cement paste properties</w:t>
+                <w:t xml:space="preserve">Characterization of EPS lightweight concrete microstructure by X-ray tomography with consideration of thermal variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Abahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akli Younsi</w:t>
+                <w:t xml:space="preserve">Chady El Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Nouviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 178, pp.339-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.05.142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/201714901032⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113110v1</w:t>
+                <w:t xml:space="preserve">hal-02113104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of EPS lightweight concrete microstructure by X-ray tomography with consideration of thermal variations</w:t>
+                <w:t xml:space="preserve">Influence of recycled polystyrene beads on cement paste properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chady El Hachem</w:t>
+                <w:t xml:space="preserve">Akli Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Nouviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.05.142⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 149, pp.01032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201714901032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113104v1</w:t>
+                <w:t xml:space="preserve">hal-02113110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2025,627 +2025,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05231451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modelling of Hydric Transfers in Spruce Wood with Consideration of Sorption Hysteresis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potentiel des co-produits coquilliers pour les éléments structurels dans la construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22 èmes journées scientifiques du (RF)2B, Jul 2024, Rennes, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04341819v1</w:t>
+                <w:t xml:space="preserve">hal-05579630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration of hydraulic cements based on oyster shell co-products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Modelling of Hydric Transfers in Spruce Wood with Consideration of Sorption Hysteresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Maaroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Abahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady El Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7185/gold2021.4166⟩</w:t>
+              <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Barcelona, Spain. pp.743-749, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449536v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04341819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modelling of hydric transfers in spruce wood with consideration of sorption hysteresis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydration of hydraulic cements based on oyster shell co-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chadi El Hachem</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Bennacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.4166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449656v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of mechanical behavior of flax and hemp concrete under compression using acoustic emission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Modelling of hydric transfers in spruce wood with consideration of sorption hysteresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Maaroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Abahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Saliba</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rateau</w:t>
+                <w:t xml:space="preserve">Chadi El Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39Ème Rencontres Universitaires de Genie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449784v1</w:t>
+                <w:t xml:space="preserve">hal-03449656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation on the influence of partial immersion and drying cycles on hemp concrete properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machhour El Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilia Abahri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75th Rilem Annual Week and International Conference on Advances in Sustainable Construction Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Merida, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of mechanical behavior of flax and hemp concrete under compression using acoustic emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Maaroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39Ème Rencontres Universitaires de Genie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtuel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisture transfer modelling in polystyrene mortar with consideration of sorption hysteresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2696,51 +2821,51 @@
               <w:t xml:space="preserve">12th International Conference on Computational Heat, Mass and Momentum Transfer, ICCHMT 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Rome, Italy. pp.07006, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/201912807006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04341747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2750,414 +2875,414 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study by X-Ray Tomography of the Mechanical Behavior of Concrete Foundations Affected by ASR</w:t>
+                <w:t xml:space="preserve">Investigation into the mechanical performance of concrete foundations affected by Alkali-Silica Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Smaniotto</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fikri Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 17th International Conference on Alkali-Aggregate Reaction in Concrete</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 15th fib International PhD Symposium in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fédération Internationale du Béton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1127-1133, 2024, 978-2-940643-24-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05231444v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation into the mechanical performance of concrete foundations affected by Alkali-Silica Reaction</w:t>
+                <w:t xml:space="preserve">Study by X-Ray Tomography of the Mechanical Behavior of Concrete Foundations Affected by ASR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fikri Hafid</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Smaniotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leandro F.M. Sanchez; Cassandra Trottier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 15th fib International PhD Symposium in Civil Engineering</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 17th International Conference on Alkali-Aggregate Reaction in Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 50, Springer Nature Switzerland, pp.160-167, 2024, RILEM Bookseries, 978-3-031-59348-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05231437v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des transferts hygrothermiques dans les matériaux de construction : incidence de l’hystérésis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie civil. Université de La Rochelle, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019LAROS028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03008265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3225,51 +3350,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C1A72EEC"/>
+    <w:nsid w:val="65AA9A11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3456,51 +3581,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maroua-maaroufi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514826v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Poto&#269;&#225;r" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rychtarikova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Un&#269;&#237;k" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Maaroufi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-14166-8_34" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341791v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Assaad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abahri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21735-7_36" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341799v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.72" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523144v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Langlois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Hafid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2026.106540" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514942v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Eladaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad El Mouzahim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Eddarai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Kanzaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2025044" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962046v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01166-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338753v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Al Dandachli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106587" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belarbi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benmahiddine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124310" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245135v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Bennai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/201912807006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113110v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Younsi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nouviaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201714901032" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113104v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady El Hachem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.05.142" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8L5KF12-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Potocar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Uncik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Glorieux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rycht&#225;rikov&#225;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0293" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231457v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.29" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341819v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.743" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449536v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sebaibi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4166" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi El Hachem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449784v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tannous" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rateau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449705v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machhour El Assaad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341747v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231444v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_19" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.fib-international.org/publications/fib-proceedings/1005-15th-phd-symposium-in-budapest-hungary-2024-proceedings-pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03008265v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LAROS028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maroua-maaroufi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514826v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Poto&#269;&#225;r" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rychtarikova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Un&#269;&#237;k" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Maaroufi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-14166-8_34" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341791v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Assaad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abahri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21735-7_36" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341799v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.72" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523144v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Langlois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Hafid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2026.106540" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514942v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Eladaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad El Mouzahim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Eddarai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Kanzaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2025044" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962046v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01166-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Al Dandachli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106587" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341767v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belarbi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benmahiddine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124310" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338753v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245135v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Bennai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/201912807006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113104v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady El Hachem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.05.142" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8L5KF12-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113110v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Younsi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nouviaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201714901032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Potocar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Uncik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Glorieux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rycht&#225;rikov&#225;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0293" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231457v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.29" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579630v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin--Cavaill&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sebaibi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341819v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.743" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4166" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449656v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi El Hachem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machhour El Assaad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449784v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tannous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rateau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341747v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.fib-international.org/publications/fib-proceedings/1005-15th-phd-symposium-in-budapest-hungary-2024-proceedings-pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231444v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_19" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03008265v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LAROS028" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>