--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -2150,290 +2150,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modelling of Hydric Transfers in Spruce Wood with Consideration of Sorption Hysteresis</w:t>
+                <w:t xml:space="preserve">Experimental investigation on the influence of partial immersion and drying cycles on hemp concrete properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machhour El Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilia Abahri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chady El Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">75th Rilem Annual Week and International Conference on Advances in Sustainable Construction Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Merida, Mexico</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04341819v1</w:t>
+                <w:t xml:space="preserve">hal-03449705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration of hydraulic cements based on oyster shell co-products</w:t>
+                <w:t xml:space="preserve">Investigation of mechanical behavior of flax and hemp concrete under compression using acoustic emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tulio Honorio</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">39Ème Rencontres Universitaires de Genie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtuel, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449536v1</w:t>
+                <w:t xml:space="preserve">hal-03449784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Modelling of hydric transfers in spruce wood with consideration of sorption hysteresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2442,319 +2424,337 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilia Abahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi El Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on the influence of partial immersion and drying cycles on hemp concrete properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydration of hydraulic cements based on oyster shell co-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kamilia Abahri</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Bennacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th Rilem Annual Week and International Conference on Advances in Sustainable Construction Materials and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.4166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449705v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of mechanical behavior of flax and hemp concrete under compression using acoustic emission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Modelling of Hydric Transfers in Spruce Wood with Consideration of Sorption Hysteresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Maaroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Abahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rateau</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady El Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39Ème Rencontres Universitaires de Genie Civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Barcelona, Spain. pp.743-749, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449784v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04341819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisture transfer modelling in polystyrene mortar with consideration of sorption hysteresis</w:t>
               </w:r>
@@ -3350,51 +3350,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65AA9A11"/>
+    <w:nsid w:val="098AC6CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3581,51 +3581,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maroua-maaroufi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514826v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Poto&#269;&#225;r" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rychtarikova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Un&#269;&#237;k" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Maaroufi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-14166-8_34" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341791v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Assaad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abahri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21735-7_36" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341799v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.72" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523144v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Langlois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Hafid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2026.106540" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514942v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Eladaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad El Mouzahim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Eddarai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Kanzaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2025044" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962046v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01166-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Al Dandachli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106587" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341767v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belarbi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benmahiddine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124310" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338753v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245135v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Bennai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/201912807006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113104v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady El Hachem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.05.142" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8L5KF12-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113110v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Younsi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nouviaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201714901032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Potocar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Uncik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Glorieux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rycht&#225;rikov&#225;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0293" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231457v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.29" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579630v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin--Cavaill&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sebaibi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341819v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.743" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4166" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449656v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi El Hachem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machhour El Assaad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449784v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tannous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rateau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341747v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.fib-international.org/publications/fib-proceedings/1005-15th-phd-symposium-in-budapest-hungary-2024-proceedings-pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231444v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_19" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03008265v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LAROS028" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maroua-maaroufi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514826v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Poto&#269;&#225;r" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rychtarikova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Un&#269;&#237;k" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Maaroufi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-14166-8_34" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341791v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Assaad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abahri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21735-7_36" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341799v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.72" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523144v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Langlois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Hafid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2026.106540" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514942v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Eladaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad El Mouzahim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Eddarai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Kanzaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2025044" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962046v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01166-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Al Dandachli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106587" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341767v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belarbi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benmahiddine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124310" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338753v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245135v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Bennai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/201912807006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113104v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady El Hachem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.05.142" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8L5KF12-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113110v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Younsi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nouviaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201714901032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Potocar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Uncik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Glorieux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rycht&#225;rikov&#225;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0293" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231457v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.29" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579630v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin--Cavaill&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sebaibi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449705v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machhour El Assaad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449784v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tannous" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rateau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449656v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi El Hachem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449536v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4166" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341819v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.743" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341747v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.fib-international.org/publications/fib-proceedings/1005-15th-phd-symposium-in-budapest-hungary-2024-proceedings-pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231444v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_19" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03008265v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LAROS028" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>