--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -73,50 +73,134 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">maroua-maaroufi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0003-3715-0080</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">250422476</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> VIAF : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">176160789757302681976</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=KUXc87EAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -140,1408 +224,1291 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Ageing on Mechanical, Thermal, and Physical Properties of Concrete with Recycled Polystyrene Granules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juraj Potočár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Rychtarikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Unčík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RILEM Spring Convention and Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Mendrizio, Switzerland. 65, Springer Nature Switzerland, pp.336-346, 2026, RILEM Bookseries, 978-3-032-14166-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-14166-8_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation on the Influence of Partial Immersion and Drying Cycles on Hemp Concrete Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Abahri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75th RILEM Annual Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40, Springer International Publishing, pp.326-334, 2023, RILEM Bookseries, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-21735-7_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04341791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation de l’impact de la morphologie réelle d’un mortier de polystyrène sur les transferts hydriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres universitaires de génie civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Journal of Civil Engineering, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26168/ajce.38.1.72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04341799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASR impacts on the behaviour of mortar submitted to a pull-out test inside a X-ray tomograph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Smaniotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikri Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 169, pp.106540. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2026.106540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional examination of fly ash-PVCA composite reinforced by expanded polystyrene beads using X-ray micro-tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Eladaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad El Mouzahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mehdi Eddarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Kanzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMS Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 (5), pp.975-992. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/matersci.2025044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Reinforcement Debonding in Damaged Mortar via Digital Volume Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikri Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Smaniotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 65, pp.799-817. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11340-025-01166-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettringite hysteresis under sorption from molecular simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirine Al Dandachli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 150, pp.106587. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04341772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full characterization of hygrothermal, mechanical and morphological properties of a recycled expanded polystyrene-based mortar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ettringite hysteresis under sorption from molecular simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Belarbi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Abahri</w:t>
+                <w:t xml:space="preserve">Sirine Al Dandachli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Benmahiddine</w:t>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 301, pp.124310. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150, pp.106587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04341767v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ettringite hysteresis under sorption from molecular simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Moisture transfer modelling in polystyrene mortar with consideration of sorption hysteresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Abahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Bennai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106587⟩</w:t>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 128, pp.07006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/201912807006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338753v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture transfer modelling in polystyrene mortar with consideration of sorption hysteresis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Characterization of EPS lightweight concrete microstructure by X-ray tomography with consideration of thermal variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilia Abahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fares Bennai</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady El Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/201912807006⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 178, pp.339-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.05.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245135v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of EPS lightweight concrete microstructure by X-ray tomography with consideration of thermal variations</w:t>
-[...127 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Influence of recycled polystyrene beads on cement paste properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akli Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1659,51 +1626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of acoustic resonators using recycled plastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juraj Potocar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Uncik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1776,103 +1743,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de paramètres d'un modèle d'endommagement. Influence des conditions aux limites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikri Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Aix-Marseille, France. pp.349-358, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1906,103 +1873,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debonding quantification via Digital Volume Correlation. Application to a mortar reinforcement pull-out</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Smaniotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhotoMechanics - iDICs 2024 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France</w:t>
@@ -2031,90 +1998,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel des co-produits coquilliers pour les éléments structurels dans la construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2150,641 +2117,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on the influence of partial immersion and drying cycles on hemp concrete properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Investigation of mechanical behavior of flax and hemp concrete under compression using acoustic emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kamilia Abahri</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th Rilem Annual Week and International Conference on Advances in Sustainable Construction Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Merida, Mexico</w:t>
+              <w:t xml:space="preserve">39Ème Rencontres Universitaires de Genie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449705v1</w:t>
+                <w:t xml:space="preserve">hal-03449784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of mechanical behavior of flax and hemp concrete under compression using acoustic emission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation on the influence of partial immersion and drying cycles on hemp concrete properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Maaroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rateau</w:t>
+                <w:t xml:space="preserve">Machhour El Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Abahri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39Ème Rencontres Universitaires de Genie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">75th Rilem Annual Week and International Conference on Advances in Sustainable Construction Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Merida, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449784v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modelling of hydric transfers in spruce wood with consideration of sorption hysteresis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">3D Modelling of Hydric Transfers in Spruce Wood with Consideration of Sorption Hysteresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilia Abahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chadi El Hachem</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady El Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Barcelona, Spain</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2021, Barcelona, Spain. pp.743-749, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449656v1</w:t>
+                <w:t xml:space="preserve">hal-04341819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration of hydraulic cements based on oyster shell co-products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">3D Modelling of hydric transfers in spruce wood with consideration of sorption hysteresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Maaroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Abahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Bennacer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+                <w:t xml:space="preserve">Chadi El Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449536v1</w:t>
+                <w:t xml:space="preserve">hal-03449656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modelling of Hydric Transfers in Spruce Wood with Consideration of Sorption Hysteresis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hydration of hydraulic cements based on oyster shell co-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chady El Hachem</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Bennacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Barcelona, Spain. pp.743-749, </w:t>
+              <w:t xml:space="preserve">Goldschmidt2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.4166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04341819v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisture transfer modelling in polystyrene mortar with consideration of sorption hysteresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilia Abahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2889,103 +2856,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation into the mechanical performance of concrete foundations affected by Alkali-Silica Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikri Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 15th fib International PhD Symposium in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3023,103 +2990,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study by X-Ray Tomography of the Mechanical Behavior of Concrete Foundations Affected by ASR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Smaniotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leandro F.M. Sanchez; Cassandra Trottier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 17th International Conference on Alkali-Aggregate Reaction in Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 50, Springer Nature Switzerland, pp.160-167, 2024, RILEM Bookseries, 978-3-031-59348-2. </w:t>
@@ -3189,51 +3156,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des transferts hygrothermiques dans les matériaux de construction : incidence de l’hystérésis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie civil. Université de La Rochelle, 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019LAROS028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3350,51 +3317,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="098AC6CB"/>
+    <w:nsid w:val="BFF016C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3581,51 +3548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maroua-maaroufi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514826v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Poto&#269;&#225;r" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rychtarikova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Un&#269;&#237;k" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Maaroufi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-14166-8_34" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341791v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Assaad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abahri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21735-7_36" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341799v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.72" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523144v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Langlois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Hafid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2026.106540" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514942v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Eladaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad El Mouzahim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Eddarai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Kanzaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2025044" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962046v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01166-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Al Dandachli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106587" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341767v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belarbi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benmahiddine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124310" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338753v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245135v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Bennai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/201912807006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113104v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady El Hachem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.05.142" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8L5KF12-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113110v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Younsi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nouviaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201714901032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Potocar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Uncik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Glorieux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rycht&#225;rikov&#225;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0293" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231457v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.29" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579630v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin--Cavaill&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sebaibi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449705v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machhour El Assaad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449784v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tannous" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rateau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449656v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi El Hachem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449536v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4166" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341819v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.743" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341747v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.fib-international.org/publications/fib-proceedings/1005-15th-phd-symposium-in-budapest-hungary-2024-proceedings-pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231444v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_19" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03008265v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LAROS028" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maroua-maaroufi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3715-0080" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250422476" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/176160789757302681976" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=KUXc87EAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514826v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Poto&#269;&#225;r" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rychtarikova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Un&#269;&#237;k" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Maaroufi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-14166-8_34" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Assaad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abahri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21735-7_36" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341799v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.72" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523144v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Langlois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Hafid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2026.106540" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Eladaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad El Mouzahim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Eddarai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Kanzaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2025044" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962046v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01166-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Al Dandachli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106587" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338753v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245135v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Bennai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/201912807006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113104v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady El Hachem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.05.142" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8L5KF12-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113110v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Younsi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nouviaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201714901032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Potocar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Uncik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Glorieux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rycht&#225;rikov&#225;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0293" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231457v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.29" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579630v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin--Cavaill&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sebaibi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449784v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tannous" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rateau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449705v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machhour El Assaad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341819v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.743" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449656v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi El Hachem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449536v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4166" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341747v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.fib-international.org/publications/fib-proceedings/1005-15th-phd-symposium-in-budapest-hungary-2024-proceedings-pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231444v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_19" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03008265v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LAROS028" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>