--- v0 (2026-03-09)
+++ v1 (2026-04-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -132,1679 +132,1957 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Marsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29th International Conference on Database Theory (ICDT 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Tampere, Finland. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leibniz International Proceedings in Informatics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 365, Schloss Dagstuhl – Leibniz-Zentrum für Informatik, pp.6:1-6:20, 2026, 978-3-95977-413-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICDT.2026.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expressive Power of Property Graph Constraint Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Dumbrava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadime Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Sailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Marsault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514429v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching walks that are minimal with respect to edge inclusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gray Codes With Constant Delay and Constant Auxiliary Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Amarilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadime Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Marsault</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Monet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708569v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enumerating regular languages in radix order</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matching walks that are minimal with respect to edge inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Marsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288155v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breadth-First Serialisation of Trees and Rational Languages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enumerating regular languages in radix order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadime Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Marsault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075825v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhythmic generation of trees and languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Marsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sakarovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultimate Periodicity of b-Recognisable Sets: A Quasilinear Procedure</w:t>
+                <w:t xml:space="preserve">Breadth-First Serialisation of Trees and Rational Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Marsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sakarovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075821v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-similarity in Rational Base Number Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shigeki Akiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Marsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sakarovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultimate Periodicity of b-Recognisable Sets: A Quasilinear Procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Marsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sakarovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Queries with External Predicates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Rel: A Programming Language for Relational Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molham Aref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Guagliardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Kastrinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Libkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Marsault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Filip Murlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDT'25: 28th International Conference on Database Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICDT.2025.22⟩</w:t>
+              <w:t xml:space="preserve">SIGMOD/PODS '25: International Conference on Management of Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Berlin, Germany. pp.283-296, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3722212.3724450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173186v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rel: A Programming Language for Relational Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Queries with External Predicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Guagliardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Libkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Marsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Martens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Murlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGMOD/PODS '25: International Conference on Management of Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3722212.3724450⟩</w:t>
+              <w:t xml:space="preserve">ICDT'25: 28th International Conference on Database Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Barcelone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICDT.2025.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173170v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Run-Based Semantics for RPQs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadime Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Marsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Principles of Knowledge Representation and Reasoning (KR'23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Rhodes, Greece. pp.178-187, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24963/kr.2023/18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Researcher's Digest of GQL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadime Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Guagliardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Libkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Marsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Database Theory (ICDT 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Ioannina, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICDT.2023.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PG-Schema: schemas for property graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renzo Angles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Bonifati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Dumbrava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM SIGMOD International Conference on Management of Data (SIGMOD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Seattle, WA, United States. pp.1-25, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3589778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Pattern Matching in GQL and SQL/PGQ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alin Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadime Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGMOD '22: International Conference on Management of Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Philadelphia, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3514221.3526057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updating graph databases with Cypher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Guagliardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Libkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Lindaaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Marsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th International Conference on Very Large Data Bases (VLDB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Los Angeles, United States. pp.2242-2254, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14778/3352063.3352139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cypher: An Evolving Query Language for Property Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadime Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Guagliardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Libkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Lindaaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGMOD'18 Proceedings of the 2018 International Conference on Management of Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Houston, United States. pp.1433, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3183713.3190657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On sets of numbers rationally represented in a rational base number system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Marsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sakarovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algebraic Informatics, 5th International Conference, CAI 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Porquerolles, France. pp.89-100, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-40663-8_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1814,644 +2092,644 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct Shortest Walk Enumeration for RPQs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadime Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Marsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Management of Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2 (2), pp.1-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3651601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPC: a pattern calculus for property graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadime Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Guagliardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libkin Leonid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Marsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Management of Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 (2), pp.241-250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3584372.3588662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On p/q-recognisable sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Marsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Volume 17, Issue 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/lmcs-17(3:12)2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking-and-merging games as rewrite games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Marsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23638/DMTCS-22-4-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient algorithm to decide periodicity of $b$-recognisable sets using LSDF convention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Marsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23638/LMCS-15(3:8)2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On subtrees of the representation tree in rational base numeration systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shigeki Akiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Marsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sakarovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (1), pp.1-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23638/DMTCS-20-1-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2461,114 +2739,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Énumération et numération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Marsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématique discrète [cs.DM]. Télécom ParisTech, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016ENST0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01544698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2715,51 +2993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514429v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Marsault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708569v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288155v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadime Francis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075825v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sakarovitch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075823v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075821v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Akiyama" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173186v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Guagliardo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Libkin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Martens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Murlak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2025.22" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molham Aref" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kastrinis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3722212.3724450" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882187v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire David" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2023/18" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094449v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Gheerbrant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2023.1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224583v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Angles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Dumbrava" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Fletcher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Green" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589778" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688214v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Deutsch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Hare" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3514221.3526057" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012016v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lindaaker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3352063.3352139" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3183713.3190657" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761890v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40663-8_10" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495051v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3651601" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836782v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libkin Leonid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3584372.3588662" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373114v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-17(3:12)2021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012021v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duchene" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rigo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-22-4-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012208v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-15(3:8)2019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287876v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-20-1-10" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01544698v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ENST0017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514429v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Marsault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2026.6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569990v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Dumbrava" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadime Francis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Sailly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570008v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Amarilli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire David" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Monet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708569v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288155v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075823v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sakarovitch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075825v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075822v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Akiyama" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075821v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molham Aref" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Guagliardo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kastrinis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Libkin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3722212.3724450" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173186v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Martens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Murlak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2025.22" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882187v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2023/18" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094449v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Gheerbrant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2023.1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224583v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Angles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Fletcher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Green" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589778" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688214v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Deutsch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Hare" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3514221.3526057" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012016v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lindaaker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3352063.3352139" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803524v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3183713.3190657" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761890v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40663-8_10" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495051v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3651601" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836782v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libkin Leonid" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3584372.3588662" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373114v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-17(3:12)2021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012021v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duchene" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rigo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-22-4-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012208v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-15(3:8)2019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287876v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-20-1-10" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01544698v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ENST0017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>