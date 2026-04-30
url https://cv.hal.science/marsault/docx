--- v1 (2026-04-03)
+++ v2 (2026-04-30)
@@ -234,51 +234,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressive Power of Property Graph Constraint Languages</w:t>
+                <w:t xml:space="preserve">Expressive power of property graph constraint languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Dumbrava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadime Francis</w:t>