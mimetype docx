--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -166,51 +166,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -269,165 +269,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Acoustic Agency of a Carved Crucifix in Post-Tridentine Italy</w:t>
+                <w:t xml:space="preserve">Auditory Experiences and the Making of Catholic Art in Early Modern Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Battisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renaissance Society of America Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Renaissance Society of America, Mar 2025, Boston (MA), United States</w:t>
+              <w:t xml:space="preserve">The Historical Ear: What is Auditory History?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Inaugural Conference of the IMS Study Group Auditory History, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463537v1</w:t>
+                <w:t xml:space="preserve">hal-05568025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Vanni and the “Oral Presence” of the Crucifix (1592-1602)</w:t>
+                <w:t xml:space="preserve">The Acoustic Agency of a Carved Crucifix in Post-Tridentine Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Battisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cult/Space/Presence of Images. Three workshops on the art and cultural historical impulses of Hans Belting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bibliotheca Hertziana – Max Planck Institut für Kunstgeschichte, Mar 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Renaissance Society of America Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renaissance Society of America, Mar 2025, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463547v1</w:t>
+                <w:t xml:space="preserve">hal-05463537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paintings for the Ears: The Universal Language of Images in Reformation Italy</w:t>
               </w:r>
@@ -476,642 +476,711 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peindre le silence sonore de l’extase (XVe-XVIIe siècles)</w:t>
+                <w:t xml:space="preserve">Francesco Vanni and the “Oral Presence” of the Crucifix (1592-1602)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Battisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dire le Silence à la Renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Cult/Space/Presence of Images. Three workshops on the art and cultural historical impulses of Hans Belting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliotheca Hertziana – Max Planck Institut für Kunstgeschichte, Mar 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463549v1</w:t>
+                <w:t xml:space="preserve">hal-05463547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Neri et l’expérience sonore du divin</w:t>
+                <w:t xml:space="preserve">Peindre le silence sonore de l’extase (XVe-XVIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Battisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heureux ceux qui croient sans avoir vu. Pouvoirs et limites, les paradoxes du sensible dans l’appréhension chrétienne du divin entre les XVe et XVIIe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National d'Histoire de l'Art, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Dire le Silence à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463552v1</w:t>
+                <w:t xml:space="preserve">hal-05463549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hearing with the Inner Mouth: Holy Inspiration in Medieval and Early Modern Christian Visual Culture</w:t>
+                <w:t xml:space="preserve">Philippe Neri et l’expérience sonore du divin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Battisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hearing with all Senses. Interdisciplinary Approaches to a Multisensory Phenomenon (ca. 500–1500)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Goethe-Universität, Mar 2023, Frankfurt am Main, Germany</w:t>
+              <w:t xml:space="preserve">Heureux ceux qui croient sans avoir vu. Pouvoirs et limites, les paradoxes du sensible dans l’appréhension chrétienne du divin entre les XVe et XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National d'Histoire de l'Art, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463557v1</w:t>
+                <w:t xml:space="preserve">hal-05463552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musical Ecstasy: Philip Neri Hearing the Angels Singing in Post-Tridentine Italian Art (1595-1622)</w:t>
+                <w:t xml:space="preserve">Hearing with the Inner Mouth: Holy Inspiration in Medieval and Early Modern Christian Visual Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Battisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renaissance Society of America Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Renaissance Society of America, Mar 2022, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Hearing with all Senses. Interdisciplinary Approaches to a Multisensory Phenomenon (ca. 500–1500)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Goethe-Universität, Mar 2023, Frankfurt am Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463559v1</w:t>
+                <w:t xml:space="preserve">hal-05463557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whoever Belongs to God Hears What God Says’&amp;quot; (John 8:47): Picturing the Other as Deaf in Italian Paintings of 14th to 16th centuries</w:t>
+                <w:t xml:space="preserve">Musical Ecstasy: Philip Neri Hearing the Angels Singing in Post-Tridentine Italian Art (1595-1622)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Battisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifteenth Conference of Iconographic Studies - Iconography and Religious Otherness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universty of Rijeka, Jun 2021, Rijeka (virtual), Croatia</w:t>
+              <w:t xml:space="preserve">Renaissance Society of America Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renaissance Society of America, Mar 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463580v1</w:t>
+                <w:t xml:space="preserve">hal-05463559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To Listen and to Obey. Religious and Political Meanings within Saint Paul’s Conversion Iconography in 16th century Rome</w:t>
+                <w:t xml:space="preserve">Hearing Through Images: Ways of Listening to God in Italian Early Modern Religious Paintings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Battisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early Modern Soundscapes Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John Moores University, Jul 2021, Liverpool (virtual), United Kingdom</w:t>
+              <w:t xml:space="preserve">FMRSI Conference 2020 - The Senses in Medieval and Renaissance Europe: Hearing and Auditory Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trinity College, Apr 2021, Dublin (virtual), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463560v1</w:t>
+                <w:t xml:space="preserve">hal-05463583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hearing Through Images: Ways of Listening to God in Italian Early Modern Religious Paintings</w:t>
+                <w:t xml:space="preserve">To Listen and to Obey. Religious and Political Meanings within Saint Paul’s Conversion Iconography in 16th century Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Battisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FMRSI Conference 2020 - The Senses in Medieval and Renaissance Europe: Hearing and Auditory Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Trinity College, Apr 2021, Dublin (virtual), Ireland</w:t>
+              <w:t xml:space="preserve">Early Modern Soundscapes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Moores University, Jul 2021, Liverpool (virtual), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463583v1</w:t>
+                <w:t xml:space="preserve">hal-05463560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du son épouvantable à la musique céleste. L'écoute comme moyen de salut dans les Histories des Derniers Jours de Luca Signorelli à Orvieto</w:t>
+                <w:t xml:space="preserve">Whoever Belongs to God Hears What God Says’&amp;quot; (John 8:47): Picturing the Other as Deaf in Italian Paintings of 14th to 16th centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Battisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'éventail de nos peurs de l'Antiquité à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Versailles, May 2019, Saint-Quentin-en-Yvelines, France</w:t>
+              <w:t xml:space="preserve">Fifteenth Conference of Iconographic Studies - Iconography and Religious Otherness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universty of Rijeka, Jun 2021, Rijeka (virtual), Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463587v1</w:t>
+                <w:t xml:space="preserve">hal-05463580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du son épouvantable à la musique céleste. L'écoute comme moyen de salut dans les Histories des Derniers Jours de Luca Signorelli à Orvieto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Battisti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'éventail de nos peurs de l'Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Versailles, May 2019, Saint-Quentin-en-Yvelines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fides ex auditu. Figures de la Voix et de son écoute à la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Battisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entendre l’image. Sons, bruits et murmures dans l’art de l’époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie de France à Rome – Villa Médicis, Nov 2019, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1121,206 +1190,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Incarnation et l’oreille dans l’art italien de la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Battisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physique de l’Incarnation. Enfanter et prendre corps dans l’art italien de la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115-131, 2025, 978-2-503-61408-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figurer le silence sonore de l’extase à la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Battisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UGA Éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dire le silence à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UGA Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.279-300, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15ebg⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1330,496 +1399,496 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Universal Language: Jesuit Catechism at San Vitale in Seventeenth-Century Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Battisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Jesuit Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12, pp.591-615. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/22141332-12340011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Paradis retrouvé : Cristoforo Roncalli et la chapelle Della Valle (1584-1586)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Battisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studiolo. Revue d'histoire de l'art de l'Académie de France à Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19, pp.88-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrer le temps dans les représentations de l’Écriture. Évangélistes, Prophètes et Sibylles dans trois décors à fresque de Fra Angelico, Filippino Lippi et Cristoforo Roncalli (XVe - XVIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Battisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La part de l'œil - Revue de pensée des arts plastiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 37, pp.214-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Battisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktoria von Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érika Wicky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts et Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20, https://journals.openedition.org/aes/6048. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/aes.6759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Whoever Belongs to God Hears What God Says” (John 8:47): The Other as Deaf in Two Frescoes by Filippo Lippi and Gualtiero Padovano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Battisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ikon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Iconography and Religious Otherness, pp.163-174. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.IKON.5.132360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écoute de l'œil. Image et son dans la Conversion de saint Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Battisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carte Semiotiche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, La sintassi del visibile. Pratiche, estetiche e retoriche del montaggio, 5, pp.99-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1829,114 +1898,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peindre l’écoute : Figures et significations de l’audition sacrée en Italie du XIVe au XVIIe siècle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Battisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Grenoble Alpes [2020-..], 2022. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022GRALH027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05436836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2004,51 +2073,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B75387A6"/>
+    <w:nsid w:val="A69DFF0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2235,51 +2304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marta-battisti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7545-9362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477308v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Battisti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463537v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463547v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463541v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463549v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463552v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463557v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463580v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463560v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463583v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463587v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463584v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463441v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503614083-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463434v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/15ebw" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ebg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420621v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22141332-12340011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116853v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria von Hoffmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Wicky" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.6759" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860424v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.IKON.5.132360" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280699v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05436836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALH027" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marta-battisti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7545-9362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477308v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Battisti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568025v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463537v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463541v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463547v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463549v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463552v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463557v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463580v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463587v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463584v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463441v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503614083-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463434v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/15ebw" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ebg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420621v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22141332-12340011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784559v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116853v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria von Hoffmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Wicky" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.6759" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860424v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.IKON.5.132360" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280699v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05436836v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALH027" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>