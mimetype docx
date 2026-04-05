--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -234,338 +234,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327097v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared spectroscopy-based models correctly classify Abies alba seed origin and predict germination properties</w:t>
+                <w:t xml:space="preserve">Genetic and plastic effects on trait variability in two major tree species: Insights from common garden experiments across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Poughon</w:t>
+                <w:t xml:space="preserve">Elisabet Martínez-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lepoittevin</w:t>
+                <w:t xml:space="preserve">Christian Rellstab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Vicente</w:t>
+                <w:t xml:space="preserve">Patrick Fonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Benito Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Carme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georgeta Mihai</w:t>
+                <w:t xml:space="preserve">Christof Bigler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 597, pp.123068. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2025.123068⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 597, pp.123126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2025.123126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244701v1</w:t>
+                <w:t xml:space="preserve">hal-05504898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and plastic effects on trait variability in two major tree species: Insights from common garden experiments across Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-infrared spectroscopy-based models correctly classify Abies alba seed origin and predict germination properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Poughon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabet Martínez-Sancho</w:t>
+                <w:t xml:space="preserve">Camille Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Rellstab</w:t>
+                <w:t xml:space="preserve">Eduardo Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Fonti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marta Benito Garzón</w:t>
+                <w:t xml:space="preserve">Marion Carme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christof Bigler</w:t>
+                <w:t xml:space="preserve">Georgeta Mihai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 597, pp.123126. </w:t>
+              <w:t xml:space="preserve">, 2025, 597, pp.123068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2025.123126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2025.123068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504898v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic integration of post-germination traits in Quercus suber : morphology is mediated by acorn mass and leaf physiology by populations’ climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Costa E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -770,563 +770,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-offs and Trait Integration in Tree Phenotypes: Consequences for the Sustainable Use of Genetic Resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tree Germination Sensitivity to Increasing Temperatures: A Global Meta‐Analysis Across Biomes, Species and Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Climent</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marta Benito-Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Forestry Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40725-024-00217-5⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04512732v1</w:t>
+                <w:t xml:space="preserve">hal-05016551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisted tree migration can preserve the European forest carbon sink under climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trade-offs and Trait Integration in Tree Phenotypes: Consequences for the Sustainable Use of Genetic Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Alía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katri Karkkainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debojyoti Chakraborty</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Andreas Bolte</w:t>
+                <w:t xml:space="preserve">Marta Benito-Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41558-024-02080-5⟩</w:t>
+              <w:t xml:space="preserve">Current Forestry Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40725-024-00217-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721170v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warmer springs favour early germination of range-wide Quercus suber L. populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assisted tree migration can preserve the European forest carbon sink under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debojyoti Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Ciceu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalibor Ballian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fany Baillou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Marchi</w:t>
+                <w:t xml:space="preserve">Andreas Bolte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10342-023-01614-4⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (8), pp.845-852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41558-024-02080-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396637v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree Germination Sensitivity to Increasing Temperatures: A Global Meta‐Analysis Across Biomes, Species and Populations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Vicente</w:t>
+                <w:t xml:space="preserve">Warmer springs favour early germination of range-wide Quercus suber L. populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Benito Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Baillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Costa E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Benito-Garzón</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maurizio Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33 (12), </w:t>
+              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 143, pp.157-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10342-023-01614-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016551v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced within-population quantitative genetic variation is associated with climate harshness in maritime pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina de Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1507,51 +1507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Climatic and Genomic Data Improves Range-Wide Tree Height Growth Prediction in a Forest Tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1667,51 +1667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Thuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Angert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito-Garzón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.856213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1739,1836 +1739,1836 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Uncertainty in Scots Pine Range-Wide Adaptation Under Climate Change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurrence but not intensity of mortality rises towards the climatic trailing edge of tree species ranges in European forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Changenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrik R Hallingbäck</w:t>
+                <w:t xml:space="preserve">Paloma Ruiz‐benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Burton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natalia Vizcaíno-Palomar</w:t>
+                <w:t xml:space="preserve">Sophia Ratcliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Trotter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mateusz Liziniewicz</w:t>
+                <w:t xml:space="preserve">Thibaut Fréjaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2021.724051⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (7), pp.1356-1374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123436v1</w:t>
+                <w:t xml:space="preserve">hal-03277653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence but not intensity of mortality rises towards the climatic trailing edge of tree species ranges in European forests</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenotypic integration approaches predict a decrease of reproduction rates of Caribbean pine populations in dry tropical areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Benito Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13301⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (3), pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-021-01076-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277653v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic integration approaches predict a decrease of reproduction rates of Caribbean pine populations in dry tropical areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new generation of sensors and monitoring tools to support climate-smart forestry practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Torresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Benito-Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O’grady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Matthew Robson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Benito Garzon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gianni Picchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 78 (3), pp.69. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (12), pp.1751 - 1765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-021-01076-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjfr-2020-0295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611903v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new generation of sensors and monitoring tools to support climate-smart forestry practices</w:t>
+                <w:t xml:space="preserve">Managing Uncertainty in Scots Pine Range-Wide Adaptation Under Climate Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Torresan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marta Benito-Garzón</w:t>
+                <w:t xml:space="preserve">Henrik R Hallingbäck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael O’grady</w:t>
+                <w:t xml:space="preserve">Vanessa Burton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Vizcaíno-Palomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Matthew Robson</w:t>
+                <w:t xml:space="preserve">Felix Trotter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianni Picchi</w:t>
+                <w:t xml:space="preserve">Mateusz Liziniewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 51 (12), pp.1751 - 1765. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjfr-2020-0295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2021.724051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511683v1</w:t>
+                <w:t xml:space="preserve">hal-04123436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The legacy of climate variability over the last century on populations' phenotypic variation in tree height</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating climate change adaptation pathways through capital assessment: five case studies of forest social-ecological systems in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fady</w:t>
+                <w:t xml:space="preserve">Roxane Sansilvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Alia</w:t>
+                <w:t xml:space="preserve">Marlène Cuccarollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Raffin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Benito-Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141454⟩</w:t>
+              <w:t xml:space="preserve">Sustainability Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11625-019-00731-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179366v1</w:t>
+                <w:t xml:space="preserve">hal-02297647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similar patterns of background mortality across Europe are mostly driven by drought in European beech and a combination of drought and competition in Scots pine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Changenet</w:t>
+                <w:t xml:space="preserve">The legacy of climate variability over the last century on populations' phenotypic variation in tree height</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Vizcaíno-Palomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Alia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Mutke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.107772⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 749, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621832v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range margin populations show high climate adaptation lags in European trees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Similar patterns of background mortality across Europe are mostly driven by drought in European beech and a combination of drought and competition in Scots pine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Archambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Ruiz-Benito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Ratcliffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Fréjaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Changenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14881⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 280, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.107772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627288v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greater capacity to exploit warming temperatures in northern populations of European beech is partly driven by delayed leaf senescence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arndt Hampe</w:t>
+                <w:t xml:space="preserve">Range margin populations show high climate adaptation lags in European trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Fréjaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Vizcaíno-Palomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Matthew Robson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marta Benito-Garzón</w:t>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 284, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (2), pp.484-495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2020.107908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621834v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Available and missing data to model impact of climate change on European forests</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Greater capacity to exploit warming temperatures in northern populations of European beech is partly driven by delayed leaf senescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Vacchiano</w:t>
+                <w:t xml:space="preserve">Homero A. Gárate-Escamilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily R. Lines</w:t>
+                <w:t xml:space="preserve">Craig C. Brelsford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher P.O. Reyer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arndt Hampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Matthew Robson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Benito-Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2019.108870⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 284, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2020.107908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623531v1</w:t>
+                <w:t xml:space="preserve">hal-02621834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating climate change adaptation pathways through capital assessment: five case studies of forest social-ecological systems in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roxane Sansilvestri</w:t>
+                <w:t xml:space="preserve">Available and missing data to model impact of climate change on European forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Ruiz-Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Cuccarollo</w:t>
+                <w:t xml:space="preserve">Giorgio Vacchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marta Benito-Garzon</w:t>
+                <w:t xml:space="preserve">Emily R. Lines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christopher P.O. Reyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Ratcliffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 416, pp.108870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11625-019-00731-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2019.108870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297647v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range‐wide variation in local adaptation and phenotypic plasticity of fitness‐related traits in Fagus sylvatica and their implications under climate change</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">ΔTraitSDMs: species distribution models that account for local adaptation and phenotypic plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Benito Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Matthew Robson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arndt Hampe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marta Benito-Garzón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.12936⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222 (4), pp.1757-1765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.15716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625802v1</w:t>
+                <w:t xml:space="preserve">hal-02627579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inconsistent inter- and intraspecific differentiation of climate envelopes in a subtropical tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiuchi Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuo Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Benito-Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy J. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (1), pp.176-185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jpe/rty007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tree height growth of most southern scot pine populations are locally adapted to drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Vizcaíno-Palomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelia González-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (7), pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/f10070555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ΔTraitSDMs: species distribution models that account for local adaptation and phenotypic plasticity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Range‐wide variation in local adaptation and phenotypic plasticity of fitness‐related traits in Fagus sylvatica and their implications under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homero Alejandro Gárate‐escamilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arndt Hampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Vizcaíno‐palomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Matthew Robson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arndt Hampe</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Benito-Garzón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 222 (4), pp.1757-1765. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (9), pp.1336-1350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.15716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.12936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627579v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographic variation of tree height of three pine species (Pinus nigra Arn., P. pinaster Aiton, and P. pinea L.) gathered from common gardens in Europe and North-Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Vizcaíno-Palomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guia Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3636,103 +3636,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring phenotypic plasticity and population responses to climate across tree species ranges using forest inventory data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Fréjaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (9), pp.1259-1271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3760,658 +3760,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The legacy of water deficit on populations having experienced negative hydraulic safety margin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">The EuMedClim Database: yearly climate data (1901–2014) of 1 km resolution grids for Europe and the mediterranean basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Fréjaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.12701⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2018.00031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623530v1</w:t>
+                <w:t xml:space="preserve">hal-02627787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest Adaptation to Climate Change along Steep Ecological Gradients: The Case of the Mediterranean-Temperate Transition in South-Western Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fernando Pulido</w:t>
+                <w:t xml:space="preserve">Phenotypic trait variation measured on European genetic trials of Fagus sylvatica L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Matthew Robson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Benito Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su10093065⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sdata.2018.149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02390609v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic trait variation measured on European genetic trials of Fagus sylvatica L.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fady</w:t>
+                <w:t xml:space="preserve">Forest Adaptation to Climate Change along Steep Ecological Gradients: The Case of the Mediterranean-Temperate Transition in South-Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Ruiz-Benito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Zavala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Camarero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sdata.2018.149⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (9), pp.3065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su10093065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02627965v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trees on the move: using decision theory to compensate for climate change at the regional scale in forest social-ecological systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">The legacy of water deficit on populations having experienced negative hydraulic safety margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelia González Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-018-1277-y⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (3), pp.346-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.12701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623780v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EuMedClim Database: yearly climate data (1901–2014) of 1 km resolution grids for Europe and the mediterranean basin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Trees on the move: using decision theory to compensate for climate change at the regional scale in forest social-ecological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Vizcaino-Palomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, pp.1-20. </w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (5), pp.1427-1437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2018.00031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10113-018-1277-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02627787v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in xylem vulnerability to embolism in European beech from geographically marginal populations</w:t>
               </w:r>
@@ -4423,51 +4423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Stojnić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Suchocka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4557,51 +4557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Vizcaino Palomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inés Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. Gonzalez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4691,51 +4691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel J. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (20), pp.7263-7275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4769,77 +4769,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat restoration and climate change: dealing with climate variability, incomplete data and management decisions with tree translocations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito-Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Ha Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manjarres Juan Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4898,77 +4898,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme climate variability should be considered in forestry-assisted migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito-Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Ha-Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernandez Fernandez-Manharres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5015,51 +5015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific differences in tree growth and mortality responses to environmental drivers determine potential species distributional limits in Iberian forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito-Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paloma Ruiz Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5131,51 +5131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing global biome exposure to climate change through the Holocene - Anthropocene transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito-Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul W. Leadley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5247,77 +5247,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-specific variability and plasticity influence potential tree species distributions under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Matthew Robson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Zavala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5370,302 +5370,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Quaternary perspective on the conservation prospects of the Tertiary relict tree Prunus lusitanica L.</w:t>
+                <w:t xml:space="preserve">Present and future extension of the Iberian submediterranean territories as determined from the distribution of marcescent oaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Antonio Calleja</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Rut Sánchez de Dios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helios Sáinz Ollero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 36 (3), pp.487-498. </w:t>
+              <w:t xml:space="preserve">Plant Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 204 (2), pp.189-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2008.01976.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11258-009-9584-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601883v1</w:t>
+                <w:t xml:space="preserve">hal-01601259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present and future extension of the Iberian submediterranean territories as determined from the distribution of marcescent oaks</w:t>
+                <w:t xml:space="preserve">A Quaternary perspective on the conservation prospects of the Tertiary relict tree Prunus lusitanica L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rut Sánchez de Dios</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Juan Antonio Calleja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helios Sáinz Ollero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 204 (2), pp.189-205. </w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (3), pp.487-498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11258-009-9584-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2008.01976.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601259v1</w:t>
+                <w:t xml:space="preserve">hal-01601883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of the Pinus sylvestris L. area in the Iberian Peninsula from the last glacial maximum to 2100 under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Sánchez de Dios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helios Sáinz Ollero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5724,64 +5724,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of climate change on the distribution of Iberian tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Sánchez de Dios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helios Sáinz Ollero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5840,64 +5840,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive modelling of tree species distributions on the iberian Peninsula during the last glacial maximum and mid-holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Sánchez de Dios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helios Sáinz Ollero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5944,64 +5944,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid zones between two european oaks: a plant community approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Sánchez de Dios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helios Sáinz Ollero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6060,90 +6060,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting habitat suitability with machine learning models: The potential area of Pinus sylvestris L. in the Iberian Peninsula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radim Blazek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Neteler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Sánchez de Dios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helios Sáinz Ollero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6251,51 +6251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating genomic offset predictions in a forest tree with high population genetic structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina De-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6369,51 +6369,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme climatic events but not environmental heterogeneity shape within-population genetic variation in maritime pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina de Miguel Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6491,51 +6491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining climatic and genomic data improves range-wide tree height growth prediction in a forest tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6600,103 +6600,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring phenotypic plasticity and local adaptation to climate across tree species ranges using forest inventory data: Supplementary Information;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Fréjaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -6750,64 +6750,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jardins communs et leur importance pour la gestion forestière durable. Le pin pignon en exemple.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6871,51 +6871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do we need to incorporate phenotypic variation into species distribution models?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito-Garzón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. MEDECOS &amp; 13. AEET meeting. Human driven scenarios for evolutionary and ecological changes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Séville, Spain. 268 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6985,51 +6985,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisted Migration of Forests as a climate change economic mitigation strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Ha-Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito-Garzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CIRED. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7220,51 +7220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327097v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Archambeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito Garz&#243;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina De-Miguel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Changenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/739045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244701v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Poughon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vicente" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Mihai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.123068" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504898v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Mart&#237;nez-Sancho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rellstab" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fonti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Bigler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.123126" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070759v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Costa E Silva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Stiti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vizca&#237;no-Palomar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf068" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502531v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guada&#241;o-Peyrot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Mutke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Al&#237;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11056-025-10130-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512732v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Karkkainen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-024-00217-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721170v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debojyoti Chakraborty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ciceu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Ballian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bolte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-024-02080-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04396637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Baillou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Faria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Marchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-023-01614-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05016551v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garz&#243;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13921" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101611v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barraquand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-023-00622-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513475v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Leites" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16711" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778765v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/720619" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115271v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Moran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Angert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.856213" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123436v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik R Hallingb&#228;ck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Burton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Trotter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Liziniewicz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.724051" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277653v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Ruiz&#8208;benito" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ratcliffe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fr&#233;javille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13301" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611903v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito Garzon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01076-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511683v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Torresan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O&#8217;grady" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Matthew Robson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Picchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2020-0295" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179366v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141454" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621832v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Ruiz-Benito" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107772" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627288v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14881" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621834v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homero A. G&#225;rate-Escamilla" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig C. Brelsford" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matthew Robson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.107908" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623531v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Vacchiano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily R. Lines" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P.O. Reyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.108870" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02297647v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Sansilvestri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Cuccarollo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-019-00731-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625802v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homero Alejandro G&#225;rate&#8208;escamilla" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vizca&#237;no&#8208;palomar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12936" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621326v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuchi Wan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Zheng" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy J. Petit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rty007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620366v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Gonz&#225;lez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f10070555" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627579v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15716" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629241v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Giovannelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Huber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0867-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626164v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12930" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623530v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Gonz&#225;lez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moisy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12701" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390609v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Zavala" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camarero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pulido" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093065" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627965v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.149" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623780v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vizcaino-Palomar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1277-y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627787v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00031" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663295v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stojni&#263;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suchocka" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Torres Ruiz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx128" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608558v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vizcaino Palomar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Zavala" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11056-016-9562-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635864v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Camenen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel J. Porte" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2376" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822677v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha Duong" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjarres Juan Fernandez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12032" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-77VRKTPP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822822v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha-Duong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandez Fernandez-Manharres" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/bio.2013.63.5.20" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831001v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Ruiz Benito" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12075" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C2FM6LKF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831004v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12097" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z38CVL6N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606625v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Zavala" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2010.00646.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5LGKJ3N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601883v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Calleja" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helios S&#225;inz Ollero" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2008.01976.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JC04LCNV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601259v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut S&#225;nchez de Dios" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-009-9584-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C39B755C2D353EE81FCE71D5BA8860CD210006C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601173v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683608091781" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E63B5E005CBDA07509F1A3190FC7681BC1592E39/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608542v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3170/2008-7-18348" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C4W1MC5H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602182v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2006.0906-7590.04813.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600726v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-006-9136-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BJMBDRGC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608625v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Blazek" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neteler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.03.015" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X54JG36-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768464v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372229v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel Vega" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372230v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788734v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790525v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734780v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01249970v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327097v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Archambeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito Garz&#243;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina De-Miguel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Changenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/739045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Mart&#237;nez-Sancho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rellstab" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fonti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Bigler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.123126" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244701v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Poughon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vicente" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Mihai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.123068" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070759v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Costa E Silva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Stiti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vizca&#237;no-Palomar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf068" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502531v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guada&#241;o-Peyrot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Mutke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Al&#237;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11056-025-10130-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05016551v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garz&#243;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13921" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512732v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Karkkainen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-024-00217-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721170v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debojyoti Chakraborty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ciceu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Ballian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bolte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-024-02080-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04396637v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Baillou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Faria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Marchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-023-01614-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101611v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barraquand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-023-00622-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513475v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Leites" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16711" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778765v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/720619" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115271v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Moran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Angert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.856213" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277653v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Ruiz&#8208;benito" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ratcliffe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fr&#233;javille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13301" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611903v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito Garzon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01076-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511683v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Torresan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O&#8217;grady" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Matthew Robson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Picchi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2020-0295" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123436v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik R Hallingb&#228;ck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Burton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Trotter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Liziniewicz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.724051" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02297647v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Sansilvestri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Cuccarollo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-019-00731-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179366v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141454" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621832v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Ruiz-Benito" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107772" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627288v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14881" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621834v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homero A. G&#225;rate-Escamilla" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig C. Brelsford" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matthew Robson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.107908" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623531v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Vacchiano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily R. Lines" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P.O. Reyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.108870" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627579v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15716" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621326v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuchi Wan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Zheng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy J. Petit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rty007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620366v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Gonz&#225;lez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f10070555" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625802v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homero Alejandro G&#225;rate&#8208;escamilla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vizca&#237;no&#8208;palomar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12936" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629241v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Giovannelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Huber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0867-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626164v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12930" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627787v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00031" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627965v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.149" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390609v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Zavala" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camarero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pulido" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093065" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623530v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Gonz&#225;lez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moisy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12701" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623780v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vizcaino-Palomar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1277-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663295v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stojni&#263;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suchocka" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Torres Ruiz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx128" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608558v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vizcaino Palomar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Zavala" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11056-016-9562-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635864v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Camenen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel J. Porte" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2376" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822677v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha Duong" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjarres Juan Fernandez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12032" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-77VRKTPP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822822v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha-Duong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandez Fernandez-Manharres" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/bio.2013.63.5.20" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831001v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Ruiz Benito" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12075" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C2FM6LKF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831004v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12097" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z38CVL6N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606625v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Zavala" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2010.00646.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5LGKJ3N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601259v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut S&#225;nchez de Dios" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helios S&#225;inz Ollero" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-009-9584-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C39B755C2D353EE81FCE71D5BA8860CD210006C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601883v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Calleja" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2008.01976.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JC04LCNV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601173v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683608091781" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E63B5E005CBDA07509F1A3190FC7681BC1592E39/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608542v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3170/2008-7-18348" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C4W1MC5H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602182v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2006.0906-7590.04813.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600726v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-006-9136-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BJMBDRGC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608625v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Blazek" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neteler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.03.015" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X54JG36-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768464v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372229v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel Vega" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372230v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788734v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790525v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734780v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01249970v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>