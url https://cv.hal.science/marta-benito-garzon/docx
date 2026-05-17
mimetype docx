--- v1 (2026-04-05)
+++ v2 (2026-05-17)
@@ -502,831 +502,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic integration of post-germination traits in Quercus suber : morphology is mediated by acorn mass and leaf physiology by populations’ climate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disentangling key drivers for counteracting growth loss in stone pine under climate change: results based on multisite provenance tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Costa E Silva</w:t>
+                <w:t xml:space="preserve">Carlos Guadaño-Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boutheina Stiti</w:t>
+                <w:t xml:space="preserve">Natalia Vizcaíno-Palomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Vizcaíno-Palomar</w:t>
+                <w:t xml:space="preserve">Sven Mutke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Alía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcaf068⟩</w:t>
+              <w:t xml:space="preserve">New Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56 (6), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11056-025-10130-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070759v1</w:t>
+                <w:t xml:space="preserve">hal-05502531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling key drivers for counteracting growth loss in stone pine under climate change: results based on multisite provenance tests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Phenotypic integration of post-germination traits in Quercus suber : morphology is mediated by acorn mass and leaf physiology by populations’ climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Costa E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Stiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Vizcaíno-Palomar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 56 (6), pp.59. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11056-025-10130-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcaf068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05502531v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree Germination Sensitivity to Increasing Temperatures: A Global Meta‐Analysis Across Biomes, Species and Populations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trade-offs and Trait Integration in Tree Phenotypes: Consequences for the Sustainable Use of Genetic Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Benito-Garzón</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jose Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Alía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katri Karkkainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Benito-Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13921⟩</w:t>
+              <w:t xml:space="preserve">Current Forestry Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40725-024-00217-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016551v1</w:t>
+                <w:t xml:space="preserve">hal-04512732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-offs and Trait Integration in Tree Phenotypes: Consequences for the Sustainable Use of Genetic Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Climent</w:t>
+                <w:t xml:space="preserve">Warmer springs favour early germination of range-wide Quercus suber L. populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Benito Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Baillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Alía</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marta Benito-Garzon</w:t>
+                <w:t xml:space="preserve">Filipe Costa E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Forestry Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40725-024-00217-5⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 143, pp.157-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10342-023-01614-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04512732v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisted tree migration can preserve the European forest carbon sink under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debojyoti Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Ciceu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalibor Ballian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Bolte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (8), pp.845-852. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41558-024-02080-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warmer springs favour early germination of range-wide Quercus suber L. populations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carla Faria</w:t>
+                <w:t xml:space="preserve">Tree Germination Sensitivity to Increasing Temperatures: A Global Meta‐Analysis Across Biomes, Species and Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Marchi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marta Benito-Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 143, pp.157-168. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10342-023-01614-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.13921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396637v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced within-population quantitative genetic variation is associated with climate harshness in maritime pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina de Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1507,51 +1507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Climatic and Genomic Data Improves Range-Wide Tree Height Growth Prediction in a Forest Tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1667,51 +1667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Thuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Angert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito-Garzón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.856213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1739,1355 +1739,1355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence but not intensity of mortality rises towards the climatic trailing edge of tree species ranges in European forests</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Managing Uncertainty in Scots Pine Range-Wide Adaptation Under Climate Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paloma Ruiz‐benito</w:t>
+                <w:t xml:space="preserve">Henrik R Hallingbäck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Ratcliffe</w:t>
+                <w:t xml:space="preserve">Vanessa Burton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Vizcaíno-Palomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Fréjaville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Archambeau</w:t>
+                <w:t xml:space="preserve">Felix Trotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Liziniewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13301⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2021.724051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277653v1</w:t>
+                <w:t xml:space="preserve">hal-04123436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic integration approaches predict a decrease of reproduction rates of Caribbean pine populations in dry tropical areas</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Occurrence but not intensity of mortality rises towards the climatic trailing edge of tree species ranges in European forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Changenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Ruiz‐benito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Ratcliffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Fréjaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Archambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-021-01076-x⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (7), pp.1356-1374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611903v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new generation of sensors and monitoring tools to support climate-smart forestry practices</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenotypic integration approaches predict a decrease of reproduction rates of Caribbean pine populations in dry tropical areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianni Picchi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marta Benito Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 51 (12), pp.1751 - 1765. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (3), pp.69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjfr-2020-0295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-021-01076-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511683v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Uncertainty in Scots Pine Range-Wide Adaptation Under Climate Change</w:t>
+                <w:t xml:space="preserve">A new generation of sensors and monitoring tools to support climate-smart forestry practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrik R Hallingbäck</w:t>
+                <w:t xml:space="preserve">Chiara Torresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Benito-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Burton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natalia Vizcaíno-Palomar</w:t>
+                <w:t xml:space="preserve">Michael O’grady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Trotter</w:t>
+                <w:t xml:space="preserve">Thomas Matthew Robson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateusz Liziniewicz</w:t>
+                <w:t xml:space="preserve">Gianni Picchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (12), pp.1751 - 1765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2021.724051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjfr-2020-0295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123436v1</w:t>
+                <w:t xml:space="preserve">hal-03511683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating climate change adaptation pathways through capital assessment: five case studies of forest social-ecological systems in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The legacy of climate variability over the last century on populations' phenotypic variation in tree height</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Vizcaíno-Palomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Sansilvestri</w:t>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Cuccarollo</w:t>
+                <w:t xml:space="preserve">Ricardo Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annie Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Mutke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11625-019-00731-7⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 749, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297647v1</w:t>
+                <w:t xml:space="preserve">hal-03179366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The legacy of climate variability over the last century on populations' phenotypic variation in tree height</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Range margin populations show high climate adaptation lags in European trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Fréjaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Vizcaíno-Palomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Benito Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141454⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (2), pp.484-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179366v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similar patterns of background mortality across Europe are mostly driven by drought in European beech and a combination of drought and competition in Scots pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paloma Ruiz-Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Ratcliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Fréjaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Changenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 280, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.107772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range margin populations show high climate adaptation lags in European trees</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fady</w:t>
+                <w:t xml:space="preserve">Greater capacity to exploit warming temperatures in northern populations of European beech is partly driven by delayed leaf senescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homero A. Gárate-Escamilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig C. Brelsford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arndt Hampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Kremer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marta Benito Garzon</w:t>
+                <w:t xml:space="preserve">T. Matthew Robson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Benito-Garzón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (2), pp.484-495. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 284, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.14881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2020.107908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627288v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greater capacity to exploit warming temperatures in northern populations of European beech is partly driven by delayed leaf senescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Available and missing data to model impact of climate change on European forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Ruiz-Benito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homero A. Gárate-Escamilla</w:t>
+                <w:t xml:space="preserve">Giorgio Vacchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig C. Brelsford</w:t>
+                <w:t xml:space="preserve">Emily R. Lines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arndt Hampe</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christopher P.O. Reyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Ratcliffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2020.107908⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 416, pp.108870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2019.108870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621834v1</w:t>
+                <w:t xml:space="preserve">hal-02623531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Available and missing data to model impact of climate change on European forests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paloma Ruiz-Benito</w:t>
+                <w:t xml:space="preserve">Evaluating climate change adaptation pathways through capital assessment: five case studies of forest social-ecological systems in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Sansilvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Vacchiano</w:t>
+                <w:t xml:space="preserve">Marlène Cuccarollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily R. Lines</w:t>
+                <w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Benito-Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher P.O. Reyer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 416, pp.108870. </w:t>
+              <w:t xml:space="preserve">Sustainability Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2019.108870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11625-019-00731-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623531v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ΔTraitSDMs: species distribution models that account for local adaptation and phenotypic plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Matthew Robson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arndt Hampe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 222 (4), pp.1757-1765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3147,51 +3147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiuchi Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuo Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy J. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3238,103 +3238,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tree height growth of most southern scot pine populations are locally adapted to drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Vizcaíno-Palomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelia González-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (7), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3381,90 +3381,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range‐wide variation in local adaptation and phenotypic plasticity of fitness‐related traits in Fagus sylvatica and their implications under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homero Alejandro Gárate‐escamilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arndt Hampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Vizcaíno‐palomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Matthew Robson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito-Garzón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (9), pp.1336-1350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3498,77 +3498,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographic variation of tree height of three pine species (Pinus nigra Arn., P. pinaster Aiton, and P. pinea L.) gathered from common gardens in Europe and North-Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Vizcaíno-Palomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guia Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3636,103 +3636,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring phenotypic plasticity and population responses to climate across tree species ranges using forest inventory data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Fréjaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (9), pp.1259-1271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3760,658 +3760,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EuMedClim Database: yearly climate data (1901–2014) of 1 km resolution grids for Europe and the mediterranean basin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">The legacy of water deficit on populations having experienced negative hydraulic safety margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelia González Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2018.00031⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (3), pp.346-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.12701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627787v1</w:t>
+                <w:t xml:space="preserve">hal-02623530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic trait variation measured on European genetic trials of Fagus sylvatica L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Matthew Robson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sdata.2018.149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest Adaptation to Climate Change along Steep Ecological Gradients: The Case of the Mediterranean-Temperate Transition in South-Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paloma Ruiz-Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Zavala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Camarero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (9), pp.3065. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su10093065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The legacy of water deficit on populations having experienced negative hydraulic safety margin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Trees on the move: using decision theory to compensate for climate change at the regional scale in forest social-ecological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Vizcaino-Palomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.12701⟩</w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (5), pp.1427-1437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-018-1277-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623530v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trees on the move: using decision theory to compensate for climate change at the regional scale in forest social-ecological systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">The EuMedClim Database: yearly climate data (1901–2014) of 1 km resolution grids for Europe and the mediterranean basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Fréjaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (5), pp.1427-1437. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10113-018-1277-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2018.00031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02623780v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in xylem vulnerability to embolism in European beech from geographically marginal populations</w:t>
               </w:r>
@@ -4423,51 +4423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Stojnić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Suchocka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4557,51 +4557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Vizcaino Palomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inés Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. Gonzalez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4691,51 +4691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel J. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (20), pp.7263-7275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4769,77 +4769,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat restoration and climate change: dealing with climate variability, incomplete data and management decisions with tree translocations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito-Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Ha Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manjarres Juan Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4898,77 +4898,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme climate variability should be considered in forestry-assisted migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito-Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Ha-Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernandez Fernandez-Manharres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5015,51 +5015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific differences in tree growth and mortality responses to environmental drivers determine potential species distributional limits in Iberian forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito-Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paloma Ruiz Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5131,51 +5131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing global biome exposure to climate change through the Holocene - Anthropocene transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito-Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul W. Leadley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5247,77 +5247,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-specific variability and plasticity influence potential tree species distributions under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Matthew Robson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Zavala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5389,51 +5389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Present and future extension of the Iberian submediterranean territories as determined from the distribution of marcescent oaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Sánchez de Dios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helios Sáinz Ollero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5505,51 +5505,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Quaternary perspective on the conservation prospects of the Tertiary relict tree Prunus lusitanica L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Antonio Calleja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helios Sáinz Ollero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5608,51 +5608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of the Pinus sylvestris L. area in the Iberian Peninsula from the last glacial maximum to 2100 under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Sánchez de Dios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5724,51 +5724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of climate change on the distribution of Iberian tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Sánchez de Dios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5840,51 +5840,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive modelling of tree species distributions on the iberian Peninsula during the last glacial maximum and mid-holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Sánchez de Dios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5944,51 +5944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid zones between two european oaks: a plant community approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Sánchez de Dios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6060,51 +6060,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting habitat suitability with machine learning models: The potential area of Pinus sylvestris L. in the Iberian Peninsula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radim Blazek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6251,51 +6251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating genomic offset predictions in a forest tree with high population genetic structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina De-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6369,51 +6369,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme climatic events but not environmental heterogeneity shape within-population genetic variation in maritime pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina de Miguel Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6491,51 +6491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining climatic and genomic data improves range-wide tree height growth prediction in a forest tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6600,103 +6600,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring phenotypic plasticity and local adaptation to climate across tree species ranges using forest inventory data: Supplementary Information;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Fréjaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -6750,90 +6750,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jardins communs et leur importance pour la gestion forestière durable. Le pin pignon en exemple.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Mutke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Vizcaino Palomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6871,51 +6871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do we need to incorporate phenotypic variation into species distribution models?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito-Garzón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. MEDECOS &amp; 13. AEET meeting. Human driven scenarios for evolutionary and ecological changes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Séville, Spain. 268 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6985,51 +6985,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisted Migration of Forests as a climate change economic mitigation strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Ha-Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito-Garzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CIRED. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7220,51 +7220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327097v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Archambeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito Garz&#243;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina De-Miguel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Changenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/739045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Mart&#237;nez-Sancho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rellstab" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fonti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Bigler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.123126" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244701v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Poughon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vicente" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Mihai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.123068" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070759v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Costa E Silva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Stiti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vizca&#237;no-Palomar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf068" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502531v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guada&#241;o-Peyrot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Mutke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Al&#237;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11056-025-10130-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05016551v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garz&#243;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13921" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512732v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Karkkainen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-024-00217-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721170v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debojyoti Chakraborty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ciceu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Ballian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bolte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-024-02080-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04396637v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Baillou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Faria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Marchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-023-01614-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101611v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barraquand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-023-00622-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513475v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Leites" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16711" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778765v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/720619" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115271v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Moran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Angert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.856213" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277653v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Ruiz&#8208;benito" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ratcliffe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fr&#233;javille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13301" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611903v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito Garzon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01076-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511683v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Torresan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O&#8217;grady" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Matthew Robson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Picchi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2020-0295" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123436v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik R Hallingb&#228;ck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Burton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Trotter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Liziniewicz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.724051" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02297647v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Sansilvestri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Cuccarollo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-019-00731-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179366v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141454" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621832v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Ruiz-Benito" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107772" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627288v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14881" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621834v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homero A. G&#225;rate-Escamilla" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig C. Brelsford" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matthew Robson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.107908" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623531v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Vacchiano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily R. Lines" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P.O. Reyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.108870" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627579v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15716" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621326v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuchi Wan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Zheng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy J. Petit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rty007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620366v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Gonz&#225;lez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f10070555" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625802v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homero Alejandro G&#225;rate&#8208;escamilla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vizca&#237;no&#8208;palomar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12936" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629241v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Giovannelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Huber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0867-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626164v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12930" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627787v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00031" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627965v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.149" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390609v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Zavala" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camarero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pulido" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093065" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623530v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Gonz&#225;lez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moisy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12701" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623780v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vizcaino-Palomar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1277-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663295v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stojni&#263;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suchocka" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Torres Ruiz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx128" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608558v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vizcaino Palomar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Zavala" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11056-016-9562-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635864v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Camenen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel J. Porte" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2376" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822677v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha Duong" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjarres Juan Fernandez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12032" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-77VRKTPP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822822v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha-Duong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandez Fernandez-Manharres" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/bio.2013.63.5.20" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831001v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Ruiz Benito" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12075" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C2FM6LKF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831004v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12097" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z38CVL6N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606625v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Zavala" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2010.00646.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5LGKJ3N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601259v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut S&#225;nchez de Dios" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helios S&#225;inz Ollero" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-009-9584-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C39B755C2D353EE81FCE71D5BA8860CD210006C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601883v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Calleja" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2008.01976.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JC04LCNV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601173v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683608091781" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E63B5E005CBDA07509F1A3190FC7681BC1592E39/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608542v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3170/2008-7-18348" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C4W1MC5H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602182v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2006.0906-7590.04813.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600726v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-006-9136-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BJMBDRGC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608625v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Blazek" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neteler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.03.015" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X54JG36-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768464v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372229v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel Vega" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372230v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788734v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790525v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734780v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01249970v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327097v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Archambeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito Garz&#243;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina De-Miguel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Changenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/739045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Mart&#237;nez-Sancho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rellstab" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fonti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Bigler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.123126" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244701v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Poughon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vicente" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Mihai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.123068" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502531v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guada&#241;o-Peyrot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vizca&#237;no-Palomar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Mutke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Al&#237;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11056-025-10130-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070759v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Costa E Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Stiti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf068" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512732v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Karkkainen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-024-00217-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04396637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Baillou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Faria" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Marchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-023-01614-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721170v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debojyoti Chakraborty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ciceu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Ballian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bolte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-024-02080-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05016551v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garz&#243;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13921" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101611v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barraquand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-023-00622-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513475v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Leites" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16711" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778765v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/720619" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115271v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Moran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Angert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.856213" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123436v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik R Hallingb&#228;ck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Burton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Trotter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Liziniewicz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.724051" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277653v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Ruiz&#8208;benito" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ratcliffe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fr&#233;javille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13301" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611903v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito Garzon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01076-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511683v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Torresan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O&#8217;grady" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Matthew Robson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Picchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2020-0295" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179366v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141454" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627288v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14881" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621832v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Ruiz-Benito" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107772" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621834v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homero A. G&#225;rate-Escamilla" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig C. Brelsford" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matthew Robson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.107908" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623531v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Vacchiano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily R. Lines" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P.O. Reyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.108870" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02297647v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Sansilvestri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Cuccarollo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-019-00731-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627579v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15716" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621326v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuchi Wan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Zheng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy J. Petit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rty007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620366v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Gonz&#225;lez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f10070555" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625802v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homero Alejandro G&#225;rate&#8208;escamilla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vizca&#237;no&#8208;palomar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12936" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629241v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Giovannelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Huber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0867-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626164v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12930" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623530v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Gonz&#225;lez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moisy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12701" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627965v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.149" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390609v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Zavala" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camarero" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pulido" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093065" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623780v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vizcaino-Palomar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1277-y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627787v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00031" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663295v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stojni&#263;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suchocka" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Torres Ruiz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx128" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608558v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vizcaino Palomar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Zavala" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11056-016-9562-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635864v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Camenen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel J. Porte" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2376" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822677v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha Duong" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjarres Juan Fernandez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12032" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-77VRKTPP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822822v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha-Duong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandez Fernandez-Manharres" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/bio.2013.63.5.20" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831001v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Ruiz Benito" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12075" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C2FM6LKF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831004v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12097" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z38CVL6N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606625v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Zavala" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2010.00646.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5LGKJ3N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601259v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut S&#225;nchez de Dios" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helios S&#225;inz Ollero" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-009-9584-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C39B755C2D353EE81FCE71D5BA8860CD210006C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601883v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Calleja" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2008.01976.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JC04LCNV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601173v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683608091781" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E63B5E005CBDA07509F1A3190FC7681BC1592E39/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608542v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3170/2008-7-18348" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C4W1MC5H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602182v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2006.0906-7590.04813.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600726v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-006-9136-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BJMBDRGC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608625v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Blazek" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neteler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.03.015" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X54JG36-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768464v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372229v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel Vega" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372230v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788734v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790525v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734780v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01249970v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>