--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -877,525 +877,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregate size effects on the mechanical behaviour and on the gas permeability at damaged state of cement-based materials with and without slag</w:t>
+                <w:t xml:space="preserve">Creep and Shrinkage Behaviour of Disintegrated and Non-Disintegrated Cement Mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Fabien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marta Choinska</w:t>
+                <w:t xml:space="preserve">Rihards Gailitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+                <w:t xml:space="preserve">Beata Figiela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Pertue</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kalvis Abelkalns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andina Sprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genadijs Sahmenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2021.1915881⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (24), pp.7510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma14247510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316365v1</w:t>
+                <w:t xml:space="preserve">hal-04736885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creep and Shrinkage Behaviour of Disintegrated and Non-Disintegrated Cement Mortar</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aggregate size effects on the mechanical behaviour and on the gas permeability at damaged state of cement-based materials with and without slag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalvis Abelkalns</w:t>
+                <w:t xml:space="preserve">Aurélie Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andina Sprince</w:t>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genadijs Sahmenko</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Pertue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (24), pp.7510. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (12), pp.5674-5695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma14247510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2021.1915881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736885v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEF damage in heat cured mortars made of recycled concrete sand aggregate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nordine Leklou</w:t>
+                <w:t xml:space="preserve">Evolution of Mechanical Properties with Time of Fly-Ash-Based Geopolymer Mortars under the Effect of Granulated Ground Blast Furnace Slag Addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Sitarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabela Hager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Mechling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 252, pp.119059. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Sustainable Materials and Technologies for Energy Efficient Buildings, 13 (5), pp.1135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.119059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en13051135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934692v1</w:t>
+                <w:t xml:space="preserve">hal-05336727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Mechanical Properties with Time of Fly-Ash-Based Geopolymer Mortars under the Effect of Granulated Ground Blast Furnace Slag Addition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DEF damage in heat cured mortars made of recycled concrete sand aggregate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Yammine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nordine Leklou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Choinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bignonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateusz Sitarz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marta Choinska</w:t>
+                <w:t xml:space="preserve">Jean-Michel Mechling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Sustainable Materials and Technologies for Energy Efficient Buildings, 13 (5), pp.1135. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 252, pp.119059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en13051135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.119059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336727v1</w:t>
+                <w:t xml:space="preserve">hal-02934692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Cement Type on the Mechanical Behavior and Permeability of Concrete Subjected to High Temperatures</w:t>
               </w:r>
@@ -3715,51 +3715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Boukhouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4470,243 +4470,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling between progressive stress-level related damage and permeability in structural concrete</w:t>
+                <w:t xml:space="preserve">How to extract a crack opening from a continuous damage finite-element computation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Huerta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coupled Problems 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Santa Eulalia, Spain. pp.119-130</w:t>
+              <w:t xml:space="preserve">Fracture Mechanics of Concrete and Concrete Structures:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Catane, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008036v1</w:t>
+                <w:t xml:space="preserve">hal-01008260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to extract a crack opening from a continuous damage finite-element computation?</w:t>
+                <w:t xml:space="preserve">Coupling between progressive stress-level related damage and permeability in structural concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Choinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonio Huerta</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fracture Mechanics of Concrete and Concrete Structures:</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Catane, Italy</w:t>
+              <w:t xml:space="preserve">Coupled Problems 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Santa Eulalia, Spain. pp.119-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008260v1</w:t>
+                <w:t xml:space="preserve">hal-01008036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling between progressive stress-level related damage an permeability in structural concrete</w:t>
               </w:r>
@@ -5204,51 +5204,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de l'interaction endommagement-température-état de contrainte-perméabilité du béton</w:t>
+                <w:t xml:space="preserve">Interaction between damage, temperature, load level and permeability in structural concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
@@ -5266,106 +5266,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfert 2006</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RILEM Workshop - Indicators Durability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008168v1</w:t>
+                <w:t xml:space="preserve">hal-01008350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between damage, temperature, load level and permeability in structural concrete</w:t>
+                <w:t xml:space="preserve">Etude expérimentale de l'interaction endommagement-température-état de contrainte-perméabilité du béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
@@ -5383,570 +5374,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RILEM Workshop - Indicators Durability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transfert 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17747120.2007.9692963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008350v1</w:t>
+                <w:t xml:space="preserve">hal-01008168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de l'interaction perméabilité-endommagement-température dans le béton</w:t>
+                <w:t xml:space="preserve">Size effects on strength and transport properties of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Conference on Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Baton Rouge, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008170v1</w:t>
+                <w:t xml:space="preserve">hal-00362637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de l'interaction perméabilité endommagement, température dans le béton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling between progressive damage, temperature and permeability of concrete: Experimental and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Khelidj</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Chatzigeorgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de l'AUGC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop CMCL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Qingdao, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/rbm-2006-6066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359602v1</w:t>
+                <w:t xml:space="preserve">hal-01008035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size effects on strength and transport properties of concrete</w:t>
+                <w:t xml:space="preserve">Mechanical Structural Damage and Analysis of a Containment Building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Baton Rouge, United States. pp.1</w:t>
+              <w:t xml:space="preserve">Proc. 5th Int. Conf. On Computation of Shell and Spatial Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Austria, Australia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00362637v1</w:t>
+                <w:t xml:space="preserve">hal-00359604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling between progressive damage, temperature and permeability of concrete: Experimental and numerical study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude expérimentale de l'interaction perméabilité-endommagement-température dans le béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Choinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Chatzigeorgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop CMCL</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008035v1</w:t>
+                <w:t xml:space="preserve">hal-01008170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Structural Damage and Analysis of a Containment Building</w:t>
+                <w:t xml:space="preserve">Etude expérimentale de l'interaction perméabilité endommagement, température dans le béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Jason</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 5th Int. Conf. On Computation of Shell and Spatial Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Austria, Australia. pp.1</w:t>
+              <w:t xml:space="preserve">Rencontres de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Grenoble, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359604v1</w:t>
+                <w:t xml:space="preserve">hal-00359602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a damage Plasticity Model for Concrete in Tension and in Compression</w:t>
               </w:r>
@@ -6382,51 +6382,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7784C327"/>
+    <w:nsid w:val="70EE25F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6613,51 +6613,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marta-choinska-colombel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4799-7226" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115097058" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790730v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Korniejenko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Nykiel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assel Jexembayeva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat Konkanov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17102292" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796818v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria J&#243;&#378;wiak-Nied&#378;wiedzka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska Colombel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Brachaczek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz D&#261;browski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub O&#347;ko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2024.113616" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710473v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Yammine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hamdadou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bignonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2022.104636" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder Al-Khazraji" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benkmoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61263/mjes.v1i2.24" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730006v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Du&#380;y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Hager" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Claverie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15134475" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316365v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fabien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pertue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.1915881" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihards Gailitis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Figiela" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalvis Abelkalns" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andina Sprince" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genadijs Sahmenko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14247510" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934692v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mechling" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119059" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336727v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Sitarz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13051135" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516935v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Tracz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Mr&#243;z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12183021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914142v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benkemoun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder Al&#160;khazraji" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poullain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2749" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736516v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Medjigbodo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Regoin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0542-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine El-Abidine Kameche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghomari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141101020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790360v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.09.038" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4HKZX9Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683645v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Huerta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006818v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692963" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354323v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chatzigeorgiou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.09.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rbm-2006-6066" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006004v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006726v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Siegert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brevet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bruhat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toulemonde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692645" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265243v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032201037" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265232v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Yammine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Stryszewska" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/fc10.233150" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433537v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816302001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154021v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cir&#233;e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quesada" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692905v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jourdain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khelidj" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798858v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008948v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324600v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Boukhouna" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007985v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864170v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2008.5.4.375" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359558v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118623565.ch63" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008393v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864204v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611364.ch15" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008036v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008260v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359565v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008112v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703248v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008169v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008933v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Krayani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jason" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008168v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008350v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008170v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359602v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362637v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008035v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359604v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660593v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Ghavamian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915666v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00334143v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marta-choinska-colombel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4799-7226" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115097058" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790730v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Korniejenko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Nykiel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assel Jexembayeva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat Konkanov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17102292" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796818v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria J&#243;&#378;wiak-Nied&#378;wiedzka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska Colombel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Brachaczek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz D&#261;browski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub O&#347;ko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2024.113616" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710473v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Yammine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hamdadou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bignonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2022.104636" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder Al-Khazraji" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benkmoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61263/mjes.v1i2.24" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730006v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Du&#380;y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Hager" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Claverie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15134475" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihards Gailitis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Figiela" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalvis Abelkalns" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andina Sprince" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genadijs Sahmenko" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14247510" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316365v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fabien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pertue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.1915881" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336727v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Sitarz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13051135" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934692v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mechling" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119059" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516935v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Tracz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Mr&#243;z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12183021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914142v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benkemoun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder Al&#160;khazraji" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poullain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2749" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736516v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Medjigbodo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Regoin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0542-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine El-Abidine Kameche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghomari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141101020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790360v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.09.038" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4HKZX9Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683645v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Huerta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006818v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692963" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354323v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chatzigeorgiou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.09.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rbm-2006-6066" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006004v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006726v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Siegert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brevet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bruhat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toulemonde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692645" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265243v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032201037" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265232v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Yammine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Stryszewska" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/fc10.233150" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433537v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816302001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154021v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cir&#233;e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quesada" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692905v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jourdain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khelidj" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798858v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008948v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324600v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Boukhouna" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007985v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864170v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2008.5.4.375" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359558v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118623565.ch63" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008393v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864204v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611364.ch15" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008260v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008036v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359565v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008112v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703248v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008169v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008933v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Krayani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jason" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008350v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008168v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362637v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008035v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359604v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008170v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359602v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660593v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Ghavamian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915666v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00334143v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>