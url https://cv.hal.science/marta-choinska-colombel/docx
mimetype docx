--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -877,525 +877,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creep and Shrinkage Behaviour of Disintegrated and Non-Disintegrated Cement Mortar</w:t>
+                <w:t xml:space="preserve">Aggregate size effects on the mechanical behaviour and on the gas permeability at damaged state of cement-based materials with and without slag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rihards Gailitis</w:t>
+                <w:t xml:space="preserve">Aurélie Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beata Figiela</w:t>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalvis Abelkalns</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Pertue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma14247510⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (12), pp.5674-5695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2021.1915881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736885v1</w:t>
+                <w:t xml:space="preserve">hal-04316365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregate size effects on the mechanical behaviour and on the gas permeability at damaged state of cement-based materials with and without slag</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Creep and Shrinkage Behaviour of Disintegrated and Non-Disintegrated Cement Mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihards Gailitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Figiela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Fabien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marta Choinska</w:t>
+                <w:t xml:space="preserve">Kalvis Abelkalns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+                <w:t xml:space="preserve">Andina Sprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Pertue</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genadijs Sahmenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (12), pp.5674-5695. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (24), pp.7510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2021.1915881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma14247510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316365v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Mechanical Properties with Time of Fly-Ash-Based Geopolymer Mortars under the Effect of Granulated Ground Blast Furnace Slag Addition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DEF damage in heat cured mortars made of recycled concrete sand aggregate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Yammine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nordine Leklou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Choinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bignonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateusz Sitarz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marta Choinska</w:t>
+                <w:t xml:space="preserve">Jean-Michel Mechling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Sustainable Materials and Technologies for Energy Efficient Buildings, 13 (5), pp.1135. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 252, pp.119059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en13051135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.119059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336727v1</w:t>
+                <w:t xml:space="preserve">hal-02934692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEF damage in heat cured mortars made of recycled concrete sand aggregate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nordine Leklou</w:t>
+                <w:t xml:space="preserve">Evolution of Mechanical Properties with Time of Fly-Ash-Based Geopolymer Mortars under the Effect of Granulated Ground Blast Furnace Slag Addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Sitarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabela Hager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Mechling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 252, pp.119059. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Sustainable Materials and Technologies for Energy Efficient Buildings, 13 (5), pp.1135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.119059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en13051135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934692v1</w:t>
+                <w:t xml:space="preserve">hal-05336727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Cement Type on the Mechanical Behavior and Permeability of Concrete Subjected to High Temperatures</w:t>
               </w:r>
@@ -3715,51 +3715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Boukhouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3929,274 +3929,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of a crack opening from a continuous approach using regularized damage models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How can a Crack Opening be Extracted from a Continuous Damage Finite Element Computation? Application for the Estimation of Permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Choinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th.World Congress on Computational Mechanics (WCCM8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Venise, Italy. pp.375-388, </w:t>
+              <w:t xml:space="preserve">3rd International Symposium GeoProc'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lille, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12989/cac.2008.5.4.375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781118623565.ch63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864170v1</w:t>
+                <w:t xml:space="preserve">hal-00359558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can a Crack Opening be Extracted from a Continuous Damage Finite Element Computation? Application for the Estimation of Permeability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction of a crack opening from a continuous approach using regularized damage models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Huerta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium GeoProc'2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lille, France. </w:t>
+              <w:t xml:space="preserve">8th.World Congress on Computational Mechanics (WCCM8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Venise, Italy. pp.375-388, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781118623565.ch63⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12989/cac.2008.5.4.375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359558v1</w:t>
+                <w:t xml:space="preserve">hal-00864170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling between Damage and permeability in quasi-brittle materials.</w:t>
               </w:r>
@@ -4271,122 +4271,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching permeability law from diffuse damage to discontinuous crack opening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to extract a crack opening from a continuous damage finite-element computation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Huerta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Catania, Italy. pp.551-548</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Fracture and Failure of materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Nantes, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008393v1</w:t>
+                <w:t xml:space="preserve">hal-04703248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage and permeability in quasi-brittle materials: from diffuse to localized properties</w:t>
               </w:r>
@@ -4470,135 +4483,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to extract a crack opening from a continuous damage finite-element computation?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Matching permeability law from diffuse damage to discontinuous crack opening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Choinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Huerta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fracture Mechanics of Concrete and Concrete Structures:</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Catane, Italy</w:t>
+              <w:t xml:space="preserve">6th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Catania, Italy. pp.551-548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008260v1</w:t>
+                <w:t xml:space="preserve">hal-01008393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling between progressive stress-level related damage and permeability in structural concrete</w:t>
               </w:r>
@@ -4686,351 +4686,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling between progressive stress-level related damage an permeability in structural concrete</w:t>
+                <w:t xml:space="preserve">How to extract a crack opening from a continuous damage finite-element computation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Khelidj</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Huerta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on Computational Methods for Coupled Problems in Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Ibiza, Spain. pp.1</w:t>
+              <w:t xml:space="preserve">Fracture Mechanics of Concrete and Concrete Structures:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Catane, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359565v1</w:t>
+                <w:t xml:space="preserve">hal-01008260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of temperature, mechanical state and their interactions on permeability of concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling between progressive stress-level related damage an permeability in structural concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International conference on Concrete under Severe Conditions of Environment and Loading</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">Int. Conf. on Computational Methods for Coupled Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Ibiza, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008112v1</w:t>
+                <w:t xml:space="preserve">hal-00359565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to extract a crack opening from a continuous damage finite-element computation?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of temperature, mechanical state and their interactions on permeability of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Choinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Huerta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Fracture and Failure of materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Nantes, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">5th International conference on Concrete under Severe Conditions of Environment and Loading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703248v1</w:t>
+                <w:t xml:space="preserve">hal-01008112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de l'interaction endommagement-température-perméabilité du béton</w:t>
               </w:r>
@@ -5204,51 +5204,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between damage, temperature, load level and permeability in structural concrete</w:t>
+                <w:t xml:space="preserve">Etude expérimentale de l'interaction endommagement-température-état de contrainte-perméabilité du béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
@@ -5266,97 +5266,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RILEM Workshop - Indicators Durability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transfert 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17747120.2007.9692963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008350v1</w:t>
+                <w:t xml:space="preserve">hal-01008168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de l'interaction endommagement-température-état de contrainte-perméabilité du béton</w:t>
+                <w:t xml:space="preserve">Interaction between damage, temperature, load level and permeability in structural concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
@@ -5374,700 +5383,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfert 2006</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RILEM Workshop - Indicators Durability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008168v1</w:t>
+                <w:t xml:space="preserve">hal-01008350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size effects on strength and transport properties of concrete</w:t>
+                <w:t xml:space="preserve">Etude expérimentale de l'interaction perméabilité-endommagement-température dans le béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Baton Rouge, United States. pp.1</w:t>
+              <w:t xml:space="preserve">Journée de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00362637v1</w:t>
+                <w:t xml:space="preserve">hal-01008170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling between progressive damage, temperature and permeability of concrete: Experimental and numerical study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude expérimentale de l'interaction perméabilité endommagement, température dans le béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Chatzigeorgiou</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop CMCL</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Grenoble, France. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008035v1</w:t>
+                <w:t xml:space="preserve">hal-00359602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Structural Damage and Analysis of a Containment Building</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of a damage Plasticity Model for Concrete in Tension and in Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrokh Ghavamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Huerta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 5th Int. Conf. On Computation of Shell and Spatial Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Austria, Australia. pp.1</w:t>
+              <w:t xml:space="preserve">Complas VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359604v1</w:t>
+                <w:t xml:space="preserve">hal-04660593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de l'interaction perméabilité-endommagement-température dans le béton</w:t>
+                <w:t xml:space="preserve">Mechanical Structural Damage and Analysis of a Containment Building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Proc. 5th Int. Conf. On Computation of Shell and Spatial Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Austria, Australia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008170v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de l'interaction perméabilité endommagement, température dans le béton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling between progressive damage, temperature and permeability of concrete: Experimental and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Khelidj</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Chatzigeorgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de l'AUGC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop CMCL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Qingdao, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/rbm-2006-6066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359602v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a damage Plasticity Model for Concrete in Tension and in Compression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size effects on strength and transport properties of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Huerta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complas VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Conference on Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Baton Rouge, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660593v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6382,51 +6382,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70EE25F1"/>
+    <w:nsid w:val="8B28B991"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6613,51 +6613,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marta-choinska-colombel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4799-7226" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115097058" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790730v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Korniejenko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Nykiel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assel Jexembayeva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat Konkanov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17102292" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796818v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria J&#243;&#378;wiak-Nied&#378;wiedzka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska Colombel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Brachaczek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz D&#261;browski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub O&#347;ko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2024.113616" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710473v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Yammine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hamdadou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bignonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2022.104636" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder Al-Khazraji" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benkmoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61263/mjes.v1i2.24" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730006v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Du&#380;y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Hager" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Claverie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15134475" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihards Gailitis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Figiela" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalvis Abelkalns" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andina Sprince" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genadijs Sahmenko" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14247510" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316365v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fabien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pertue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.1915881" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336727v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Sitarz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13051135" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934692v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mechling" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119059" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516935v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Tracz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Mr&#243;z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12183021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914142v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benkemoun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder Al&#160;khazraji" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poullain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2749" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736516v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Medjigbodo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Regoin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0542-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine El-Abidine Kameche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghomari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141101020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790360v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.09.038" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4HKZX9Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683645v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Huerta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006818v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692963" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354323v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chatzigeorgiou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.09.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rbm-2006-6066" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006004v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006726v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Siegert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brevet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bruhat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toulemonde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692645" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265243v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032201037" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265232v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Yammine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Stryszewska" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/fc10.233150" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433537v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816302001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154021v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cir&#233;e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quesada" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692905v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jourdain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khelidj" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798858v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008948v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324600v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Boukhouna" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007985v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864170v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2008.5.4.375" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359558v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118623565.ch63" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008393v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864204v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611364.ch15" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008260v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008036v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359565v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008112v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703248v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008169v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008933v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Krayani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jason" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008350v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008168v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362637v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008035v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359604v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008170v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359602v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660593v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Ghavamian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915666v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00334143v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marta-choinska-colombel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4799-7226" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115097058" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790730v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Korniejenko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Nykiel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assel Jexembayeva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat Konkanov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17102292" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796818v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria J&#243;&#378;wiak-Nied&#378;wiedzka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska Colombel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Brachaczek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz D&#261;browski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub O&#347;ko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2024.113616" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710473v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Yammine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hamdadou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bignonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2022.104636" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder Al-Khazraji" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benkmoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61263/mjes.v1i2.24" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730006v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Du&#380;y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Hager" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Claverie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15134475" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316365v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fabien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pertue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.1915881" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihards Gailitis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Figiela" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalvis Abelkalns" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andina Sprince" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genadijs Sahmenko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14247510" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934692v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mechling" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119059" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336727v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Sitarz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13051135" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516935v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Tracz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Mr&#243;z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12183021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914142v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benkemoun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder Al&#160;khazraji" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poullain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2749" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736516v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Medjigbodo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Regoin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0542-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine El-Abidine Kameche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghomari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141101020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790360v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.09.038" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4HKZX9Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683645v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Huerta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006818v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692963" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354323v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chatzigeorgiou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.09.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rbm-2006-6066" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006004v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006726v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Siegert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brevet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bruhat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toulemonde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692645" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265243v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032201037" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265232v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Yammine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Stryszewska" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/fc10.233150" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433537v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816302001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154021v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cir&#233;e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quesada" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692905v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jourdain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khelidj" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798858v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008948v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324600v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Boukhouna" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007985v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359558v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118623565.ch63" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864170v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2008.5.4.375" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703248v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864204v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611364.ch15" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008393v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008036v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008260v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359565v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008112v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008169v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008933v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Krayani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jason" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008168v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008350v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008170v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359602v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660593v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Ghavamian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359604v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008035v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362637v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915666v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00334143v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>