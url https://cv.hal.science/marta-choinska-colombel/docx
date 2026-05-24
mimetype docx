--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">115097058</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=bGz4HVwAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -220,2609 +241,2609 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of Phase Change Materials and Their Applications in Pavement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinga Korniejenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Nykiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assel Jexembayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marat Konkanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (10), pp.2292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/en17102292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas permeability and gamma ray shielding properties of concrete for nuclear applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Jóźwiak-Niedźwiedzka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Brachaczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariusz Dąbrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Ośko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 429, pp.113616. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2024.113616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of recycled concrete aggregates and recycled filler on delayed ettringite formation: An experimental study compared to chemical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Yammine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hamdadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bignonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 132, pp.104636. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2022.104636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Investigation of Aggregates Size and Volume Fraction on Gas Permeability of 3D Meso-Scale Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayder Al-Khazraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Benkmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Misan Journal of Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1 (2), pp.56-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.61263/mjes.v1i2.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Strength and Chloride Ions’ Penetration of Alkali-Activated Concretes (AAC) with Blended Precursor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrycja Duży</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabela Hager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (13), pp.4475. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma15134475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregate size effects on the mechanical behaviour and on the gas permeability at damaged state of cement-based materials with and without slag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fabien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pertue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (12), pp.5674-5695. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19648189.2021.1915881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creep and Shrinkage Behaviour of Disintegrated and Non-Disintegrated Cement Mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rihards Gailitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beata Figiela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalvis Abelkalns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andina Sprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genadijs Sahmenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (24), pp.7510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma14247510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEF damage in heat cured mortars made of recycled concrete sand aggregate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Yammine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bignonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mechling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 252, pp.119059. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.119059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Mechanical Properties with Time of Fly-Ash-Based Geopolymer Mortars under the Effect of Granulated Ground Blast Furnace Slag Addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Sitarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabela Hager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Sustainable Materials and Technologies for Energy Efficient Buildings, 13 (5), pp.1135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/en13051135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Cement Type on the Mechanical Behavior and Permeability of Concrete Subjected to High Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabela Hager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Tracz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Mróz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (18), pp.3021. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma12183021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D mesoscale simulation of crack-permeability coupling in the Brazilian splitting test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Benkemoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayder Al khazraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 42 (3), pp.449 - 468. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nag.2749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the air–steam mixture leakage rate through damaged and partially saturated concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonagnon Medjigbodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Regoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49 (3), pp.843-855. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1617/s11527-015-0542-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perméabilité relative aux gaz : Une propriété de transport importante contrôlant la durabilité du béton partiellement saturé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine El-Abidine Kameche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Ghomari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11, pp.01020. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/matecconf/20141101020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an ultrasonic experimental device to characterise concrete for structural repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Benmeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37, pp.934-942. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.09.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability due to the increase of damage in concrete: From diffuse to localized damage distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 135 (9), pp.1022-1028. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0000016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of a crack opening from a continuous approach using regularized damage models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dufour</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Huerta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Concrete, an International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (4), pp.375-388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de l'interaction endommagement-température-état de contrainte-perméabilité du béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 11 (6), pp.839-853. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17747120.2007.9692963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects and interactions of temperature and stress-level related damage on permeability of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chatzigeorgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 37 (1), pp.79-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2006.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling between Progressive Mechanical Damage, Temperature and Permeability of Concrete: Experimental and Numerical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chatzigeorgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restoration of Buildings and Monuments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 12 (4), pp.299-316. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/rbm-2006-6066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling between Progressive Damage, Temperature and Permeability of Concrete: Experimental and Numerical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chatzigeorgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restoration of Buildings and Monuments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 12 (4), pp.299-316. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/rbm-2006-6066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de la tension des câbles à partir des fréquences de vibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Siegert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 8 (9-10), pp.1157-1176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/12795119.2004.9692645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2832,3372 +2853,3372 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical modelling of damage induced by delayed ettringite formation in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Yammine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bignonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bignonnet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATBUD’2020 – Scientific-Technical Conference: E-mobility, Sustainable Materials and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Cracow, Poland. pp.01037, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202032201037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical modelling of damage induced by delayed ettringite formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdo Yammine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bignonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bignonnet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Stryszewska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FraMCoS-X 10th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bayonne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21012/fc10.233150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of tensile cracking and of aggregate size on concrete permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayder Al-Khazraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Benkemoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATBUD’2018 – 8th Scientific-Technical Conference on Material Problems in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Cracow, Poland. pp.02001, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201816302001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Reinforced Concrete Structures Containment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nahas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cirée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Technological Innovations in Nuclear Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Paris, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of the tensile splitting test and its coupling with gas permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Benkemoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Framcos VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non contact surface wave measurements for the evaluation of concrete submitted to tidal solicitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Benmeddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Abraham</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining NDT tools for analysing the efficiency of repair techniques of wharves: the MAREO project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Benmeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Applications of Statistics and Probability in Civil Engineering, (ICASP'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repair materials durability of structures in marine environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Boukhouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environment Damage to Coastal and Historical Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining NDT tools for analysing the efficiency of repair techniques of wharves: the MAREO project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Benmeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th international conference and exhibition on Structural Faults &amp; Repair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can a Crack Opening be Extracted from a Continuous Damage Finite Element Computation? Application for the Estimation of Permeability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Extraction of a crack opening from a continuous approach using regularized damage models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Huerta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium GeoProc'2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th.World Congress on Computational Mechanics (WCCM8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Venise, Italy. pp.375-388, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12989/cac.2008.5.4.375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781118623565.ch63⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00359558v1</w:t>
+                <w:t xml:space="preserve">hal-00864170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of a crack opening from a continuous approach using regularized damage models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How can a Crack Opening be Extracted from a Continuous Damage Finite Element Computation? Application for the Estimation of Permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Choinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dufour</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th.World Congress on Computational Mechanics (WCCM8)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Symposium GeoProc'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118623565.ch63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12989/cac.2008.5.4.375⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00864170v1</w:t>
+                <w:t xml:space="preserve">hal-00359558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling between Damage and permeability in quasi-brittle materials.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symp. on physical aspects of fracture, scaling and size effect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Monte Verita, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to extract a crack opening from a continuous damage finite-element computation?</w:t>
+                <w:t xml:space="preserve">Damage and permeability in quasi-brittle materials: from diffuse to localized properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Huerta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Fracture and Failure of materials and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st US-France Symposium on multiscale modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Shalimar, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9780470611364.ch15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703248v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage and permeability in quasi-brittle materials: from diffuse to localized properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Matching permeability law from diffuse damage to discontinuous crack opening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Choinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st US-France Symposium on multiscale modeling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Catania, Italy. pp.551-548</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864204v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching permeability law from diffuse damage to discontinuous crack opening</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Coupling between progressive stress-level related damage and permeability in structural concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dufour</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Catania, Italy. pp.551-548</w:t>
+              <w:t xml:space="preserve">Coupled Problems 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Santa Eulalia, Spain. pp.119-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008393v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling between progressive stress-level related damage and permeability in structural concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to extract a crack opening from a continuous damage finite-element computation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dufour</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Huerta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coupled Problems 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Santa Eulalia, Spain. pp.119-130</w:t>
+              <w:t xml:space="preserve">Fracture Mechanics of Concrete and Concrete Structures:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Catane, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008036v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to extract a crack opening from a continuous damage finite-element computation?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling between progressive stress-level related damage an permeability in structural concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Choinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dufour</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonio Huerta</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fracture Mechanics of Concrete and Concrete Structures:</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Catane, Italy</w:t>
+              <w:t xml:space="preserve">Int. Conf. on Computational Methods for Coupled Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Ibiza, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008260v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling between progressive stress-level related damage an permeability in structural concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of temperature, mechanical state and their interactions on permeability of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Choinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dufour</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on Computational Methods for Coupled Problems in Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Ibiza, Spain. pp.1</w:t>
+              <w:t xml:space="preserve">5th International conference on Concrete under Severe Conditions of Environment and Loading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359565v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of temperature, mechanical state and their interactions on permeability of concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">How to extract a crack opening from a continuous damage finite-element computation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Huerta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International conference on Concrete under Severe Conditions of Environment and Loading</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Fracture and Failure of materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Nantes, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008112v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de l'interaction endommagement-température-perméabilité du béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some constitutive and computational aspects of coupled hydraulic-damage problems for leakage rate predictions of concrete vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Krayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Modelling of Concrete Structures EURO-C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Mayrhofen, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de l'interaction endommagement-température-état de contrainte-perméabilité du béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfert 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Lille, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17747120.2007.9692963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between damage, temperature, load level and permeability in structural concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RILEM Workshop - Indicators Durability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de l'interaction perméabilité-endommagement-température dans le béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de l'interaction perméabilité endommagement, température dans le béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Grenoble, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a damage Plasticity Model for Concrete in Tension and in Compression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Mechanical Structural Damage and Analysis of a Containment Building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Choinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Huerta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complas VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Proc. 5th Int. Conf. On Computation of Shell and Spatial Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Austria, Australia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660593v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Structural Damage and Analysis of a Containment Building</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Coupling between progressive damage, temperature and permeability of concrete: Experimental and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Chatzigeorgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 5th Int. Conf. On Computation of Shell and Spatial Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop CMCL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Qingdao, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/rbm-2006-6066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359604v1</w:t>
+                <w:t xml:space="preserve">hal-01008035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling between progressive damage, temperature and permeability of concrete: Experimental and numerical study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Size effects on strength and transport properties of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop CMCL</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Baton Rouge, United States. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008035v1</w:t>
+                <w:t xml:space="preserve">hal-00362637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size effects on strength and transport properties of concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Validation of a damage Plasticity Model for Concrete in Tension and in Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dufour</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrokh Ghavamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Huerta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Baton Rouge, United States. pp.1</w:t>
+              <w:t xml:space="preserve">Complas VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00362637v1</w:t>
+                <w:t xml:space="preserve">hal-04660593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage and permeability in quasi-brittle materials: from diffuse to localized properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale Modelling of Heterogeneous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9780470611364.ch15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6207,114 +6228,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la température, du chargement mécanique et de leurs interactions sur la perméabilité du béton de structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Ecole Centrale de Nantes (ECN); Université de Nantes, 2006. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00334143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId159"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6382,51 +6403,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B28B991"/>
+    <w:nsid w:val="5EDDA776"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6613,51 +6634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marta-choinska-colombel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4799-7226" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115097058" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790730v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Korniejenko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Nykiel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assel Jexembayeva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat Konkanov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17102292" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796818v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria J&#243;&#378;wiak-Nied&#378;wiedzka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska Colombel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Brachaczek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz D&#261;browski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub O&#347;ko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2024.113616" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710473v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Yammine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hamdadou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bignonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2022.104636" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder Al-Khazraji" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benkmoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61263/mjes.v1i2.24" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730006v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Du&#380;y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Hager" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Claverie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15134475" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316365v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fabien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pertue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.1915881" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihards Gailitis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Figiela" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalvis Abelkalns" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andina Sprince" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genadijs Sahmenko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14247510" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934692v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mechling" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119059" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336727v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Sitarz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13051135" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516935v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Tracz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Mr&#243;z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12183021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914142v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benkemoun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder Al&#160;khazraji" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poullain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2749" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736516v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Medjigbodo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Regoin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0542-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine El-Abidine Kameche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghomari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141101020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790360v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.09.038" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4HKZX9Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683645v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Huerta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006818v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692963" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354323v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chatzigeorgiou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.09.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rbm-2006-6066" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006004v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006726v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Siegert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brevet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bruhat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toulemonde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692645" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265243v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032201037" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265232v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Yammine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Stryszewska" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/fc10.233150" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433537v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816302001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154021v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cir&#233;e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quesada" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692905v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jourdain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khelidj" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798858v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008948v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324600v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Boukhouna" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007985v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359558v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118623565.ch63" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864170v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2008.5.4.375" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703248v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864204v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611364.ch15" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008393v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008036v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008260v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359565v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008112v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008169v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008933v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Krayani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jason" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008168v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008350v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008170v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359602v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660593v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Ghavamian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359604v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008035v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362637v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915666v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00334143v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marta-choinska-colombel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4799-7226" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115097058" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=bGz4HVwAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790730v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Korniejenko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Nykiel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assel Jexembayeva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat Konkanov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17102292" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796818v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria J&#243;&#378;wiak-Nied&#378;wiedzka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska Colombel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Brachaczek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz D&#261;browski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub O&#347;ko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2024.113616" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710473v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Yammine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hamdadou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bignonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2022.104636" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098580v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder Al-Khazraji" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benkmoun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61263/mjes.v1i2.24" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730006v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Du&#380;y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Hager" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Claverie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15134475" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fabien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pertue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.1915881" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736885v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihards Gailitis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Figiela" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalvis Abelkalns" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andina Sprince" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genadijs Sahmenko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14247510" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934692v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mechling" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119059" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336727v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Sitarz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13051135" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516935v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Tracz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Mr&#243;z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12183021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914142v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benkemoun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder Al&#160;khazraji" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poullain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2749" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Medjigbodo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Regoin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0542-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283365v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine El-Abidine Kameche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghomari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141101020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790360v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.09.038" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4HKZX9Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683645v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000016" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Huerta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006818v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692963" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354323v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chatzigeorgiou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.09.015" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359551v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rbm-2006-6066" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006004v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006726v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Siegert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brevet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bruhat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toulemonde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692645" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265243v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032201037" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265232v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Yammine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Stryszewska" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/fc10.233150" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433537v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816302001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154021v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cir&#233;e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quesada" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692905v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jourdain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khelidj" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798858v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008948v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324600v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Boukhouna" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007985v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864170v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2008.5.4.375" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359558v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118623565.ch63" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359541v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864204v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611364.ch15" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008393v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008036v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008260v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359565v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008112v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703248v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008169v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008933v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Krayani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jason" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008168v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008350v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008170v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359602v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359604v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008035v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362637v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660593v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Ghavamian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915666v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00334143v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>