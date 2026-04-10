--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -2128,265 +2128,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les collectifs d’agriculteurs comme soutien au renouvellement de l’activité agricole. Éléments issus de l’analyse du réseau d’un collectif paysan.</w:t>
+                <w:t xml:space="preserve">The Role of Different Types of Actors In The Future of Sustainable Agriculture In a Dutch Peri-urban Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Scorsino</w:t>
+                <w:t xml:space="preserve">Catharina J E Schulp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne E. Polge</w:t>
+                <w:t xml:space="preserve">Franziska Komossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma H van der Zanden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.10669⟩</w:t>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00267-022-01654-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925503v1</w:t>
+                <w:t xml:space="preserve">hal-03745559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Different Types of Actors In The Future of Sustainable Agriculture In a Dutch Peri-urban Area</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les collectifs d’agriculteurs comme soutien au renouvellement de l’activité agricole. Éléments issus de l’analyse du réseau d’un collectif paysan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Scherer</w:t>
+                <w:t xml:space="preserve">Carla Scorsino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma H van der Zanden</w:t>
+                <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 382, pp.79-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00267-022-01654-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.10669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745559v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irrigation Advisory Services: Farmers preferences and willingness to pay for innovation</w:t>
               </w:r>
@@ -2734,520 +2734,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean land system dynamics and their underlying drivers: Stakeholder perception from multiple case studies</w:t>
+                <w:t xml:space="preserve">Land Use Changes Threaten Bird Taxonomic and Functional Diversity Across the Mediterranean Basin: A Spatial Analysis to Prioritize Monitoring for Conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catarina Esgalhado</w:t>
+                <w:t xml:space="preserve">Johanna Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Helena Guimarães</w:t>
+                <w:t xml:space="preserve">Emily Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Balzan</w:t>
+                <w:t xml:space="preserve">Alberte Bondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 213, pp.104134. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2021.104134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2021.612356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772487v1</w:t>
+                <w:t xml:space="preserve">hal-03209442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land Use Changes Threaten Bird Taxonomic and Functional Diversity Across the Mediterranean Basin: A Spatial Analysis to Prioritize Monitoring for Conservation</w:t>
+                <w:t xml:space="preserve">Mediterranean land system dynamics and their underlying drivers: Stakeholder perception from multiple case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Fusco</w:t>
+                <w:t xml:space="preserve">Catarina Esgalhado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Walker</w:t>
+                <w:t xml:space="preserve">Maria Helena Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Papaïx</w:t>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberte Bondeau</w:t>
+                <w:t xml:space="preserve">Mario Balzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, </w:t>
+              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 213, pp.104134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2021.612356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2021.104134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03209442v1</w:t>
+                <w:t xml:space="preserve">hal-03772487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Relationships between Extensive Livestock Systems, Land-Cover Changes, and CAP Support in Less-Favored Mediterranean Areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Mixed Approach for Multi-Scale Assessment of Land System Dynamics and Future Scenario Development on the Vaucluse Department (Southeastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Scorsino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9 (12), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/land9120518⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 9 (6), pp.180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/land9060180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03064829v1</w:t>
+                <w:t xml:space="preserve">hal-02937723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mixed Approach for Multi-Scale Assessment of Land System Dynamics and Future Scenario Development on the Vaucluse Department (Southeastern France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the Relationships between Extensive Livestock Systems, Land-Cover Changes, and CAP Support in Less-Favored Mediterranean Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Napoleone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Moulery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9 (6), pp.180. </w:t>
+              <w:t xml:space="preserve">, 2020, 9 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/land9060180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/land9120518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937723v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouer un scénario d’aménagement foncier : analyse des pratiques d’aménagement et recherche d’alternatives au développement résidentiel</w:t>
               </w:r>
@@ -3393,51 +3393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiziana Sabbatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Bonari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Land Use Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (6), pp.721-739. </w:t>
@@ -3475,51 +3475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A holistic approach to land system dynamics – The Monfurado case in Alentejo, Portugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Esgalhado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3527,51 +3527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Guiomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land Use Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 95, pp.104607. </w:t>
@@ -4158,51 +4158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moulery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Abrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4780,51 +4780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5702,51 +5702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expansion et l’intensification agricoles ne favorisent pas la suffisance alimentaire locale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6177,64 +6177,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmer groups and socio-economics networks’ structure: a role to play as social resource for farmers and as driver for agroecological transition. The French Comtat Venaissin study case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Scorsino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6272,51 +6272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing sustainable intensification at landscape scale: four case studies in Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6354,51 +6354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing sustainable intensification at regional scale to promote rural development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta M. Debolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6436,51 +6436,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques d’intensification durable des systèmes territoriaux. Quatre cas d’étude en Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6695,51 +6695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta M. Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalia Filippini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium for Farming System Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
@@ -6893,51 +6893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing participatory territorial projects through a research-education-action platform: four experiences on periurban agriculture and local food production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7066,51 +7066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta M. Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalia Filippini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Farming system Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
@@ -7476,51 +7476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta M. Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th AESOP sustainable food planning conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7545,51 +7545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research-Education-Action platform for territorial development. A landscape and territory agronomy perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrit T W Moonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7817,51 +7817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8050,51 +8050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Camilla Moonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariassunta Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8721,51 +8721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8838,77 +8838,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Tuscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberte Bondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Groupe Régional d’experts sur le climat en Provence-Ales-Côte d’Azur (GREC-SUD). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Face au changement climatique, quels systèmes alimentaires et agricoles privilégier en région Provence-Alpes-Côte d’Azur ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9082,303 +9082,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farming systems and territorial issues: new approaches in research and education</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agronomes et géoagronomie : &amp;quot;relecture&amp;quot; de trois études de cas en Toscane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Debolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariassunta Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Bonari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The farming systems approach into the 21st century: The new dynamic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.257-281, 2012</w:t>
+              <w:t xml:space="preserve">Géoagronomie, paysage et projets de territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 480 p., 2012, Indisciplines, 978-2-7592-1856-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01542478v1</w:t>
+                <w:t xml:space="preserve">hal-01195342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agronomes et géoagronomie : &amp;quot;relecture&amp;quot; de trois études de cas en Toscane</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Farming systems and territorial issues: new approaches in research and education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Moonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta M. Debolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géoagronomie, paysage et projets de territoire</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 480 p., 2012, Indisciplines, 978-2-7592-1856-1</w:t>
+              <w:t xml:space="preserve">The farming systems approach into the 21st century: The new dynamic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.257-281, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195342v1</w:t>
+                <w:t xml:space="preserve">hal-01542478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farming systems and territorial issues: new approaches in research and education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Camilla Moonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9468,51 +9468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Territory Agronomy Approach in research, education and training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Camilla Moonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9634,90 +9634,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-sufficiency assessment: Defining the foodshed spatial signature of short beef supply chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moulery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta M. Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10591,51 +10591,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cicr-columbia.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agromed2016.wordpress.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mistrals-home.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Faizan Aslam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Masia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Spano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mereu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-025-01027-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266290v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109637" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05433359v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rivera Ferre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdel Monem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assem Abu Hatab" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Behnassi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44168-025-00308-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734807v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Khaly Diop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16183393" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390996v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napol&#233;one" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Moreno P&#233;rez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.119769" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535690v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2024.108763" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moul&#233;ry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12030419" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784303v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ruiz-Martinez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marraccini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103490" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925503v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scorsino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Polge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10669" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745559v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina J E Schulp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Komossa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Scherer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma H van der Zanden" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-022-01654-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiberto Altobelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dalla Marta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Heinen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacobs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Giampietri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00307270211002848" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937720v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Popoff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104914" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256506v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marya Rabelo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Villani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Sabbatini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Silvestri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11050904" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772487v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Esgalhado" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Guimar&#227;es" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Balzan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2021.104134" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03209442v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fusco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.612356" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064829v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Paoli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moulery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leonelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land9120518" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937723v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land9060180" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863982v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roxane de Flore" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162899v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irune Ruiz-Martinez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bonari" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1747423X.2020.1836054" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937722v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Guimar&#227;es" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Guiomar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104607" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937724v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Moreno Perez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104774" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622817v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dubeuf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse R. Geijzendorffer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guerra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.07.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628745v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Weltin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Zasada" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Piorr" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.01.023" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581458v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini Debolini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chery" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2015.01.035" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170601v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Abrantes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bouchier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2015.05.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636535v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Debolini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen M. Schoorl" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Temme" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariassunta Galli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2217" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QDB97QW4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277628v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2015.656" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315537v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico E. Bonari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336499v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vallette" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdellaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004293v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00167223.2013.849391" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000116v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2013.04.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R8NHX7C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321143v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Chery" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Azodjilande" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2013.0656" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937784v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Bene" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pellegrino" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.02.019" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597359v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Bene" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937803v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2010.285" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178778v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Imbesi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le-Gallo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142904v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Moreno-P&#233;rez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761841v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=guillaume Pouget" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez Lozano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-1-W2-2023-1531-2023" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950384v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Camilla Moonen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7557135" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504740v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945571v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945599v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942583v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942605v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608252v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Geijzendorffer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Simon-Rojo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603378v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Filippini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741935v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrick Davy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544882v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544886v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585521v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valette," TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ch&#233;ry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336232v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336224v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544889v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544945v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrit T W Moonen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001301v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Planchat-H&#233;ry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Toillier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001300v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585517v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valette" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195305v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594673v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590890v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589830v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05222623v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;iga Malek" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aguilera" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Brouziyne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medecc.org" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13378635" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777597v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056986v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Tuscano" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grec-sud.fr/article/toutes-nos-publications-en-un-seul-clic/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01300698v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gaudieux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thierry" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prodinra.inra.fr/record/313734" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01542478v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moonen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195342v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r2071-geoagronomie-paysage-et-projets-de-territoire.html" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808039v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Camilla Moonen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368886" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195324v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-94-007-4502-5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524862v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811877v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bagli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gil-Garcia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591045v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wies&#322;awa Kasperska-Wolowicz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kanecka-Geszke" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Labedzki" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tymoteusz Bolewski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Bak" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591063v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Saadi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Deshayes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607247v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourotte" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01090631v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cicr-columbia.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agromed2016.wordpress.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mistrals-home.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Faizan Aslam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Masia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Spano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mereu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-025-01027-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266290v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109637" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05433359v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rivera Ferre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdel Monem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assem Abu Hatab" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Behnassi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44168-025-00308-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734807v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Khaly Diop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16183393" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390996v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napol&#233;one" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Moreno P&#233;rez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.119769" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535690v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2024.108763" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moul&#233;ry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12030419" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784303v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ruiz-Martinez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marraccini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103490" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745559v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina J E Schulp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Komossa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Scherer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma H van der Zanden" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-022-01654-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scorsino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Polge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10669" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiberto Altobelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dalla Marta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Heinen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacobs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Giampietri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00307270211002848" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937720v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Popoff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104914" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256506v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marya Rabelo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Villani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Sabbatini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Silvestri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11050904" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03209442v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fusco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.612356" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772487v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Esgalhado" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Guimar&#227;es" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Balzan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2021.104134" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937723v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land9060180" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Paoli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moulery" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leonelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land9120518" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863982v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roxane de Flore" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162899v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irune Ruiz-Martinez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bonari" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1747423X.2020.1836054" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937722v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Guimar&#227;es" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Guiomar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104607" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937724v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Moreno Perez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104774" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622817v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dubeuf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse R. Geijzendorffer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guerra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.07.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628745v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Weltin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Zasada" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Piorr" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.01.023" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581458v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini Debolini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chery" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2015.01.035" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170601v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Abrantes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bouchier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2015.05.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636535v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Debolini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen M. Schoorl" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Temme" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariassunta Galli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2217" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QDB97QW4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277628v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2015.656" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315537v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico E. Bonari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336499v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vallette" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdellaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004293v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00167223.2013.849391" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000116v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2013.04.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R8NHX7C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321143v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Chery" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Azodjilande" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2013.0656" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937784v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Bene" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pellegrino" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.02.019" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597359v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Bene" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937803v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2010.285" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178778v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Imbesi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le-Gallo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142904v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Moreno-P&#233;rez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761841v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=guillaume Pouget" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez Lozano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-1-W2-2023-1531-2023" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950384v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Camilla Moonen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7557135" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504740v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945571v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945599v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942583v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942605v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608252v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Geijzendorffer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Simon-Rojo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603378v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Filippini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741935v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrick Davy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544882v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544886v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585521v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valette," TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ch&#233;ry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336232v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336224v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544889v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544945v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrit T W Moonen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001301v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Planchat-H&#233;ry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Toillier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001300v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585517v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valette" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195305v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594673v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590890v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589830v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05222623v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;iga Malek" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aguilera" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Brouziyne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medecc.org" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13378635" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777597v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056986v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Tuscano" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grec-sud.fr/article/toutes-nos-publications-en-un-seul-clic/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01300698v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gaudieux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thierry" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prodinra.inra.fr/record/313734" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195342v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r2071-geoagronomie-paysage-et-projets-de-territoire.html" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01542478v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moonen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808039v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Camilla Moonen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368886" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195324v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-94-007-4502-5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524862v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811877v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bagli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gil-Garcia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591045v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wies&#322;awa Kasperska-Wolowicz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kanecka-Geszke" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Labedzki" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tymoteusz Bolewski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Bak" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591063v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Saadi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Deshayes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607247v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourotte" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01090631v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>