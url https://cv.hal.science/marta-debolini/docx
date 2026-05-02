--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -1207,364 +1207,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of sentinel-2 data into the SIMETAW model for assessing irrigation water requirements and evapotranspiration</w:t>
+                <w:t xml:space="preserve">Nexus approach to enhance water-energy-food security and ecosystems resilience under climate change in the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rouault</w:t>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Courault</w:t>
+                <w:t xml:space="preserve">Marta Rivera Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Flamain</w:t>
+                <w:t xml:space="preserve">Mohamed Abdel Monem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pouget</w:t>
+                <w:t xml:space="preserve">Assem Abu Hatab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Doussan</w:t>
+                <w:t xml:space="preserve">Mohamed Behnassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 317, pp.109637. </w:t>
+              <w:t xml:space="preserve">npj Climate Action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (1), pp.115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2025.109637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44168-025-00308-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266290v1</w:t>
+                <w:t xml:space="preserve">hal-05433359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nexus approach to enhance water-energy-food security and ecosystems resilience under climate change in the Mediterranean</w:t>
+                <w:t xml:space="preserve">Integration of sentinel-2 data into the SIMETAW model for assessing irrigation water requirements and evapotranspiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+                <w:t xml:space="preserve">Pierre Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Rivera Ferre</w:t>
+                <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Abdel Monem</w:t>
+                <w:t xml:space="preserve">Fabrice Flamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assem Abu Hatab</w:t>
+                <w:t xml:space="preserve">Guillaume Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Behnassi</w:t>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Climate Action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4 (1), pp.115. </w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 317, pp.109637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44168-025-00308-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2025.109637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05433359v1</w:t>
+                <w:t xml:space="preserve">hal-05266290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenological and Biophysical Mediterranean Orchard Assessment Using Ground-Based Methods and Sentinel 2 Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Flamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa-Khaly Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1749,103 +1749,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution satellite imagery to assess orchard characteristics impacting water use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Flamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 295, pp.1-15. </w:t>
@@ -2128,265 +2128,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Different Types of Actors In The Future of Sustainable Agriculture In a Dutch Peri-urban Area</w:t>
+                <w:t xml:space="preserve">Les collectifs d’agriculteurs comme soutien au renouvellement de l’activité agricole. Éléments issus de l’analyse du réseau d’un collectif paysan.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catharina J E Schulp</w:t>
+                <w:t xml:space="preserve">Carla Scorsino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franziska Komossa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emma H van der Zanden</w:t>
+                <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00267-022-01654-3⟩</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 382, pp.79-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.10669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745559v1</w:t>
+                <w:t xml:space="preserve">hal-03925503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les collectifs d’agriculteurs comme soutien au renouvellement de l’activité agricole. Éléments issus de l’analyse du réseau d’un collectif paysan.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Role of Different Types of Actors In The Future of Sustainable Agriculture In a Dutch Peri-urban Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catharina J E Schulp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Komossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Scorsino</w:t>
+                <w:t xml:space="preserve">Laura Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne E. Polge</w:t>
+                <w:t xml:space="preserve">Emma H van der Zanden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 382, pp.79-94. </w:t>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/economierurale.10669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00267-022-01654-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925503v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irrigation Advisory Services: Farmers preferences and willingness to pay for innovation</w:t>
               </w:r>
@@ -3002,628 +3002,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mixed Approach for Multi-Scale Assessment of Land System Dynamics and Future Scenario Development on the Vaucluse Department (Southeastern France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carla Scorsino</w:t>
+                <w:t xml:space="preserve">A holistic approach to land system dynamics – The Monfurado case in Alentejo, Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Esgalhado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Guiomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/land9060180⟩</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95, pp.104607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2020.104607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937723v1</w:t>
+                <w:t xml:space="preserve">hal-02937722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Relationships between Extensive Livestock Systems, Land-Cover Changes, and CAP Support in Less-Favored Mediterranean Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moulery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Leonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/land9120518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouer un scénario d’aménagement foncier : analyse des pratiques d’aménagement et recherche d’alternatives au développement résidentiel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Casanova Enault</w:t>
+                <w:t xml:space="preserve">A Mixed Approach for Multi-Scale Assessment of Land System Dynamics and Future Scenario Development on the Vaucluse Department (Southeastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Scorsino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Roxane de Flore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Land</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (6), pp.180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/land9060180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863982v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agri-urban patterns in Mediterranean urban regions: the case study of Pisa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irune Ruiz-Martinez</w:t>
+                <w:t xml:space="preserve">Jouer un scénario d’aménagement foncier : analyse des pratiques d’aménagement et recherche d’alternatives au développement résidentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Roxane de Flore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Land Use Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Perspectives numériques sur les jeux sérieux : aménager l'urbain, Carine Henriot et Nathalie Molines, Guest Eds., 34 (1-2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162899v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A holistic approach to land system dynamics – The Monfurado case in Alentejo, Portugal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agri-urban patterns in Mediterranean urban regions: the case study of Pisa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Guimarães</w:t>
+                <w:t xml:space="preserve">Irune Ruiz-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziana Sabbatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuno Guiomar</w:t>
+                <w:t xml:space="preserve">Enrico Bonari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 95, pp.104607. </w:t>
+              <w:t xml:space="preserve">Journal of Land Use Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (6), pp.721-739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2020.104607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1747423X.2020.1836054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937722v1</w:t>
+                <w:t xml:space="preserve">hal-03162899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An open dataset about georeferenced harmonized national agricultural censuses and surveys of seven mediterranean countries</w:t>
               </w:r>
@@ -3661,51 +3661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiziana Sabbatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Moreno Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Guiomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27, pp.104774. </w:t>
@@ -4009,1375 +4009,1375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping land use competition in the rural–urban fringe and future perspectives on land policies: A case study of Meknès (Morocco)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chery</w:t>
+                <w:t xml:space="preserve">Indicators of agricultural intensity and intensification: a review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irune Ruiz-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Debolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2015.01.035⟩</w:t>
+              <w:t xml:space="preserve">Italian Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (2), pp.74-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/ija.2015.656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581458v1</w:t>
+                <w:t xml:space="preserve">hal-01277628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common features and different trajectories of land cover changes in six Western Mediterranean urban regions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping land use competition in the rural–urban fringe and future perspectives on land policies: A case study of Meknès (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Debolini Debolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2015.05.004⟩</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47, pp.373-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2015.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170601v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in agricultural land use affecting future soil redistribution patterns: A case study in southern Tuscany (Italy)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Common features and different trajectories of land cover changes in six Western Mediterranean urban regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Debolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Moulery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Abrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Bouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Degradation and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ldr.2217⟩</w:t>
+              <w:t xml:space="preserve">Applied Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62, pp.347-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2015.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02636535v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicators of agricultural intensity and intensification: a review of the literature</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Changes in agricultural land use affecting future soil redistribution patterns: A case study in southern Tuscany (Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta M. Debolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen M. Schoorl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Temme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariassunta Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Agronomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (6), pp.574-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ldr.2217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4081/ija.2015.656⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01277628v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in agricultural land use will affect future soil patterns: a case study in southern Tuscany (Italy).</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short- and long-term effects of olive mill wastewater land spreading on soil chemical and biological properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico E. Bonari</w:t>
+                <w:t xml:space="preserve">Claudia Di Bene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Debolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Silvestri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Degradation and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56, pp.21-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.02.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315537v1</w:t>
+                <w:t xml:space="preserve">hal-02937784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisation des terres agricoles à la périphérie de Meknés: ressorts, dynamiques, acteurs.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farming systems designing landscapes: land management units at the interface between agronomy and geography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Abdellaoui</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Debolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maghreb-Machrek</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geografisk Tidsskrift-Danish Journal of Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (2), pp.71-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00167223.2013.849391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336499v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farming systems designing landscapes: land management units at the interface between agronomy and geography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in agricultural land use will affect future soil patterns: a case study in southern Tuscany (Italy).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta M. Debolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen M. Schoorl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Temme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariassunta Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico E. Bonari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geografisk Tidsskrift-Danish Journal of Geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004293v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping local spatial knowledge in the assessment of agricultural systems : A case study on the provision of agricultural services</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Enrico Bonari</w:t>
+                <w:t xml:space="preserve">Urbanisation des terres agricoles à la périphérie de Meknés: ressorts, dynamiques, acteurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vallette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Debolini Debolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Maghreb-Machrek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000116v1</w:t>
+                <w:t xml:space="preserve">hal-01336499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisation en périphérie de Meknès (Maroc) et devenir des terres agricoles. L’exemple de la coopérative agraire Naïji.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping local spatial knowledge in the assessment of agricultural systems : A case study on the provision of agricultural services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Debolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariassunta Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Bonari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42, pp.23-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2013.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/agr.2013.0656⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01321143v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short- and long-term effects of olive mill wastewater land spreading on soil chemical and biological properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urbanisation en périphérie de Meknès (Maroc) et devenir des terres agricoles. L’exemple de la coopérative agraire Naïji.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Di Bene</w:t>
+                <w:t xml:space="preserve">Jean Pierre Chery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta M. Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Pellegrino</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Judicaël Azodjilande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 56, pp.21-30. </w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (6), pp.535-543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.02.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/agr.2013.0656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937784v1</w:t>
+                <w:t xml:space="preserve">hal-01321143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors affecting soil organic matter conservation in Mediterranean hillside winter cereals-legumes cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta M. Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Di Bene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5415,64 +5415,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of Agri-Landscape Systems at a Regional Level: A Case Study in Northern Tuscany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariassunta Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Bonari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5683,316 +5683,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expansion et l’intensification agricoles ne favorisent pas la suffisance alimentaire locale.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Davide Martinetti</w:t>
+                <w:t xml:space="preserve">GRASS COVER, TREE DENSITY, AND LEAF DEVELOPMENT OF MEDITERRANEAN ORCHARDS FROM HIGH RESOLUTION DATA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Moreno-Pérez</w:t>
+                <w:t xml:space="preserve">guillaume Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Flamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Lopez Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe Séminaire International du Réseau Foncimed. Usages Agricoles de l’eau et Intensification Des Systèmes Productifs : Quelles Conséquences Sur Les Ressources Foncières ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International-Society-for-Photogrammetry-and-Remote-Sensing (ISPRS) Geospatial Week (GSW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Caire, Egypt. pp.1531-1536, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-1-W2-2023-1531-2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142904v1</w:t>
+                <w:t xml:space="preserve">hal-04761841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRASS COVER, TREE DENSITY, AND LEAF DEVELOPMENT OF MEDITERRANEAN ORCHARDS FROM HIGH RESOLUTION DATA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raul Lopez Lozano</w:t>
+                <w:t xml:space="preserve">L’expansion et l’intensification agricoles ne favorisent pas la suffisance alimentaire locale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Napoleone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Debolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Moreno-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International-Society-for-Photogrammetry-and-Remote-Sensing (ISPRS) Geospatial Week (GSW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XIIIe Séminaire International du Réseau Foncimed. Usages Agricoles de l’eau et Intensification Des Systèmes Productifs : Quelles Conséquences Sur Les Ressources Foncières ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Evora, Oct 2022, Evora, Portugal. pp.83-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761841v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape Agronomy: background concepts and emerging challenges to address agri-food system design beyond the farm level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6177,64 +6177,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmer groups and socio-economics networks’ structure: a role to play as social resource for farmers and as driver for agroecological transition. The French Comtat Venaissin study case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Scorsino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6272,51 +6272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing sustainable intensification at landscape scale: four case studies in Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6354,64 +6354,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing sustainable intensification at regional scale to promote rural development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta M. Debolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th ERSA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6436,51 +6436,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques d’intensification durable des systèmes territoriaux. Quatre cas d’étude en Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6669,51 +6669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta M. Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalia Filippini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6820,51 +6820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Geniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta M. Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Smart Agriculture 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
@@ -6945,51 +6945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Giacche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ESEE 22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7040,51 +7040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta M. Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalia Filippini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7139,51 +7139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de la compétition entre usages de sol dans la frange rurale-urbaine et perspectives futures sur les politiques foncières. L’étude de cas de Meknès (Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta M. Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Valette,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7247,51 +7247,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment and prospective on modelling agricultural system dynamics: existing methods and future challenges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta M. Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7342,51 +7342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inetgrating heterogeneous data sources for building farming system typology and assessing farm system dynamics. A case study on the Vaucluse Department (PACA Region, France). Advances in Spatial Typologies: how to move from concepts to practice?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta M. Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guerif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7463,51 +7463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta M. Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7584,64 +7584,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrit T W Moonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta M. Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariassunta Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark</w:t>
@@ -7683,51 +7683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of agronomy to land management issues. A comparison of five interdisciplinary PhD theses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7791,90 +7791,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can landscape management be enhanced by farming systems? A landscape agronomy perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7929,64 +7929,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de l’occupation du sol en 2001 et 2011 en zone périurbaine et analyse spatiale des changements d’utilisation du sol à Meknès.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Azodjilande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta M. Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8037,77 +8037,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A winter school in landscape agronomy and the synergies it created</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Camilla Moonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariassunta Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8162,51 +8162,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agronomia territoriale, funzioni agro-ambientali e politiche di sviluppo: alcune evidenze in recenti esperienze di ricerca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta M. Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8257,103 +8257,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agronomes et géoagronomie : des réflexions issues de travaux en Toscane, Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariassunta Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jean-Pierre Deffontaines. Géo-agronomie, paysage, projet de territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Versailles, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8378,103 +8378,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assetto agro-territoriale e qualificazione dei sistemi agricoli. Il caso della provincia di Grosseto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariassunta Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Bonari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il contributo della ricerca agronomica all’innovazione dei sistemi colturali mediterranei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Catania, Italy. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8682,51 +8682,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture at the landscape level : scientific background and literature overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8838,51 +8838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Tuscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9088,90 +9088,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agronomes et géoagronomie : &amp;quot;relecture&amp;quot; de trois études de cas en Toscane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariassunta Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géoagronomie, paysage et projets de territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9248,51 +9248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Moonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta M. Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9360,64 +9360,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Camilla Moonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta M. Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariassunta Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Loudiyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9507,51 +9507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Camilla Moonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariassunta Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Loudiyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9634,90 +9634,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-sufficiency assessment: Defining the foodshed spatial signature of short beef supply chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moulery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta M. Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10041,51 +10041,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portfolio of methods developed in OPERA to improve irrigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10591,51 +10591,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cicr-columbia.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agromed2016.wordpress.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mistrals-home.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Faizan Aslam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Masia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Spano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mereu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-025-01027-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266290v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109637" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05433359v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rivera Ferre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdel Monem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assem Abu Hatab" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Behnassi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44168-025-00308-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734807v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Khaly Diop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16183393" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390996v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napol&#233;one" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Moreno P&#233;rez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.119769" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535690v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2024.108763" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moul&#233;ry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12030419" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784303v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ruiz-Martinez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marraccini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103490" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745559v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina J E Schulp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Komossa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Scherer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma H van der Zanden" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-022-01654-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scorsino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Polge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10669" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiberto Altobelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dalla Marta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Heinen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacobs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Giampietri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00307270211002848" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937720v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Popoff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104914" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256506v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marya Rabelo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Villani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Sabbatini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Silvestri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11050904" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03209442v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fusco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.612356" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772487v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Esgalhado" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Guimar&#227;es" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Balzan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2021.104134" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937723v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land9060180" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Paoli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moulery" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leonelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land9120518" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863982v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roxane de Flore" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162899v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irune Ruiz-Martinez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bonari" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1747423X.2020.1836054" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937722v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Guimar&#227;es" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Guiomar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104607" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937724v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Moreno Perez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104774" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622817v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dubeuf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse R. Geijzendorffer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guerra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.07.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628745v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Weltin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Zasada" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Piorr" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.01.023" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581458v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini Debolini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chery" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2015.01.035" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170601v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Abrantes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bouchier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2015.05.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636535v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Debolini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen M. Schoorl" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Temme" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariassunta Galli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2217" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QDB97QW4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277628v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2015.656" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315537v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico E. Bonari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336499v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vallette" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdellaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004293v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00167223.2013.849391" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000116v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2013.04.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R8NHX7C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321143v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Chery" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Azodjilande" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2013.0656" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937784v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Bene" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pellegrino" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.02.019" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597359v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Bene" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937803v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2010.285" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178778v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Imbesi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le-Gallo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142904v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Moreno-P&#233;rez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761841v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=guillaume Pouget" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez Lozano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-1-W2-2023-1531-2023" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950384v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Camilla Moonen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7557135" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504740v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945571v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945599v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942583v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942605v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608252v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Geijzendorffer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Simon-Rojo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603378v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Filippini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741935v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrick Davy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544882v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544886v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585521v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valette," TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ch&#233;ry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336232v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336224v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544889v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544945v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrit T W Moonen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001301v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Planchat-H&#233;ry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Toillier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001300v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585517v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valette" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195305v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594673v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590890v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589830v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05222623v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;iga Malek" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aguilera" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Brouziyne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medecc.org" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13378635" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777597v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056986v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Tuscano" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grec-sud.fr/article/toutes-nos-publications-en-un-seul-clic/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01300698v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gaudieux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thierry" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prodinra.inra.fr/record/313734" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195342v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r2071-geoagronomie-paysage-et-projets-de-territoire.html" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01542478v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moonen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808039v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Camilla Moonen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368886" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195324v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-94-007-4502-5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524862v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811877v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bagli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gil-Garcia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591045v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wies&#322;awa Kasperska-Wolowicz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kanecka-Geszke" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Labedzki" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tymoteusz Bolewski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Bak" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591063v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Saadi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Deshayes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607247v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourotte" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01090631v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cicr-columbia.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agromed2016.wordpress.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mistrals-home.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Faizan Aslam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Masia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Spano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mereu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-025-01027-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05433359v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rivera Ferre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdel Monem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assem Abu Hatab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Behnassi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44168-025-00308-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266290v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109637" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734807v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Khaly Diop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16183393" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390996v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napol&#233;one" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Moreno P&#233;rez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.119769" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535690v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2024.108763" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moul&#233;ry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12030419" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784303v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ruiz-Martinez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marraccini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103490" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925503v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scorsino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Polge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10669" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745559v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina J E Schulp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Komossa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Scherer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma H van der Zanden" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-022-01654-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiberto Altobelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dalla Marta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Heinen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacobs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Giampietri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00307270211002848" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937720v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Popoff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104914" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256506v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marya Rabelo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Villani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Sabbatini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Silvestri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11050904" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03209442v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fusco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.612356" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772487v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Esgalhado" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Guimar&#227;es" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Balzan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2021.104134" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937722v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Guimar&#227;es" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Guiomar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104607" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064829v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Paoli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moulery" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leonelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land9120518" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937723v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land9060180" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863982v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roxane de Flore" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162899v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irune Ruiz-Martinez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bonari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1747423X.2020.1836054" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937724v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Moreno Perez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104774" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622817v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dubeuf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse R. Geijzendorffer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guerra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.07.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628745v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Weltin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Zasada" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Piorr" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.01.023" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277628v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2015.656" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581458v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini Debolini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chery" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2015.01.035" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170601v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Abrantes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bouchier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2015.05.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636535v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Debolini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen M. Schoorl" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Temme" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariassunta Galli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2217" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QDB97QW4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937784v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Bene" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pellegrino" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.02.019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004293v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00167223.2013.849391" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315537v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico E. Bonari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336499v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vallette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdellaoui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000116v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2013.04.006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R8NHX7C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321143v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Chery" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Azodjilande" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2013.0656" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597359v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Bene" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937803v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2010.285" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178778v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Imbesi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le-Gallo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761841v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=guillaume Pouget" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez Lozano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-1-W2-2023-1531-2023" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142904v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Moreno-P&#233;rez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950384v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Camilla Moonen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7557135" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504740v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945571v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945599v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942583v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942605v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608252v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Geijzendorffer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Simon-Rojo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603378v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Filippini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741935v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrick Davy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544882v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544886v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585521v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valette," TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ch&#233;ry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336232v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336224v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544889v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544945v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrit T W Moonen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001301v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Planchat-H&#233;ry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Toillier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001300v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585517v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valette" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195305v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594673v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590890v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589830v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05222623v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;iga Malek" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aguilera" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Brouziyne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medecc.org" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13378635" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777597v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056986v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Tuscano" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grec-sud.fr/article/toutes-nos-publications-en-un-seul-clic/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01300698v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gaudieux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thierry" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prodinra.inra.fr/record/313734" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195342v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r2071-geoagronomie-paysage-et-projets-de-territoire.html" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01542478v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moonen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808039v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Camilla Moonen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368886" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195324v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-94-007-4502-5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524862v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811877v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bagli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gil-Garcia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591045v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wies&#322;awa Kasperska-Wolowicz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kanecka-Geszke" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Labedzki" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tymoteusz Bolewski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Bak" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591063v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Saadi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Deshayes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607247v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourotte" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01090631v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>