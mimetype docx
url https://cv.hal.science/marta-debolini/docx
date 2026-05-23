--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -2500,559 +2500,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacant lands on French Mediterranean coastlines: Inventory, agricultural opportunities, and prospective scenarios</w:t>
+                <w:t xml:space="preserve">Expansion and Specialization of Agricultural Systems in Western Mediterranean Areas: A Global Analysis Based on the Two Last Census Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Casanova Enault</w:t>
+                <w:t xml:space="preserve">Marya Rabelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Popoff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marta Debolini</w:t>
+                <w:t xml:space="preserve">Ricardo Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziana Sabbatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Silvestri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2020.104914⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy11050904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937720v1</w:t>
+                <w:t xml:space="preserve">hal-03256506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion and Specialization of Agricultural Systems in Western Mediterranean Areas: A Global Analysis Based on the Two Last Census Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marya Rabelo</w:t>
+                <w:t xml:space="preserve">Vacant lands on French Mediterranean coastlines: Inventory, agricultural opportunities, and prospective scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Casanova Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicola Silvestri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (5), pp.904. </w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 100, pp.104914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agronomy11050904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2020.104914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256506v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land Use Changes Threaten Bird Taxonomic and Functional Diversity Across the Mediterranean Basin: A Spatial Analysis to Prioritize Monitoring for Conservation</w:t>
+                <w:t xml:space="preserve">Mediterranean land system dynamics and their underlying drivers: Stakeholder perception from multiple case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Fusco</w:t>
+                <w:t xml:space="preserve">Catarina Esgalhado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Walker</w:t>
+                <w:t xml:space="preserve">Maria Helena Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Papaïx</w:t>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberte Bondeau</w:t>
+                <w:t xml:space="preserve">Mario Balzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, </w:t>
+              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 213, pp.104134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2021.612356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2021.104134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03209442v1</w:t>
+                <w:t xml:space="preserve">hal-03772487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean land system dynamics and their underlying drivers: Stakeholder perception from multiple case studies</w:t>
+                <w:t xml:space="preserve">Land Use Changes Threaten Bird Taxonomic and Functional Diversity Across the Mediterranean Basin: A Spatial Analysis to Prioritize Monitoring for Conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catarina Esgalhado</w:t>
+                <w:t xml:space="preserve">Johanna Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Helena Guimarães</w:t>
+                <w:t xml:space="preserve">Emily Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Balzan</w:t>
+                <w:t xml:space="preserve">Alberte Bondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 213, pp.104134. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2021.104134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2021.612356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772487v1</w:t>
+                <w:t xml:space="preserve">hal-03209442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A holistic approach to land system dynamics – The Monfurado case in Alentejo, Portugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Esgalhado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3060,51 +3060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Guiomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land Use Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 95, pp.104607. </w:t>
@@ -3361,325 +3361,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouer un scénario d’aménagement foncier : analyse des pratiques d’aménagement et recherche d’alternatives au développement résidentiel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Casanova Enault</w:t>
+                <w:t xml:space="preserve">Agri-urban patterns in Mediterranean urban regions: the case study of Pisa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irune Ruiz-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziana Sabbatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Bonari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Land Use Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (6), pp.721-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1747423X.2020.1836054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863982v1</w:t>
+                <w:t xml:space="preserve">hal-03162899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agri-urban patterns in Mediterranean urban regions: the case study of Pisa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irune Ruiz-Martinez</w:t>
+                <w:t xml:space="preserve">Jouer un scénario d’aménagement foncier : analyse des pratiques d’aménagement et recherche d’alternatives au développement résidentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Roxane de Flore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Land Use Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Perspectives numériques sur les jeux sérieux : aménager l'urbain, Carine Henriot et Nathalie Molines, Guest Eds., 34 (1-2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162899v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An open dataset about georeferenced harmonized national agricultural censuses and surveys of seven mediterranean countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Moreno Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiziana Sabbatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Moreno Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4015,90 +4015,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicators of agricultural intensity and intensification: a review of the literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irune Ruiz-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italian Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (2), pp.74-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4435,51 +4435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Temme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariassunta Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land Degradation and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26 (6), pp.574-586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4564,64 +4564,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 56, pp.21-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4681,51 +4681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5070,51 +5070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariassunta Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42, pp.23-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5428,51 +5428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of Agri-Landscape Systems at a Regional Level: A Case Study in Northern Tuscany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariassunta Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Bonari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6082,77 +6082,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIG foncier et jeu sérieux au service du projet territorial : intérêts pour l’appropriation des enjeux et la hiérarchisation des conflits d’aménagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Popoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57è colloque de l'Association de Sciences Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPACE - CNRS - Université d'Avignon, Sep 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6695,51 +6695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta M. Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalia Filippini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium for Farming System Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
@@ -6893,51 +6893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing participatory territorial projects through a research-education-action platform: four experiences on periurban agriculture and local food production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7066,51 +7066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta M. Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalia Filippini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Farming system Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
@@ -7476,51 +7476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta M. Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th AESOP sustainable food planning conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7545,51 +7545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research-Education-Action platform for territorial development. A landscape and territory agronomy perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrit T W Moonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7664,381 +7664,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of agronomy to land management issues. A comparison of five interdisciplinary PhD theses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marta Debolini</w:t>
+                <w:t xml:space="preserve">Cartographie de l’occupation du sol en 2001 et 2011 en zone périurbaine et analyse spatiale des changements d’utilisation du sol à Meknès.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Azodjilande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta M. Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Toillier</w:t>
+                <w:t xml:space="preserve">E. Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2012, Aarhus, Denmark. 11 p</w:t>
+              <w:t xml:space="preserve">Séminaire sur la durabilité de l’agriculture périurbaine de Meknès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Meknès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001301v1</w:t>
+                <w:t xml:space="preserve">hal-01585517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can landscape management be enhanced by farming systems? A landscape agronomy perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of agronomy to land management issues. A comparison of five interdisciplinary PhD theses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Toillier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Farming Systems Association (IFSA), Jul 2012, Aarhus, Denmark. 9 p</w:t>
+              <w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2012, Aarhus, Denmark. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001300v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de l’occupation du sol en 2001 et 2011 en zone périurbaine et analyse spatiale des changements d’utilisation du sol à Meknès.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How can landscape management be enhanced by farming systems? A landscape agronomy perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Debolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire sur la durabilité de l’agriculture périurbaine de Meknès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Meknès, Maroc</w:t>
+              <w:t xml:space="preserve">10. European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming Systems Association (IFSA), Jul 2012, Aarhus, Denmark. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585517v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A winter school in landscape agronomy and the synergies it created</w:t>
               </w:r>
@@ -8050,77 +8050,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Camilla Moonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariassunta Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Farming System Association, Jul 2010, Vienne, Italy</w:t>
@@ -8309,51 +8309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariassunta Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jean-Pierre Deffontaines. Géo-agronomie, paysage, projet de territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Versailles, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8404,51 +8404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariassunta Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Bonari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8721,51 +8721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8864,51 +8864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberte Bondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Groupe Régional d’experts sur le climat en Provence-Ales-Côte d’Azur (GREC-SUD). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Face au changement climatique, quels systèmes alimentaires et agricoles privilégier en région Provence-Alpes-Côte d’Azur ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9082,303 +9082,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agronomes et géoagronomie : &amp;quot;relecture&amp;quot; de trois études de cas en Toscane</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Farming systems and territorial issues: new approaches in research and education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Moonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta M. Debolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géoagronomie, paysage et projets de territoire</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 480 p., 2012, Indisciplines, 978-2-7592-1856-1</w:t>
+              <w:t xml:space="preserve">The farming systems approach into the 21st century: The new dynamic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.257-281, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195342v1</w:t>
+                <w:t xml:space="preserve">hal-01542478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farming systems and territorial issues: new approaches in research and education</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agronomes et géoagronomie : &amp;quot;relecture&amp;quot; de trois études de cas en Toscane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Debolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariassunta Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Bonari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The farming systems approach into the 21st century: The new dynamic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.257-281, 2012</w:t>
+              <w:t xml:space="preserve">Géoagronomie, paysage et projets de territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 480 p., 2012, Indisciplines, 978-2-7592-1856-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01542478v1</w:t>
+                <w:t xml:space="preserve">hal-01195342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farming systems and territorial issues: new approaches in research and education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Camilla Moonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9468,51 +9468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Territory Agronomy Approach in research, education and training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Camilla Moonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10591,51 +10591,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cicr-columbia.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agromed2016.wordpress.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mistrals-home.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Faizan Aslam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Masia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Spano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mereu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-025-01027-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05433359v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rivera Ferre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdel Monem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assem Abu Hatab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Behnassi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44168-025-00308-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266290v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109637" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734807v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Khaly Diop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16183393" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390996v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napol&#233;one" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Moreno P&#233;rez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.119769" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535690v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2024.108763" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moul&#233;ry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12030419" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784303v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ruiz-Martinez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marraccini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103490" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925503v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scorsino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Polge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10669" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745559v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina J E Schulp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Komossa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Scherer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma H van der Zanden" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-022-01654-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiberto Altobelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dalla Marta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Heinen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacobs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Giampietri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00307270211002848" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937720v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Popoff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104914" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256506v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marya Rabelo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Villani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Sabbatini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Silvestri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11050904" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03209442v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fusco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.612356" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772487v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Esgalhado" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Guimar&#227;es" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Balzan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2021.104134" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937722v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Guimar&#227;es" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Guiomar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104607" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064829v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Paoli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moulery" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leonelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land9120518" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937723v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land9060180" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863982v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roxane de Flore" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162899v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irune Ruiz-Martinez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bonari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1747423X.2020.1836054" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937724v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Moreno Perez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104774" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622817v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dubeuf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse R. Geijzendorffer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guerra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.07.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628745v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Weltin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Zasada" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Piorr" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.01.023" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277628v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2015.656" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581458v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini Debolini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chery" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2015.01.035" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170601v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Abrantes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bouchier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2015.05.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636535v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Debolini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen M. Schoorl" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Temme" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariassunta Galli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2217" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QDB97QW4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937784v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Bene" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pellegrino" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.02.019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004293v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00167223.2013.849391" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315537v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico E. Bonari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336499v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vallette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdellaoui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000116v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2013.04.006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R8NHX7C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321143v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Chery" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Azodjilande" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2013.0656" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597359v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Bene" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937803v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2010.285" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178778v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Imbesi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le-Gallo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761841v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=guillaume Pouget" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez Lozano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-1-W2-2023-1531-2023" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142904v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Moreno-P&#233;rez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950384v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Camilla Moonen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7557135" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504740v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945571v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945599v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942583v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942605v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608252v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Geijzendorffer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Simon-Rojo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603378v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Filippini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741935v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrick Davy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544882v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544886v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585521v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valette," TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ch&#233;ry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336232v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336224v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544889v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544945v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrit T W Moonen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001301v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Planchat-H&#233;ry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Toillier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001300v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585517v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valette" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195305v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594673v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590890v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589830v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05222623v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;iga Malek" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aguilera" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Brouziyne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medecc.org" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13378635" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777597v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056986v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Tuscano" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grec-sud.fr/article/toutes-nos-publications-en-un-seul-clic/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01300698v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gaudieux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thierry" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prodinra.inra.fr/record/313734" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195342v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r2071-geoagronomie-paysage-et-projets-de-territoire.html" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01542478v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moonen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808039v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Camilla Moonen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368886" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195324v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-94-007-4502-5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524862v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811877v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bagli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gil-Garcia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591045v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wies&#322;awa Kasperska-Wolowicz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kanecka-Geszke" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Labedzki" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tymoteusz Bolewski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Bak" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591063v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Saadi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Deshayes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607247v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourotte" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01090631v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cicr-columbia.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agromed2016.wordpress.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mistrals-home.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Faizan Aslam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Masia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Spano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mereu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-025-01027-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05433359v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rivera Ferre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdel Monem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assem Abu Hatab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Behnassi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44168-025-00308-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266290v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109637" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734807v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Khaly Diop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16183393" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390996v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napol&#233;one" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Moreno P&#233;rez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.119769" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535690v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2024.108763" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moul&#233;ry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12030419" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784303v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ruiz-Martinez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marraccini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103490" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925503v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scorsino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Polge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10669" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745559v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina J E Schulp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Komossa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Scherer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma H van der Zanden" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-022-01654-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiberto Altobelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dalla Marta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Heinen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacobs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Giampietri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00307270211002848" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256506v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marya Rabelo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Villani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Sabbatini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Silvestri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11050904" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937720v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Popoff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104914" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772487v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Esgalhado" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Guimar&#227;es" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Balzan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2021.104134" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03209442v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fusco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.612356" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937722v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Guimar&#227;es" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Guiomar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104607" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064829v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Paoli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moulery" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leonelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land9120518" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937723v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land9060180" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162899v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irune Ruiz-Martinez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bonari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1747423X.2020.1836054" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863982v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roxane de Flore" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937724v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Moreno Perez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104774" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622817v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dubeuf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse R. Geijzendorffer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guerra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.07.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628745v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Weltin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Zasada" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Piorr" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.01.023" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277628v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2015.656" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581458v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini Debolini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chery" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2015.01.035" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170601v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Abrantes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bouchier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2015.05.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636535v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Debolini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen M. Schoorl" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Temme" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariassunta Galli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2217" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QDB97QW4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937784v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Bene" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pellegrino" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.02.019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004293v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00167223.2013.849391" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315537v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico E. Bonari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336499v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vallette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdellaoui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000116v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2013.04.006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R8NHX7C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321143v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Chery" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Azodjilande" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2013.0656" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597359v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Bene" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937803v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2010.285" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178778v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Imbesi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le-Gallo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761841v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=guillaume Pouget" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez Lozano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-1-W2-2023-1531-2023" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142904v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Moreno-P&#233;rez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950384v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Camilla Moonen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7557135" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504740v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945571v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945599v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942583v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942605v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608252v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Geijzendorffer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Simon-Rojo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603378v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Filippini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741935v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrick Davy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544882v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544886v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585521v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valette," TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ch&#233;ry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336232v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336224v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544889v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544945v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrit T W Moonen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585517v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valette" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001301v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Planchat-H&#233;ry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Toillier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001300v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195305v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594673v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590890v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589830v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05222623v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;iga Malek" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aguilera" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Brouziyne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medecc.org" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13378635" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777597v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056986v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Tuscano" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grec-sud.fr/article/toutes-nos-publications-en-un-seul-clic/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01300698v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gaudieux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thierry" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prodinra.inra.fr/record/313734" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01542478v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moonen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195342v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r2071-geoagronomie-paysage-et-projets-de-territoire.html" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808039v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Camilla Moonen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368886" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195324v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-94-007-4502-5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524862v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811877v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bagli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gil-Garcia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591045v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wies&#322;awa Kasperska-Wolowicz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kanecka-Geszke" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Labedzki" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tymoteusz Bolewski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Bak" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591063v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Saadi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Deshayes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607247v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourotte" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01090631v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>