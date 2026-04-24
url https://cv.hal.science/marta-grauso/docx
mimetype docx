--- v1 (2026-03-26)
+++ v2 (2026-04-24)
@@ -506,316 +506,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional genomics of ionotropic acetylcholine receptors in Caenorhabditis elegans and Drosophila melanogaster.</w:t>
+                <w:t xml:space="preserve">Identification of the major immune differences in severe asthmatic children according to their atopic dermatitis status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sattelle</w:t>
+                <w:t xml:space="preserve">Guillaume Lezmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Culetto</w:t>
+                <w:t xml:space="preserve">Clément Poirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Raymond</w:t>
+                <w:t xml:space="preserve">Céline Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Franks</w:t>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novartis Foundation symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 397-398, pp.104815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cellimm.2024.104815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514552v1</w:t>
+                <w:t xml:space="preserve">hal-04491593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the major immune differences in severe asthmatic children according to their atopic dermatitis status</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional genomics of ionotropic acetylcholine receptors in Caenorhabditis elegans and Drosophila melanogaster.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Poirault</w:t>
+                <w:t xml:space="preserve">David Sattelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Culetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+                <w:t xml:space="preserve">Valérie Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Franks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Novartis Foundation symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 245, pp.240-57; discussion 257-60, 261-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491593v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of local and systemic signature of eosinophilic esophagitis (EoE) in children through multi-omics approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Campeotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1307,51 +1307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comprehensive Analysis of Immune Constituents in Blood and Bronchoalveolar Lavage Allows Identification of an Immune Signature of Severe Asthma in Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1359,51 +1359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rola Abou-Taam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.1071-1077. </w:t>
@@ -1709,51 +1709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune signatures distinguish frequent from non-frequent exacerbators among children with severe asthma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1761,51 +1761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rola Abou Taam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 76 (7), pp.2261-2264. </w:t>
@@ -2369,295 +2369,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P128Recovery of Scn5a-deficient mice cardiac conduction using AAVs</w:t>
+                <w:t xml:space="preserve">Influence du niveau d’apport protéique alimentaire sur la réparation épithéliale après un épisode inflammatoire colique aigu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Doisne</w:t>
+                <w:t xml:space="preserve">A. Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Grauso-Culetto</w:t>
+                <w:t xml:space="preserve">S. Vidal-Lletjós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Mougenot</w:t>
+                <w:t xml:space="preserve">M. Andriamihaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Clergue</w:t>
+                <w:t xml:space="preserve">P. Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Fosse</w:t>
+                <w:t xml:space="preserve">M. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 114 (suppl_1), pp.S33-S33. </w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (4), pp. 236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvy060.090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514751v1</w:t>
+                <w:t xml:space="preserve">hal-04514700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du niveau d’apport protéique alimentaire sur la réparation épithéliale après un épisode inflammatoire colique aigu</w:t>
+                <w:t xml:space="preserve">P128Recovery of Scn5a-deficient mice cardiac conduction using AAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lan</w:t>
+                <w:t xml:space="preserve">N Doisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vidal-Lletjós</w:t>
+                <w:t xml:space="preserve">Marta Grauso-Culetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Andriamihaja</w:t>
+                <w:t xml:space="preserve">N Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lepage</w:t>
+                <w:t xml:space="preserve">M Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Leclerc</w:t>
+                <w:t xml:space="preserve">L Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32 (4), pp. 236. </w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 114 (suppl_1), pp.S33-S33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvy060.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514700v1</w:t>
+                <w:t xml:space="preserve">hal-04514751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proanthocyanidin-containing polyphenol extracts from fruits prevent the inhibitory effect of hydrogen sulfide on human colonocyte oxygen consumption</w:t>
               </w:r>
@@ -3313,90 +3313,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">279 Exploration of the dominant-negative effect of a SCN5A mutation in mice using adeno-associated viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Doisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4167,51 +4167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sattelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 85 (2), pp.176-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5658,51 +5658,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetylcholinesterase in tentacles of Octopus vulgaris (Cephalopoda). Histochemical localization and characterization of a specific high salt-soluble and heparin-soluble fraction of globular forms</w:t>
+                <w:t xml:space="preserve">Solubilization, molecular forms, purification and substrate specificity of two acetylcholinesterases in the medicinal leech (Hirudo medicinalis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Talesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
@@ -5733,461 +5733,461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochemistry International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 27 (2), pp.201-211</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 306, pp.687-692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02714451v1</w:t>
+                <w:t xml:space="preserve">hal-02709407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholinesterase in Helix pomatia (Gastropoda: Stylommatophora): presence of a soluble (hemolymph) and a membrane-bound form</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Talesa</w:t>
+                <w:t xml:space="preserve">Analysis of the 5' transcriptional regulatory region of the ace-1 gene in C. elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Capy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Culetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology. Part B, Biochemistry and Molecular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Worm Breeder's Gazette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 13, pp.49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514623v1</w:t>
+                <w:t xml:space="preserve">hal-02710362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubilization, molecular forms, purification and substrate specificity of two acetylcholinesterases in the medicinal leech (Hirudo medicinalis)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Talesa</w:t>
+                <w:t xml:space="preserve">Cholinesterase in Helix pomatia (Gastropoda: Stylommatophora): presence of a soluble (hemolymph) and a membrane-bound form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Talesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.P. Toutant</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Principato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvio Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Rosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology. Part B, Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 110 (3), pp.649-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0305-0491(94)00167-s⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02709407v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the 5' transcriptional regulatory region of the ace-1 gene in C. elegans</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Fedon</w:t>
+                <w:t xml:space="preserve">Acetylcholinesterase in tentacles of Octopus vulgaris (Cephalopoda). Histochemical localization and characterization of a specific high salt-soluble and heparin-soluble fraction of globular forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Talesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worm Breeder's Gazette</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 13, pp.49</w:t>
+              <w:t xml:space="preserve">Neurochemistry International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 27 (2), pp.201-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02710362v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02714451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a molecular polymorphis of cholinesterase in Sepia officinalis (cephalopoda: decapoda)</w:t>
               </w:r>
@@ -6225,51 +6225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvio Giovannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Rosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part B: Comparative Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 106 (3), pp.557-562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6859,277 +6859,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of dietary protein intake level on epithelial repair after acute intestinal inflammation in a murine model of colitis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Blais</w:t>
+                <w:t xml:space="preserve">Overexpression of the cardiac Na+ channel in Scn5a deficient mice using AAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Doisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Grauso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Grausso-Culetto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert R. Benamouzig</w:t>
+                <w:t xml:space="preserve">Alain Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Congress of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Buenos Aires, Argentina. KARGER, Annals of Nutrition and Metabolism, 71, pp.2, 2017</w:t>
+              <w:t xml:space="preserve">Printemps de la Cardiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736261v1</w:t>
+                <w:t xml:space="preserve">hal-04076243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of the cardiac Na+ channel in Scn5a deficient mice using AAVs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Clergue</w:t>
+                <w:t xml:space="preserve">Role of dietary protein intake level on epithelial repair after acute intestinal inflammation in a murine model of colitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Vidal-Lletjos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille M. Andriamihaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Grausso-Culetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Coulombe</w:t>
+                <w:t xml:space="preserve">Robert R. Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de la Cardiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Nantes (44000), France</w:t>
+              <w:t xml:space="preserve">21st International Congress of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Buenos Aires, Argentina. KARGER, Annals of Nutrition and Metabolism, 71, pp.2, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076243v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation phénotype-génotype dans le cas de la sensibilité gustative au glutamate</w:t>
               </w:r>
@@ -7422,90 +7422,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo dominant-negative effect of an SCN5A Brugada syndrome variant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Doisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Souil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7541,346 +7541,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AAV-mediated gene therapy in a mouse model of Brugada syndrome.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Recovery of Scn5a-deficient mice cardiac conduction using AAVs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Doisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A Coulombe</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Fossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHU ICAN - Les avancées de la Recherche 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IHU ICAN, Jan 2018, PARIS, France</w:t>
+              <w:t xml:space="preserve">Channelopathy meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003567v1</w:t>
+                <w:t xml:space="preserve">hal-04003581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of Scn5a-deficient mice cardiac conduction using AAVs.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">AAV-mediated gene therapy in a mouse model of Brugada syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Doisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L Fossé</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Channelopathy meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Chicago, United States</w:t>
+              <w:t xml:space="preserve">IHU ICAN - Les avancées de la Recherche 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IHU ICAN, Jan 2018, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003581v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the dominant-negative effect of a SCN5A mutation in mice using adeno-associated viruses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Doisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7974,51 +7974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la Cardiologie: Recherche Fondamentale et Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Dijon, France. pp.232, </w:t>
@@ -8108,51 +8108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la Cardiologie: Recherche Fondamentale et Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Toulouse, France. pp.165, </w:t>
@@ -8203,64 +8203,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MON-PP056: The Bacterial Metabolite Hydrogen Sulfide is More Abundant in Large Intestine of Rats Fed High Protein Diet and Inhibits Colonocyte Respiration in Association with Pro-Inflammatory but not Genotoxic Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Andriamihaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8349,64 +8349,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P182: Régime hyperprotéique, sulfure d’hydrogène bactérien et cellules épithéliales coliques : les liaisons dangereuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Andriamihaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8759,77 +8759,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Genomics of Ionotropic Acetylcholine Receptors in Caenorhabditis elegans and Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David B. Sattelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Culetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher J. Franks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8874,213 +8874,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Cloning and Characterization of a cDNA Encoding AChE from Optic Lobe of Loligo Opalescences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Four Acetylcholinesterase Genes in the Nematode Caenorhabditis Elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Culetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Arpagaus</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure and Function of Cholinesterases and Related Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer US, pp.143-143, 1998, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4899-1540-5_35⟩</w:t>
+              <w:t xml:space="preserve">, Springer US, pp.138-139, 1998, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4899-1540-5_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514730v1</w:t>
+                <w:t xml:space="preserve">hal-04514663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four Acetylcholinesterase Genes in the Nematodes caenorhabditis Elegans and Caenorhabditis Briggsae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Culetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9108,191 +9112,187 @@
               <w:t xml:space="preserve">Structure and Function of Cholinesterases and Related Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer US, pp.87-92, 1998, </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4899-1540-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four Acetylcholinesterase Genes in the Nematode Caenorhabditis Elegans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Cloning and Characterization of a cDNA Encoding AChE from Optic Lobe of Loligo Opalescences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Talesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Toutant</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Arpagaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure and Function of Cholinesterases and Related Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer US, pp.138-139, 1998, </w:t>
+              <w:t xml:space="preserve">, Springer US, pp.143-143, 1998, </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4899-1540-5_32⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4899-1540-5_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514663v1</w:t>
+                <w:t xml:space="preserve">hal-04514730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four acetylcholinesterase genes in the nematodes Caenorhabditis Elegans and Caenorhabditis Briggsae</w:t>
               </w:r>
@@ -9416,90 +9416,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four Acetylcholinesterase Genes in the Nematode Caenorhabditis Elegans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Culetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure and Function of Cholinesterases and Related Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9544,287 +9544,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetylcholinesterase from Octopus vulgaris (Cephalopoda)</w:t>
+                <w:t xml:space="preserve">Molecular Polymorphism of Acetylcholinesterase in Hirudo medicinalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Talesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvio Giovannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enzymes of the Cholinesterase Family</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer US, pp.127-127, 1995, </w:t>
+              <w:t xml:space="preserve">, Springer US, pp.128-128, 1995, </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4899-1051-6_26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4899-1051-6_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514616v1</w:t>
+                <w:t xml:space="preserve">hal-04514739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Polymorphism of Acetylcholinesterase in Hirudo medicinalis</w:t>
+                <w:t xml:space="preserve">Acetylcholinesterase from Octopus vulgaris (Cephalopoda)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Talesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvio Giovannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enzymes of the Cholinesterase Family</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer US, pp.128-128, 1995, </w:t>
+              <w:t xml:space="preserve">, Springer US, pp.127-127, 1995, </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4899-1051-6_27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4899-1051-6_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514739v1</w:t>
+                <w:t xml:space="preserve">hal-04514616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10136,51 +10136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112359" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuko Takakura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Puel-Artero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blachier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16234040" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guinot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15960" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514552v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sattelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Culetto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raymond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Franks" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04491593v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lezmi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dietrich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2024.104815" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04032831v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Campeotto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1108895" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04151383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Lan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boluktas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Davila" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14142814" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hazebrouck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14040790" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342597v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Doisne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mougenot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clergue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Souil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.661413" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327837v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Abou-Taam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.700521" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032888v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133856v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Abou Taam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14759" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02463037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frede&#341;ique Tellier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Culetto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b06829" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349944v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Blachier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47851-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02117605v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vidal-Lletjos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030514" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02371551v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Andriamihaja" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v25.i27.3572" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514751v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Doisne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso-Culetto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mougenot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Clergue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fosse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvy060.090" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514700v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal-Lletj&#243;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andriamihaja" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lepage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leclerc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622727v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gotteland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-018-2558-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568604v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneig Lan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2016.11.015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568602v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Armand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3514-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01773071v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Fumery" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Speca" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Langlois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Davila" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubuquoy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201707795" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514773v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davila Anne-Marie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0016-5085(16)30747-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514637v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coulombe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvw140" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568610v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.01.028" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W5WX1HB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190700v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Demondion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bozzolan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Debernard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052691" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641823v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Hoffmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schlegel-Le-Poupon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nespoulous" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665351v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pezier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Acquistapace" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Monsempes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Rospars" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0261-10.2010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514758v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Talesa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Principato" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Giovannini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Norton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1402700302" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DQQC84W0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514524v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Jones" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2004.09.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S52W4R3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514536v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Coddou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Lorca" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Acu&#241;a-Castillo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rassendren" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2004.06.015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7RC2S3X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514541v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Morales" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gordillo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m305177200" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Reenan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Culetto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sattelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/160.4.1519" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514545v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514554v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Matsuda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Buckingham" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kleier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rauh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0165-6147(00)01820-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3FW2CVW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694549v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Combes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fedon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Toutant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Arpagaus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693145v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taleza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giovannini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694467v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Culetto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687467v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514558v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Talesa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0031182097001662" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688272v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Berge" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714451v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514623v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Rosi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0305-0491(94)00167-s" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4214HP3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709407v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710362v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514642v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0305-0491(93)90132-o" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWC4SM7H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276720v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2023.103568" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04525690v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Math&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04435982v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Davila-Gay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120005935" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076259v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Foss&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736261v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grausso-Culetto" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Benamouzig" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076243v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulombe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823357v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiencis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pillias" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Planchais" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eloit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678528v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003643v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Souil" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003567v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003581v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Foss&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003663v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514597v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1878-6480(16)30437-2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514607v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1878-6480(15)30095-1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588476v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khodorova" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0261-5614(15)30488-X" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LBL6QPB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01579236v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davila" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70824-6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNB71LF4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840838v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534087v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514795v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Sattelle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Franks" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0470868759.ch17" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514730v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arpagaus" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-1540-5_35" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514668v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Romani" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-1540-5_12" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514663v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toutant" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-1540-5_32" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839827v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514660v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-4899-1540-5_32" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-1540-5_31" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514616v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-1051-6_26" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514739v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-1051-6_27" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847946v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112359" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuko Takakura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Puel-Artero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blachier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16234040" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guinot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15960" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04491593v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lezmi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dietrich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2024.104815" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514552v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sattelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Culetto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raymond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Franks" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04032831v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Campeotto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1108895" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04151383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Lan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boluktas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Davila" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14142814" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hazebrouck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14040790" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342597v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Doisne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mougenot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clergue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Souil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.661413" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327837v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Abou-Taam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.700521" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032888v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133856v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Abou Taam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14759" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02463037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frede&#341;ique Tellier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Culetto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b06829" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349944v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Blachier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47851-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02117605v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vidal-Lletjos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030514" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02371551v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Andriamihaja" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v25.i27.3572" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514700v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal-Lletj&#243;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andriamihaja" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lepage" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leclerc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514751v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Doisne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso-Culetto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mougenot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Clergue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fosse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvy060.090" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622727v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gotteland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-018-2558-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568604v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneig Lan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2016.11.015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568602v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Armand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3514-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01773071v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Fumery" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Speca" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Langlois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Davila" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubuquoy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201707795" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514773v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davila Anne-Marie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0016-5085(16)30747-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514637v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coulombe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvw140" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568610v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.01.028" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W5WX1HB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190700v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Demondion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bozzolan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Debernard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052691" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641823v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Hoffmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schlegel-Le-Poupon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nespoulous" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665351v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pezier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Acquistapace" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Monsempes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Rospars" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0261-10.2010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514758v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Talesa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Principato" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Giovannini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Norton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1402700302" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DQQC84W0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514524v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Jones" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2004.09.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S52W4R3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514536v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Coddou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Lorca" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Acu&#241;a-Castillo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rassendren" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2004.06.015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7RC2S3X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514541v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Morales" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gordillo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m305177200" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Reenan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Culetto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sattelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/160.4.1519" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514545v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514554v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Matsuda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Buckingham" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kleier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rauh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0165-6147(00)01820-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3FW2CVW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694549v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Combes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fedon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Toutant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Arpagaus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693145v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taleza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giovannini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694467v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Culetto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687467v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514558v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Talesa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0031182097001662" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688272v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Berge" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709407v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710362v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514623v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Rosi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0305-0491(94)00167-s" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4214HP3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714451v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514642v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0305-0491(93)90132-o" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWC4SM7H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276720v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2023.103568" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04525690v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Math&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04435982v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Davila-Gay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120005935" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076259v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Foss&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076243v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulombe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736261v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grausso-Culetto" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Benamouzig" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823357v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiencis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pillias" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Planchais" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eloit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678528v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003643v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Souil" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003581v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Foss&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003567v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003663v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514597v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1878-6480(16)30437-2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514607v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1878-6480(15)30095-1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588476v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khodorova" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0261-5614(15)30488-X" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LBL6QPB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01579236v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davila" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70824-6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNB71LF4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840838v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534087v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514795v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Sattelle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Franks" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0470868759.ch17" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514663v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toutant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-1540-5_32" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514668v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Romani" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-1540-5_12" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514730v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arpagaus" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-1540-5_35" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839827v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514660v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-4899-1540-5_32" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-1540-5_31" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514739v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-1051-6_27" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514616v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-1051-6_26" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847946v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>