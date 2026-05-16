--- v2 (2026-04-24)
+++ v3 (2026-05-16)
@@ -1167,404 +1167,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo Dominant-Negative Effect of an SCN5A Brugada Syndrome Variant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comprehensive Analysis of Immune Constituents in Blood and Bronchoalveolar Lavage Allows Identification of an Immune Signature of Severe Asthma in Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Grauso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Doisne</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Souil</w:t>
+                <w:t xml:space="preserve">Rola Abou-Taam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.661413⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.1071-1077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.700521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342597v1</w:t>
+                <w:t xml:space="preserve">hal-03327837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Analysis of Immune Constituents in Blood and Bronchoalveolar Lavage Allows Identification of an Immune Signature of Severe Asthma in Children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+                <w:t xml:space="preserve">In vivo Dominant-Negative Effect of an SCN5A Brugada Syndrome Variant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Doisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Clergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rola Abou-Taam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Dietrich</w:t>
+                <w:t xml:space="preserve">Charlotte Souil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.1071-1077. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.661413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.700521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.661413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327837v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo Dominant-Negative Effect of an SCN5A Brugada Syndrome Variant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Doisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Souil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphys.2021.661413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261259v1</w:t>
@@ -1575,130 +1575,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo Dominant-Negative Effect of an SCN5A Brugada Syndrome Variant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Doisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Souil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphys.2021.661413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032888v1</w:t>
@@ -2369,295 +2369,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du niveau d’apport protéique alimentaire sur la réparation épithéliale après un épisode inflammatoire colique aigu</w:t>
+                <w:t xml:space="preserve">P128Recovery of Scn5a-deficient mice cardiac conduction using AAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lan</w:t>
+                <w:t xml:space="preserve">N Doisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vidal-Lletjós</w:t>
+                <w:t xml:space="preserve">Marta Grauso-Culetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Andriamihaja</w:t>
+                <w:t xml:space="preserve">N Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lepage</w:t>
+                <w:t xml:space="preserve">M Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Leclerc</w:t>
+                <w:t xml:space="preserve">L Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32 (4), pp. 236. </w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 114 (suppl_1), pp.S33-S33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvy060.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514700v1</w:t>
+                <w:t xml:space="preserve">hal-04514751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P128Recovery of Scn5a-deficient mice cardiac conduction using AAVs</w:t>
+                <w:t xml:space="preserve">Influence du niveau d’apport protéique alimentaire sur la réparation épithéliale après un épisode inflammatoire colique aigu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Doisne</w:t>
+                <w:t xml:space="preserve">A. Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Grauso-Culetto</w:t>
+                <w:t xml:space="preserve">S. Vidal-Lletjós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Mougenot</w:t>
+                <w:t xml:space="preserve">M. Andriamihaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Clergue</w:t>
+                <w:t xml:space="preserve">P. Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Fosse</w:t>
+                <w:t xml:space="preserve">M. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 114 (suppl_1), pp.S33-S33. </w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (4), pp. 236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvy060.090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514751v1</w:t>
+                <w:t xml:space="preserve">hal-04514700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proanthocyanidin-containing polyphenol extracts from fruits prevent the inhibitory effect of hydrogen sulfide on human colonocyte oxygen consumption</w:t>
               </w:r>
@@ -3313,90 +3313,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">279 Exploration of the dominant-negative effect of a SCN5A mutation in mice using adeno-associated viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Doisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4135,319 +4135,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nicotinic acetylcholine receptor gene family of the malaria mosquito, Anopheles gambiae</w:t>
+                <w:t xml:space="preserve">Heavy metals modulate the activity of the purinergic P2X4 receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Jones</w:t>
+                <w:t xml:space="preserve">Claudio Coddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Acuña-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rassendren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2004.09.001⟩</w:t>
+              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 202 (2), pp.121-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.taap.2004.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514524v1</w:t>
+                <w:t xml:space="preserve">hal-04514536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy metals modulate the activity of the purinergic P2X4 receptor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudio Acuña-Castillo</w:t>
+                <w:t xml:space="preserve">The nicotinic acetylcholine receptor gene family of the malaria mosquito, Anopheles gambiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sattelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 202 (2), pp.121-131. </w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 85 (2), pp.176-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.taap.2004.06.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2004.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04514536v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histidine 140 Plays a Key Role in the Inhibitory Modulation of the P2X4 Nucleotide Receptor by Copper but Not Zinc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Coddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5658,536 +5658,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubilization, molecular forms, purification and substrate specificity of two acetylcholinesterases in the medicinal leech (Hirudo medicinalis)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Talesa</w:t>
+                <w:t xml:space="preserve">Cholinesterase in Helix pomatia (Gastropoda: Stylommatophora): presence of a soluble (hemolymph) and a membrane-bound form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Talesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.P. Toutant</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Principato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvio Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Rosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology. Part B, Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 110 (3), pp.649-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0305-0491(94)00167-s⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02709407v1</w:t>
+                <w:t xml:space="preserve">hal-04514623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the 5' transcriptional regulatory region of the ace-1 gene in C. elegans</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Fedon</w:t>
+                <w:t xml:space="preserve">Acetylcholinesterase in tentacles of Octopus vulgaris (Cephalopoda). Histochemical localization and characterization of a specific high salt-soluble and heparin-soluble fraction of globular forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Talesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worm Breeder's Gazette</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 13, pp.49</w:t>
+              <w:t xml:space="preserve">Neurochemistry International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 27 (2), pp.201-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02710362v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02714451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholinesterase in Helix pomatia (Gastropoda: Stylommatophora): presence of a soluble (hemolymph) and a membrane-bound form</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Talesa</w:t>
+                <w:t xml:space="preserve">Solubilization, molecular forms, purification and substrate specificity of two acetylcholinesterases in the medicinal leech (Hirudo medicinalis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Talesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gabriella Rosi</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology. Part B, Biochemistry and Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 306, pp.687-692</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0305-0491(94)00167-s⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04514623v1</w:t>
+                <w:t xml:space="preserve">hal-02709407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetylcholinesterase in tentacles of Octopus vulgaris (Cephalopoda). Histochemical localization and characterization of a specific high salt-soluble and heparin-soluble fraction of globular forms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Talesa</w:t>
+                <w:t xml:space="preserve">Analysis of the 5' transcriptional regulatory region of the ace-1 gene in C. elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Capy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Culetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochemistry International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 27 (2), pp.201-211</w:t>
+              <w:t xml:space="preserve">Worm Breeder's Gazette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 13, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02714451v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a molecular polymorphis of cholinesterase in Sepia officinalis (cephalopoda: decapoda)</w:t>
               </w:r>
@@ -6225,51 +6225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvio Giovannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Rosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part B: Comparative Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 106 (3), pp.557-562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6740,90 +6740,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of Scn5a-deficient mice cardiac conduction using AAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Doisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6865,90 +6865,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overexpression of the cardiac Na+ channel in Scn5a deficient mice using AAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Doisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7422,90 +7422,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo dominant-negative effect of an SCN5A Brugada syndrome variant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Doisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Souil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7541,346 +7541,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of Scn5a-deficient mice cardiac conduction using AAVs.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">AAV-mediated gene therapy in a mouse model of Brugada syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Doisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L Fossé</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Channelopathy meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Chicago, United States</w:t>
+              <w:t xml:space="preserve">IHU ICAN - Les avancées de la Recherche 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IHU ICAN, Jan 2018, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003581v1</w:t>
+                <w:t xml:space="preserve">hal-04003567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AAV-mediated gene therapy in a mouse model of Brugada syndrome.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Recovery of Scn5a-deficient mice cardiac conduction using AAVs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Doisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A Coulombe</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Fossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHU ICAN - Les avancées de la Recherche 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IHU ICAN, Jan 2018, PARIS, France</w:t>
+              <w:t xml:space="preserve">Channelopathy meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003567v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the dominant-negative effect of a SCN5A mutation in mice using adeno-associated viruses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Doisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7922,90 +7922,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0151 : In vivo modulation of the cardiac Na+ current using AAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Doisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8056,90 +8056,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0235 : In vivo overexpression of a cardiac sodium channel mutant in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Doisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8203,64 +8203,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MON-PP056: The Bacterial Metabolite Hydrogen Sulfide is More Abundant in Large Intestine of Rats Fed High Protein Diet and Inhibits Colonocyte Respiration in Association with Pro-Inflammatory but not Genotoxic Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Andriamihaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8349,64 +8349,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P182: Régime hyperprotéique, sulfure d’hydrogène bactérien et cellules épithéliales coliques : les liaisons dangereuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Andriamihaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8874,425 +8874,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four Acetylcholinesterase Genes in the Nematode Caenorhabditis Elegans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Four Acetylcholinesterase Genes in the Nematodes caenorhabditis Elegans and Caenorhabditis Briggsae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Culetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Toutant</w:t>
+                <w:t xml:space="preserve">Rita Romani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure and Function of Cholinesterases and Related Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer US, pp.138-139, 1998, </w:t>
+              <w:t xml:space="preserve">, Springer US, pp.87-92, 1998, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4899-1540-5_32⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4899-1540-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514663v1</w:t>
+                <w:t xml:space="preserve">hal-04514668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four Acetylcholinesterase Genes in the Nematodes caenorhabditis Elegans and Caenorhabditis Briggsae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Culetto</w:t>
+                <w:t xml:space="preserve">Molecular Cloning and Characterization of a cDNA Encoding AChE from Optic Lobe of Loligo Opalescences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Talesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Romani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Arpagaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure and Function of Cholinesterases and Related Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer US, pp.87-92, 1998, </w:t>
+              <w:t xml:space="preserve">, Springer US, pp.143-143, 1998, </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4899-1540-5_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4899-1540-5_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514668v1</w:t>
+                <w:t xml:space="preserve">hal-04514730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Cloning and Characterization of a cDNA Encoding AChE from Optic Lobe of Loligo Opalescences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Four Acetylcholinesterase Genes in the Nematode Caenorhabditis Elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Culetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Arpagaus</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Pierre Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure and Function of Cholinesterases and Related Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer US, pp.143-143, 1998, </w:t>
+              <w:t xml:space="preserve">, Springer US, pp.138-139, 1998, </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4899-1540-5_35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4899-1540-5_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514730v1</w:t>
+                <w:t xml:space="preserve">hal-04514663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four acetylcholinesterase genes in the nematodes Caenorhabditis Elegans and Caenorhabditis Briggsae</w:t>
               </w:r>
@@ -9455,51 +9455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure and Function of Cholinesterases and Related Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9589,64 +9589,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvio Giovannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enzymes of the Cholinesterase Family</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer US, pp.128-128, 1995, </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9719,64 +9719,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvio Giovannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enzymes of the Cholinesterase Family</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer US, pp.127-127, 1995, </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10136,51 +10136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112359" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuko Takakura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Puel-Artero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blachier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16234040" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guinot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15960" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04491593v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lezmi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dietrich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2024.104815" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514552v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sattelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Culetto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raymond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Franks" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04032831v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Campeotto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1108895" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04151383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Lan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boluktas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Davila" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14142814" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hazebrouck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14040790" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342597v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Doisne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mougenot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clergue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Souil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.661413" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327837v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Abou-Taam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.700521" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032888v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133856v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Abou Taam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14759" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02463037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frede&#341;ique Tellier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Culetto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b06829" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349944v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Blachier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47851-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02117605v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vidal-Lletjos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030514" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02371551v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Andriamihaja" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v25.i27.3572" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514700v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal-Lletj&#243;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andriamihaja" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lepage" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leclerc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514751v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Doisne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso-Culetto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mougenot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Clergue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fosse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvy060.090" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622727v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gotteland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-018-2558-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568604v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneig Lan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2016.11.015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568602v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Armand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3514-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01773071v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Fumery" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Speca" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Langlois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Davila" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubuquoy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201707795" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514773v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davila Anne-Marie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0016-5085(16)30747-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514637v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coulombe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvw140" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568610v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.01.028" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W5WX1HB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190700v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Demondion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bozzolan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Debernard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052691" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641823v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Hoffmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schlegel-Le-Poupon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nespoulous" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665351v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pezier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Acquistapace" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Monsempes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Rospars" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0261-10.2010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514758v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Talesa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Principato" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Giovannini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Norton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1402700302" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DQQC84W0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514524v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Jones" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2004.09.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S52W4R3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514536v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Coddou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Lorca" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Acu&#241;a-Castillo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rassendren" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2004.06.015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7RC2S3X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514541v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Morales" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gordillo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m305177200" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Reenan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Culetto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sattelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/160.4.1519" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514545v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514554v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Matsuda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Buckingham" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kleier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rauh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0165-6147(00)01820-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3FW2CVW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694549v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Combes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fedon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Toutant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Arpagaus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693145v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taleza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giovannini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694467v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Culetto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687467v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514558v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Talesa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0031182097001662" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688272v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Berge" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709407v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710362v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514623v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Rosi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0305-0491(94)00167-s" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4214HP3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714451v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514642v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0305-0491(93)90132-o" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWC4SM7H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276720v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2023.103568" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04525690v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Math&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04435982v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Davila-Gay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120005935" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076259v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Foss&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076243v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulombe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736261v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grausso-Culetto" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Benamouzig" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823357v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiencis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pillias" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Planchais" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eloit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678528v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003643v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Souil" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003581v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Foss&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003567v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003663v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514597v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1878-6480(16)30437-2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514607v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1878-6480(15)30095-1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588476v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khodorova" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0261-5614(15)30488-X" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LBL6QPB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01579236v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davila" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70824-6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNB71LF4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840838v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534087v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514795v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Sattelle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Franks" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0470868759.ch17" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514663v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toutant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-1540-5_32" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514668v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Romani" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-1540-5_12" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514730v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arpagaus" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-1540-5_35" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839827v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514660v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-4899-1540-5_32" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-1540-5_31" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514739v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-1051-6_27" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514616v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-1051-6_26" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847946v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112359" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuko Takakura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Puel-Artero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blachier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16234040" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guinot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15960" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04491593v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lezmi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dietrich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2024.104815" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514552v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sattelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Culetto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raymond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Franks" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04032831v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Campeotto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1108895" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04151383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Lan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boluktas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Davila" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14142814" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hazebrouck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14040790" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327837v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Abou-Taam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.700521" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342597v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Doisne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mougenot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clergue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Souil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.661413" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032888v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133856v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Abou Taam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14759" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02463037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frede&#341;ique Tellier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Culetto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b06829" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349944v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Blachier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47851-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02117605v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vidal-Lletjos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030514" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02371551v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Andriamihaja" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v25.i27.3572" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514751v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Doisne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso-Culetto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mougenot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Clergue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fosse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvy060.090" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514700v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal-Lletj&#243;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andriamihaja" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lepage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leclerc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622727v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gotteland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-018-2558-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568604v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneig Lan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2016.11.015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568602v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Armand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3514-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01773071v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Fumery" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Speca" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Langlois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Davila" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubuquoy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201707795" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514773v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davila Anne-Marie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0016-5085(16)30747-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514637v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coulombe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvw140" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568610v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.01.028" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W5WX1HB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190700v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Demondion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bozzolan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Debernard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052691" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641823v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Hoffmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schlegel-Le-Poupon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nespoulous" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665351v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pezier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Acquistapace" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Monsempes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Rospars" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0261-10.2010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514758v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Talesa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Principato" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Giovannini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Norton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1402700302" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DQQC84W0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514536v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Coddou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Lorca" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Acu&#241;a-Castillo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rassendren" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2004.06.015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7RC2S3X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514524v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Jones" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2004.09.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S52W4R3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514541v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Morales" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gordillo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m305177200" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Reenan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Culetto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sattelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/160.4.1519" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514545v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514554v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Matsuda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Buckingham" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kleier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rauh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0165-6147(00)01820-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3FW2CVW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694549v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Combes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fedon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Toutant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Arpagaus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693145v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taleza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giovannini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694467v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Culetto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687467v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514558v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Talesa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0031182097001662" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688272v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Berge" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514623v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Rosi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0305-0491(94)00167-s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4214HP3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714451v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709407v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710362v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514642v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0305-0491(93)90132-o" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWC4SM7H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276720v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2023.103568" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04525690v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Math&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04435982v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Davila-Gay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120005935" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076259v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Foss&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076243v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulombe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736261v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grausso-Culetto" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Benamouzig" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823357v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiencis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pillias" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Planchais" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eloit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678528v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003643v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Souil" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003567v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003581v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Foss&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003663v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514597v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1878-6480(16)30437-2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514607v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1878-6480(15)30095-1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588476v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khodorova" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0261-5614(15)30488-X" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LBL6QPB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01579236v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davila" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70824-6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNB71LF4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840838v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534087v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514795v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Sattelle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Franks" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0470868759.ch17" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514668v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Romani" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-1540-5_12" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514730v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arpagaus" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-1540-5_35" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514663v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toutant" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-1540-5_32" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839827v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514660v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-4899-1540-5_32" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-1540-5_31" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514739v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-1051-6_27" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514616v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-1051-6_26" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847946v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>