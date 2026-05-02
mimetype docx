--- v0 (2026-03-23)
+++ v1 (2026-05-02)
@@ -2135,169 +2135,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Football, l'art de l'imprévisible : corporalité et style de jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Inés Waldegaray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eva Lavric; Machteld Meulleman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du corps aux langues dans le football : match interdisciplinaire Körper und Sprachen im Fußball: ein Match der Disziplinen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Innsbruck University Press, pp.353-371, 2023, 978-3-99106-098-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cuerpos: miradas poéticas, significaciones políticas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Inés Waldegaray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuerpos: miradas poéticas, significaciones políticas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orbis Tertius, 2023, 9782340-034891</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920746v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04646946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estado de escritura y momento de visión: el universo de Eduardo Lalo</w:t>
               </w:r>
@@ -4687,51 +4687,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973841v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta In&#233;s Waldegaray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13di4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992672v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Waldegaray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Cano Vidal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04911480v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04362490v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fern&#225;ndez Hoyos Fern&#225;ndez Hoyos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/tn.v6i2.28558" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04362485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/tn.v6i2.27652" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04921146v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/revista.2023.89.282-283.313" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04355943v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.cl26.cnlr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03087457v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32112/2174.2464.2020.380" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482820v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03706172v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/reviberoamer.2019.7838" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04921293v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1045750ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04921401v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.6076" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/reviberoamer.2018.7600" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482833v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04819485v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.5504" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482827v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.3821" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482825v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.3851" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482824v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.1462" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-N7ZG7C0Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482816v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Di Ci&#243;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Orecchia Havas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.2020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924862v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Oury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoria Palomar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04921314v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04921357v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04921419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/carav.2004.1458" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920775v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650615v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/shop/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920746v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04922985v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920694v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920670v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Bogoya Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919880v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919887v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482818v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04921577v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482835v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920712v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01685084v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/abstract/title/62756?rskey=VfS3aD&amp;amp;result=2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b12067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920826v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482831v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/1913" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1913" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482832v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482817v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920794v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04921481v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04523543v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/x652-1h60" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03087417v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/cfem-e631" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345923v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482815v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482826v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482830v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01685078v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482829v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368183v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482834v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.3787" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468152v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.1888" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973841v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta In&#233;s Waldegaray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13di4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992672v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Waldegaray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Cano Vidal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04911480v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04362490v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fern&#225;ndez Hoyos Fern&#225;ndez Hoyos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/tn.v6i2.28558" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04362485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/tn.v6i2.27652" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04921146v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/revista.2023.89.282-283.313" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04355943v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.cl26.cnlr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03087457v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32112/2174.2464.2020.380" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482820v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03706172v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/reviberoamer.2019.7838" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04921293v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1045750ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04921401v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.6076" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/reviberoamer.2018.7600" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482833v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04819485v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.5504" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482827v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.3821" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482825v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.3851" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482824v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.1462" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-N7ZG7C0Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482816v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Di Ci&#243;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Orecchia Havas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.2020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924862v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Oury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoria Palomar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04921314v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04921357v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04921419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/carav.2004.1458" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920775v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650615v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/shop/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646946v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920746v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04922985v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920694v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920670v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Bogoya Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919880v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919887v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482818v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04921577v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482835v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920712v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01685084v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/abstract/title/62756?rskey=VfS3aD&amp;amp;result=2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b12067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920826v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482831v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/1913" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1913" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482832v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482817v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920794v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04921481v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04523543v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/x652-1h60" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03087417v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/cfem-e631" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345923v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482815v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482826v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482830v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01685078v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482829v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368183v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482834v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.3787" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468152v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.1888" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>