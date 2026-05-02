--- v0 (2026-03-26)
+++ v1 (2026-05-02)
@@ -696,118 +696,193 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El orden de palabras en la historia del español y otras lenguas iberorromances. Introducción.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta López Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Castillo Lluch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. López Izquierdo, M. Castillo Lluch (coords.). Visor, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Coronación del rey Carlos VIII de Francia y fiestas que se hicieron (1484) (éd., introd. et notes par Marta López Izquierdo et Lola Pons Rodríguez)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta López Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Pons Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, 2015, Les Livres d’e-Spania « Sources »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coronación del rey Carlos VIII de Francia y fiestas que se hicieron (1484)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta López Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -816,132 +891,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Pons Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Les livres de e-spania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966702v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-01711097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bescherelle: L'espagnol pour tous</w:t>
               </w:r>
@@ -2123,173 +2123,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Variación diafásica y diastrática en castellano a finales de la Edad Media: marcadores discursivos formados con el sustantivo fe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta López Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Javier Elvira, Inés Fernández-Ordóñez, Javier García-González, Ana Serradilla Castaño. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reinos, lenguas y dialectos en la Edad Media ibérica. La construcción de la identidad (Homenaje a Juan Ramón Lodares)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.399-424, 2008, 978-8484893059</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alternances du futur du subjonctif en castillan médiéval : rupture de concordance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta López Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luquet, Gilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La concordance des temps. Moyen Âge et Époque Moderne.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.33 - 43 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711039v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01711014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lengua y poder en los textos jurídicos castellanos del s. XIII: de los Fueros municipales al Fuero Real alfonsino</w:t>
               </w:r>
@@ -2736,178 +2736,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">«Si no(n)» → «sino(n)» en francés y en español. Historias CASI paralelas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta López Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Linguistica Romanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, pp.131-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Las lenguas de los migrantes españoles en Francia y en la Europa francófona: un objeto de estudio interdisciplinar clave para la memoria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ballestero de Celis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta López Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calanda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.70-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740435v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03389792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducción. El espacio interlingüístico en el continuo románico: convergencias y divergencias entre las áreas iberorrománica y galorrománica</w:t>
               </w:r>
@@ -4775,165 +4775,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La proverbier glosé de Pero Díaz de Toledo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta López Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférencière invitée "SÉMINAIRE MOYEN ÂGE ESPAGNOL", Colegio de España, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cómo varía un proverbio: la tradición europea de los Proverbia Senecae y su rama castellana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta López Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"III Jornadas sobre Edición de Textos e Historia de la Lengua", Universidad de Sevilla</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Sevilla, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068063v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01068131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation des énoncés sapientiels dans l'Espagne médiévale</w:t>
               </w:r>
@@ -5598,51 +5598,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ENS de Lyon; Agorantic FR 3621; CIHAM. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390100v1</w:t>
+                <w:t xml:space="preserve">hal-05390100v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5797,51 +5797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119469v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Richer-Rossi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cr&#233;moux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez Izquierdo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371057v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Taillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21468" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Yusta Rodrigo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mart&#237;nez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622024v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eliphi.fr/#/eliphi/accueil/presentation" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622207v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castillo Lluch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622125v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Pons Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711116v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02966702v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711097v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02987022v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01068243v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01068241v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03621893v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579598v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003035565" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132759v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622179v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622195v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930340v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/lepreuve-de-traduction-capes-et-agregation-despagnol-9782200622107" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622189v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.visor-libros.com/tienda/novedades/el-orden-de-las-palabras-en-la-historia-del-espa-ol-y-otras-lenguas-iberromances.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/nouveautes/chocs-de-langues-et-de-cultures--9782842922771-0-522.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711074v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711067v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711039v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711014v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710956v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=3123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710950v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=123558" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710936v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621809v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04371909v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaboriau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Chall&#233;at-Fonck," TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740435v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ballestero de Celis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389792v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389777v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Labrousse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022078v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389900v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fern&#225;ndez Garc&#237;a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.733" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022108v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389959v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.820" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022196v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711107v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711058v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711053v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711051v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711082v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711080v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711046v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711042v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711033v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711030v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711003v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.13013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179539v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lopez Izquierdo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179535v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710993v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00181458v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371018v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02985355v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02985371v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930326v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01068063v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01068131v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01068051v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711025v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180390v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186097v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184804v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571055v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Ait Isha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Glynn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634381v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390100v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brisville-Fertin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;ez Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faye" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119469v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Richer-Rossi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cr&#233;moux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez Izquierdo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371057v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Taillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21468" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Yusta Rodrigo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mart&#237;nez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622024v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eliphi.fr/#/eliphi/accueil/presentation" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622207v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castillo Lluch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622125v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Pons Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711097v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711116v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02966702v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02987022v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01068243v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01068241v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03621893v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579598v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003035565" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132759v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622179v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622195v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930340v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/lepreuve-de-traduction-capes-et-agregation-despagnol-9782200622107" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622189v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.visor-libros.com/tienda/novedades/el-orden-de-las-palabras-en-la-historia-del-espa-ol-y-otras-lenguas-iberromances.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/nouveautes/chocs-de-langues-et-de-cultures--9782842922771-0-522.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711074v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711067v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711039v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710956v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=3123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710950v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=123558" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710936v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621809v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04371909v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaboriau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Chall&#233;at-Fonck," TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389792v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740435v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ballestero de Celis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389777v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Labrousse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022078v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389900v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fern&#225;ndez Garc&#237;a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.733" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022108v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389959v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.820" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022196v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711107v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711058v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711053v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711051v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711082v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711080v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711046v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711042v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711033v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711030v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711003v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.13013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179539v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lopez Izquierdo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179535v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710993v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00181458v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371018v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02985355v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02985371v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930326v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01068131v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01068063v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01068051v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711025v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180390v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186097v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184804v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571055v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Ait Isha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Glynn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634381v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390100v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brisville-Fertin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;ez Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faye" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>