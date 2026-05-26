--- v1 (2026-05-02)
+++ v2 (2026-05-26)
@@ -771,177 +771,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Coronación del rey Carlos VIII de Francia y fiestas que se hicieron (1484)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta López Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Pons Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les livres de e-spania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Coronación del rey Carlos VIII de Francia y fiestas que se hicieron (1484) (éd., introd. et notes par Marta López Izquierdo et Lola Pons Rodríguez)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta López Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Pons Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, 2015, Les Livres d’e-Spania « Sources »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711116v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-02966702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bescherelle: L'espagnol pour tous</w:t>
               </w:r>
@@ -1573,259 +1573,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la sintaxis oracional a la estructura del texto: la organización discursiva en el Libro de los gatos y en su fuente latina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta López Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">José Luis Girón Alconchel; Javier Herrero Ruiz de Loizaga; Daniel Sáez Rivera. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gramaticalización y textualización en la historia del español</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iberoamericana/Vervuert, pp.231-256, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Traducciones y patrones de organización discursiva : textos ejemplares latinos y romances en la Edad Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta López Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santiago Del Rey Quesada; Florencio del Barrio; Jaime González. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lenguas en contacto, ayer y hoy. Multilingüismo y traducción desde una perspectiva filológica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.143-168, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topiques et focus en espagnol et en français. Une étude contrastive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta López Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ballestero de Celis, Carmen et García Márkina, Yekaterina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'épreuve de traduction. Capes et agrégation d'espagnol. Thème. Version. Choix de traduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.247-271, 2018, 9782200622107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Colin</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01930340v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03622189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orden de cláusulas y función informativa en las oraciones condicionales del español del siglo XV</w:t>
               </w:r>
@@ -2969,187 +2969,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03389777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lenguas en contacto con el español y desafíos sociales. Presentación</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta López Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Fernández García</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HispanismeS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hispanismes.733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Francés y español en contacto. Itinerarios lingüísticos de los exiliados republicanos en Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta López Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boletín Hispánico Helvético: Historia, teoría(s), prácticas culturales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, inPress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022078v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03389900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En estas pobres letras&amp;quot;. Formes et formules discursives dans les lettres d'exilées espagnoles en France (1939-1940)</w:t>
               </w:r>
@@ -5797,51 +5797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119469v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Richer-Rossi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cr&#233;moux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez Izquierdo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371057v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Taillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21468" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Yusta Rodrigo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mart&#237;nez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622024v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eliphi.fr/#/eliphi/accueil/presentation" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622207v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castillo Lluch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622125v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Pons Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711097v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711116v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02966702v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02987022v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01068243v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01068241v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03621893v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579598v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003035565" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132759v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622179v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622195v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930340v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/lepreuve-de-traduction-capes-et-agregation-despagnol-9782200622107" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622189v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.visor-libros.com/tienda/novedades/el-orden-de-las-palabras-en-la-historia-del-espa-ol-y-otras-lenguas-iberromances.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/nouveautes/chocs-de-langues-et-de-cultures--9782842922771-0-522.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711074v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711067v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711039v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710956v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=3123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710950v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=123558" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710936v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621809v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04371909v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaboriau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Chall&#233;at-Fonck," TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389792v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740435v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ballestero de Celis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389777v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Labrousse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022078v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389900v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fern&#225;ndez Garc&#237;a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.733" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022108v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389959v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.820" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022196v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711107v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711058v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711053v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711051v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711082v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711080v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711046v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711042v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711033v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711030v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711003v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.13013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179539v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lopez Izquierdo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179535v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710993v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00181458v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371018v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02985355v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02985371v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930326v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01068131v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01068063v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01068051v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711025v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180390v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186097v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184804v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571055v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Ait Isha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Glynn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634381v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390100v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brisville-Fertin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;ez Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faye" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119469v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Richer-Rossi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cr&#233;moux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez Izquierdo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371057v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Taillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21468" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Yusta Rodrigo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mart&#237;nez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622024v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eliphi.fr/#/eliphi/accueil/presentation" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622207v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castillo Lluch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622125v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Pons Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711097v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02966702v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711116v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02987022v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01068243v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01068241v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03621893v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579598v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003035565" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132759v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622179v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622189v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622195v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930340v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/lepreuve-de-traduction-capes-et-agregation-despagnol-9782200622107" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.visor-libros.com/tienda/novedades/el-orden-de-las-palabras-en-la-historia-del-espa-ol-y-otras-lenguas-iberromances.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/nouveautes/chocs-de-langues-et-de-cultures--9782842922771-0-522.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711074v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711067v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711039v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710956v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=3123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710950v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=123558" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710936v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621809v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04371909v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaboriau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Chall&#233;at-Fonck," TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389792v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740435v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ballestero de Celis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389777v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Labrousse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389900v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fern&#225;ndez Garc&#237;a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.733" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022078v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022108v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389959v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.820" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022196v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711107v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711058v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711053v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711051v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711082v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711080v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711046v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711042v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711033v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711030v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711003v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.13013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179539v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lopez Izquierdo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179535v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710993v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00181458v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371018v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02985355v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02985371v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930326v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01068131v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01068063v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01068051v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711025v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180390v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186097v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184804v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571055v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Ait Isha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Glynn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634381v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390100v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brisville-Fertin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;ez Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faye" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>