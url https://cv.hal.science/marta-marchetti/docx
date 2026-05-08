--- v0 (2026-03-28)
+++ v1 (2026-05-08)
@@ -618,429 +618,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evolution of rhizobia may lead to either extra- or intracellular symbiotic adaptation depending on the selection regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-temporal control of mutualism in legumes helps spread symbiotic nitrogen fixation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Daubech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Remigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginaini Grazielli Doin de Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+                <w:t xml:space="preserve">Cecile Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (7), pp.1818-1831. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.13895⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.28683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607703v1</w:t>
+                <w:t xml:space="preserve">hal-02618918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal control of mutualism in legumes helps spread symbiotic nitrogen fixation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Daubech</w:t>
+                <w:t xml:space="preserve">Recruitment of a Lineage-Specific Virulence Regulatory Pathway Promotes Intracellular Infection by a Plant Pathogen Experimentally Evolved into a Legume Symbiont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Capela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Remigi</w:t>
+                <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ginaini Grazielli Doin de Moura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marta Marchetti</w:t>
+                <w:t xml:space="preserve">Anthony Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Pouzet</w:t>
+                <w:t xml:space="preserve">Dorian Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6, </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (10), pp.2503-2521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.28683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msx165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618918v1</w:t>
+                <w:t xml:space="preserve">hal-02620519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recruitment of a Lineage-Specific Virulence Regulatory Pathway Promotes Intracellular Infection by a Plant Pathogen Experimentally Evolved into a Legume Symbiont</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental evolution of rhizobia may lead to either extra- or intracellular symbiotic adaptation depending on the selection regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Perrier</w:t>
+                <w:t xml:space="preserve">Yasmine Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Guetta</w:t>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 34 (10), pp.2503-2521. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (7), pp.1818-1831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msx165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.13895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620519v1</w:t>
+                <w:t xml:space="preserve">hal-01607703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping Bacterial Symbiosis With Legumes by Experimental Evolution</w:t>
               </w:r>
@@ -1065,116 +1065,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Capela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Remigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 27 (9), pp.956 - 964. </w:t>
+              <w:t xml:space="preserve">, 2014, 27 (9), pp.956-964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/MPMI-03-14-0083-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637300v1</w:t>
+                <w:t xml:space="preserve">hal-02938143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping Bacterial Symbiosis With Legumes by Experimental Evolution</w:t>
               </w:r>
@@ -1199,116 +1199,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Capela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Remigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 27 (9), pp.956-964. </w:t>
+              <w:t xml:space="preserve">, 2014, 27 (9), pp.956 - 964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/MPMI-03-14-0083-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938143v1</w:t>
+                <w:t xml:space="preserve">hal-02637300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Queuosine biosynthesis is required for &amp;lt;em&amp;gt;sinorhizobium meliloti&amp;lt;/em&amp;gt;-induced cytoskeletal modifications on HeLa Cells and symbiosis with &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -1941,51 +1941,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stat-mediated signaling induced by type I and type II interferons (IFNs) is differentially controlled through lipid microdomain association and clathrin-dependent endocytosis of IFN receptors.</w:t>
+                <w:t xml:space="preserve">Stat-meddiated signalling induced by type I and type II IFNs is differentially controlled through lipid microdomain association and clathrin-dependent endocytosis of IFN-Rs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Monier</w:t>
@@ -2024,337 +2024,337 @@
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baychelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 17 (7), pp.2896-909. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 17, pp.2896-2909</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656874v1</w:t>
+                <w:t xml:space="preserve">hal-00093688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stat-meddiated signalling induced by type I and type II IFNs is differentially controlled through lipid microdomain association and clathrin-dependent endocytosis of IFN-Rs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamin is involved in endolysosomal cholesterol delivery to the endoplasmic reticulum: role in cholesterol homeostasis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fradagrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Baychelier</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cogny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Traffic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (7), pp.811-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0854.2006.00435.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093688v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamin is involved in endolysosomal cholesterol delivery to the endoplasmic reticulum: role in cholesterol homeostasis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peggy Robinet</w:t>
+                <w:t xml:space="preserve">Stat-mediated signaling induced by type I and type II interferons (IFNs) is differentially controlled through lipid microdomain association and clathrin-dependent endocytosis of IFN receptors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fradagrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Cogny</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baychelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traffic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 7 (7), pp.811-23. </w:t>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (7), pp.2896-909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0854.2006.00435.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1091/mbc.e06-01-0076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657034v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of pathogenic bacteria with rabbit appendix M cells: bacterial motility is a key feature in vivo</w:t>
               </w:r>
@@ -3944,51 +3944,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaint" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gigli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Belny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Cassan-Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-24-0059-R" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204399v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marchetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16148" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672681v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Checcucci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2020.591494" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326461v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daubech" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Poinsot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Klonowska" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capela" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chaintreuil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-06-19-0168-R" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607703v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Yousfi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13895" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618918v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Remigi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginaini Grazielli Doin de Moura" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pouzet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.28683" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620519v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guetta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx165" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-03-14-0083-R" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650924v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Poincloux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Benmeradi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Auriac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056043" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644027v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catrice" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Batut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Masson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02358-10" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665813v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Glew" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cruveiller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chane-Woon-Ming" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000280" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655804v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Claudinon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gonnord" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Beslard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Mitchell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.021915" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655676v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amadou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.076448.108" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656874v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Monier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fradagrada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baychelier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e06-01-0076" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093688v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657034v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Robinet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cogny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2006.00435.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675770v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Sirard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sansonetti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pringault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kerneis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2004.02.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1NGL8KR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676150v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Caliot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.00338" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675774v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rino Rappuoli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-148-5-1447" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693337v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rossi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Giannelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Giuliani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pizza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687597v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ghiara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Di Tommaso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vindigni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692196v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Manetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Massari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Magagnoli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nuti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707700v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Aric&#242;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Burroni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Figura" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.7886456" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712048v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Blaser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K Tummuru" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T L Cover" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961443v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Chaintreuil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tisseyre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606834v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Bauhus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kouki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Asbeck" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486085v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aoun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandeep Singh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chacko Jobichen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsumi Maruta" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Griffiths" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaint" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gigli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Belny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Cassan-Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-24-0059-R" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204399v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marchetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16148" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672681v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Checcucci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2020.591494" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326461v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daubech" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Poinsot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Klonowska" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capela" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chaintreuil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-06-19-0168-R" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618918v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Remigi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginaini Grazielli Doin de Moura" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pouzet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.28683" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620519v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guetta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx165" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Yousfi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13895" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938143v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-03-14-0083-R" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637300v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650924v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Poincloux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Benmeradi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Auriac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056043" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644027v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catrice" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Batut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Masson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02358-10" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665813v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Glew" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cruveiller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chane-Woon-Ming" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000280" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655804v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Claudinon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gonnord" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Beslard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Mitchell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.021915" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655676v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amadou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.076448.108" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093688v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Monier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fradagrada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baychelier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657034v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Robinet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cogny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2006.00435.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656874v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e06-01-0076" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675770v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Sirard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sansonetti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pringault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kerneis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2004.02.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1NGL8KR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676150v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Caliot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.00338" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675774v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rino Rappuoli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-148-5-1447" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693337v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rossi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Giannelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Giuliani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pizza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687597v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ghiara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Di Tommaso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vindigni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692196v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Manetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Massari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Magagnoli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nuti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707700v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Aric&#242;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Burroni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Figura" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.7886456" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712048v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Blaser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K Tummuru" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T L Cover" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961443v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Chaintreuil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tisseyre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606834v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Bauhus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kouki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Asbeck" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486085v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aoun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandeep Singh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chacko Jobichen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsumi Maruta" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Griffiths" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>