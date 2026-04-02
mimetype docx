--- v0 (2026-03-06)
+++ v1 (2026-04-02)
@@ -66,1397 +66,1289 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
-[...948 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking Corporate Social Responsibility as a Product-Harm Crisis: Explaining the Recent Shift in Terminology from CSR to Sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Pizzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Ureta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Edward Freeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Blazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenging Polycrisis in Organizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.99 - 128, 2026, Humanism in Business Series, 9783032049162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-04917-9_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Games and Museums : A Novel Approach to Attracting and Retaining Audiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Pizzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Miniero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuha Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neville Vakharia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilena Vecco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of Arts and Cultural Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 15 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fooling Them, Not Me? How Fake News Affects Evaluators’ Reputation Judgments and Behavioral Intentions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Mariconda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pizzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Etter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Haack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Business and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 65 (2), pp.467-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00076503241271255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“I am not unsustainable; I am on holiday!” : Moral disengagement and the holiday mindset of young travellers during a cruise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pizzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Miniero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Bonera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Paola Codini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Elam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Sustainable Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (11), 2304-2322 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09669582.2024.2344010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You designed that yourself for me? Vicarious pride in customized gift exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pizzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diletta Acuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Soscia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gibbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychology and Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (10), 2170-2180 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mar.22034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Embracing Food Well-Being: Lessons from Chefs’ Caring Actions in the Fight Against Food Waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pizzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meltem Türe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Public Policy and Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07439156231206791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You designed that yourself for me? Vicarious pride in customized gift exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pizzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diletta Acuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Soscia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gibbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychology and Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mar.22034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attitudes and intentions toward masstige strategies: A cross-cultural study of French and Chinese consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pizzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Soscia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangyuan Teng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 167, pp.114174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2023.114174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04325632v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When sustainability backfires : A review on the unintended negative side-effects of product and service sustainability on consumer behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diletta Acuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pizzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Dolnicar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychology and Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (10), 1933-1945 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mar.21709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability and Aesthetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meltem Türe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Pizzetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th EIASM Interpretive Consumer Research Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1603,51 +1495,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717612v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mariconda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pizzetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Etter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haack" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00076503241271255" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665861v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Acuti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Soscia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gibbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.22034" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563705v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Miniero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bonera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Paola Codini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Elam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09669582.2024.2344010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637410v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Longo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem T&#252;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07439156231206791" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325724v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chereau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangyuan Teng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207447v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2023.114174" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381310v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dolnicar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.21709" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488126v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gatti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ureta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Edward Freeman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Blazquez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04917-9_5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325632v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuha Jung" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Vakharia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Vecco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451173v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gatti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pizzetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ureta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Edward Freeman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Blazquez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04917-9_5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325632v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Miniero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuha Jung" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Vakharia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Vecco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mariconda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Etter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haack" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00076503241271255" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563705v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bonera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Paola Codini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Elam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09669582.2024.2344010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Acuti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Soscia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gibbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.22034" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418042v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Longo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem T&#252;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07439156231206791" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665861v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207447v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chereau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangyuan Teng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2023.114174" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381310v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dolnicar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.21709" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451173v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>