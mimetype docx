--- v1 (2026-04-02)
+++ v2 (2026-05-23)
@@ -1191,84 +1191,287 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Don’t shoot the messenger! The vicarious effects of “Shrinkflation” on FMCG retailers”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pizzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diletta Acuti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retail in the Age of Global Uncertainty Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I hate this brand but there is nothing I can do about it</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Miniero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pizzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Dianova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMAC Regional Conference 14th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Athens, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sustainability and Aesthetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1290,65 +1493,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th EIASM Interpretive Consumer Research Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1495,51 +1698,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gatti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pizzetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ureta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Edward Freeman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Blazquez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04917-9_5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325632v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Miniero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuha Jung" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Vakharia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Vecco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mariconda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Etter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haack" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00076503241271255" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563705v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bonera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Paola Codini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Elam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09669582.2024.2344010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Acuti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Soscia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gibbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.22034" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418042v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Longo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem T&#252;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07439156231206791" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665861v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207447v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chereau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangyuan Teng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2023.114174" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381310v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dolnicar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.21709" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451173v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gatti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pizzetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ureta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Edward Freeman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Blazquez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04917-9_5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325632v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Miniero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuha Jung" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Vakharia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Vecco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mariconda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Etter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haack" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00076503241271255" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563705v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bonera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Paola Codini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Elam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09669582.2024.2344010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Acuti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Soscia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gibbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.22034" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418042v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Longo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem T&#252;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07439156231206791" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665861v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207447v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chereau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangyuan Teng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2023.114174" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381310v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dolnicar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.21709" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606692v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Grosso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614667v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Dianova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451173v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>