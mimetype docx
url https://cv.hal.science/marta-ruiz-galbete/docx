--- v0 (2026-03-19)
+++ v1 (2026-05-01)
@@ -72,491 +72,491 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'invention du &amp;quot;Monde libre&amp;quot; : Le système impérial américain et l'idée de guerre froide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Ruiz Galbete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives impériales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlantiques déchaînés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119-161, 2025, Mondes de la Colonialité et TransModernités, 978-2-492182-30-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la fin de l’ETA à la mise en mémoire nationaliste : histoire, récit et légitimation de la violence politique au Pays Basque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Ruiz Galbete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La légitimation du politique : histoire, mémoire, pouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Geste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-101, 2023, Presses Universitaires de Nouvelle-Aquitaine, 979-10-353-2128-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives impériales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Renault</w:t>
+                <w:t xml:space="preserve">Marta Ruiz Galbete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atlantiques déchaînés, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04835312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives impériales. Introduction (avec Claude Bourguignon, Olga Bronnikova et Matthieu Renault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Ruiz Galbete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlantiques déchaînés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-33, 2024, Mondes de la Colonialité et TransModernité, Christine Chivaillon et Matthieu Renault, 978-2-492182-30-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Semprun. La mémoire de toutes pièces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Ruiz Galbete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898883v1</w:t>
-              </w:r>
-[...194 lines deleted...]
-                <w:t xml:space="preserve">hal-04773272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -574,51 +574,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿“Fidelismo sin Fidel”? El Congreso por la Libertad de la Cultura y la Revolución cubana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Ruiz Galbete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia Crítica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 67, pp.111-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -652,51 +652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los trabajos intelectuales del anticomunismo: el Congreso por la Libertad de la Cultura en América latina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Ruiz Galbete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, http://nuevomundo.revues.org/66101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -730,51 +730,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Vendidos al enemigo?&amp;quot;: Disidentes y renegados del comunismo español (1921-1956)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Ruiz Galbete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, http://nuevomundo.revues.org/index56330.html. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -808,51 +808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuadernos del Congreso por la Libertad de la Cultura : anticomunismo y guerra fría en América Latina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Ruiz Galbete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El Argonauta Español</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, http://argonauta.imageson.org/document75.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -877,51 +877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Semprún : autobiographie, réécriture et vérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Ruiz Galbete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'ILCEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -946,51 +946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelectuales con cabeza de chorlito&amp;quot;. Jorge Semprún contra el eurocarrillismo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Ruiz Galbete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d'histoire contemporaine de l'Espagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 30-31, pp.366-382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1047,51 +1047,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Historia cultural: De la nueva &amp;quot;mirada&amp;quot; francesa a las perspectivas latinoamericanas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Ruiz Galbete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Historia cultural: De la nueva "mirada" francesa a las perspectivas latinoamericanas.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1116,51 +1116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Congreso por la Libertad de la Cultura en América Latina. ¿La élite liberal al servicio de la CIA?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Ruiz Galbete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construyendo diálogos en las Américas: saberes y conocimientos entre Europa y América</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Congress of Americanists, Jul 2012, Vienna (AUSTRIA), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1185,51 +1185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Congreso por la Libertad de la Cultura en América Latina. Los trabajos intelectuales de la Guerra fría.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Ruiz Galbete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El Congreso por la Libertad de la Cultura en América Latina. Los trabajos intelectuales de la Guerra fría.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1254,51 +1254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En torno al doble exilio de Jorge Semprún</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Ruiz Galbete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60 años después : La cultura del exilio republicano español de 1939</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Grupo de Estudios del Exilio Literario (GEXEL), Nov 1999, Madrid - Alcalá de Henares - Toledo, Spain. pp.331-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1492,51 +1492,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835312v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rougier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ruiz Galbete" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bronnikova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773409v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atlantiquesdechaines.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02898883v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769041v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773272v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesteditions.com/puna/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02898882v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7440/histcrit67.2018.06" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01021938v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.66101" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01021935v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.56330" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01021933v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02898884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773932v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01021940v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01021939v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01021941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774010v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769041v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ruiz Galbete" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atlantiquesdechaines.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773272v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesteditions.com/puna/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835312v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rougier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bronnikova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773409v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02898883v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02898882v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7440/histcrit67.2018.06" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01021938v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.66101" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01021935v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.56330" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01021933v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02898884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773932v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01021940v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01021939v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01021941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774010v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>