--- v0 (2026-03-17)
+++ v1 (2026-04-17)
@@ -375,186 +375,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amateurs et institutions. Perspectives historiques, explorations numériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amateurs et institutions : perspectives historiques, explorations numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Filipponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Paris Nanterre, 206 p., 2022, 978-2-84016-493-7</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 206 p., 2022, Les passés dans le présent, 978-2-84016-493-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637763v1</w:t>
+                <w:t xml:space="preserve">hal-04024531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amateurs et institutions : perspectives historiques, explorations numériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amateurs et institutions. Perspectives historiques, explorations numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Severo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Filipponi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 206 p., 2022, Les passés dans le présent, 978-2-84016-493-7</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Paris Nanterre, 206 p., 2022, 978-2-84016-493-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024531v1</w:t>
+                <w:t xml:space="preserve">hal-04637763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture en partage</w:t>
               </w:r>
@@ -1538,209 +1538,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que veulent les images de l’IA ? Une exploration de la communication scientifique visuelle de l’intelligence artificielle</w:t>
+                <w:t xml:space="preserve">Microstock images of artificial intelligence: How AI creates its own conditions of possibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Romele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 55 (1), pp.179-201. </w:t>
+              <w:t xml:space="preserve">Convergence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sr.055.0179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/13548565231199982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554774v1</w:t>
+                <w:t xml:space="preserve">hal-05554789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstock images of artificial intelligence: How AI creates its own conditions of possibility</w:t>
+                <w:t xml:space="preserve">Que veulent les images de l’IA ? Une exploration de la communication scientifique visuelle de l’intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Romele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convergence: The International Journal of Research into New Media Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29 (5), </w:t>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (1), pp.179-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/13548565231199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sr.055.0179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554789v1</w:t>
+                <w:t xml:space="preserve">hal-05554774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archives audiovisuelles de l’INA, une ressource d’expérimentation entre pédagogie et recherche</w:t>
               </w:r>
@@ -1811,503 +1811,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le patrimoine culturel immatériel entre écritures amateure et institutionnelle : le cas de l’inventaire français</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Questionner l’éthique depuis les SIC en contexte numérique : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Arruabarrena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; langages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/comla1.211.0053⟩</w:t>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Questionner l'éthique depuis les SIC en contexte numérique, 25, pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.13164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04091114v1</w:t>
+                <w:t xml:space="preserve">hal-03850177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner l’éthique depuis les SIC en contexte numérique : Introduction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cultural participation and digital platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Severo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thuillas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Questionner l'éthique depuis les SIC en contexte numérique, 25, pp.[En ligne]. </w:t>
+              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfsic.13164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/hybrid.1433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850177v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03672625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural participation and digital platforms</w:t>
+                <w:t xml:space="preserve">Le patrimoine culturel immatériel entre écritures amateure et institutionnelle : le cas de l’inventaire français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thuillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8, </w:t>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 211, pp.53-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/hybrid.1433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/comla1.211.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03672625v1</w:t>
+                <w:t xml:space="preserve">hal-04091114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'espace public du confinement. Archives, participation et inclusion sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+                <w:t xml:space="preserve">Platformization of culture between commercial and institutional platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40, pp.169-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.26779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03509986v1</w:t>
+                <w:t xml:space="preserve">hal-04023810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platformization of culture between commercial and institutional platforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Barbier</w:t>
+                <w:t xml:space="preserve">L'espace public du confinement. Archives, participation et inclusion sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les usages du temps libre, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.26779⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04023810v1</w:t>
+                <w:t xml:space="preserve">halshs-03509986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping International Geopolitical Agenda. Continuing National Conceptions of the Emerging European Crisis</w:t>
               </w:r>
@@ -3231,178 +3231,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672296v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft Data and Public Policy: Can Social Media Offer Alternatives to Official Statistics in Urban Policymaking?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Philosopher to Network. Using Digital Traces for Understanding Paul Ricoeur's Legacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Romele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Policy and Internet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Azimuth. Philosophical Coordinates in Modern and Contemporary Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Philosophy and Digital Traces, VI (6)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298708v1</w:t>
+                <w:t xml:space="preserve">hal-01294443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Philosopher to Network. Using Digital Traces for Understanding Paul Ricoeur's Legacy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soft Data and Public Policy: Can Social Media Offer Alternatives to Official Statistics in Urban Policymaking?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Azimuth. Philosophical Coordinates in Modern and Contemporary Age</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Philosophy and Digital Traces, VI (6)</w:t>
+              <w:t xml:space="preserve">Policy and Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294443v1</w:t>
+                <w:t xml:space="preserve">hal-02298708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Economy of the Digital Gift: From Socialism to Sociality Online</w:t>
               </w:r>
@@ -3520,226 +3520,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse géomédiatique de l'actualité internationale : hiérarchies et effets de voisinage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Espaces géographiques et représentations médiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beauguitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 45 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.451.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298524v1</w:t>
+                <w:t xml:space="preserve">halshs-01821854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces géographiques et représentations médiatiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Grasland</w:t>
+                <w:t xml:space="preserve">Une analyse géomédiatique de l'actualité internationale : hiérarchies et effets de voisinage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beauguitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marta Severo</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 45 (1), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01821854v1</w:t>
+                <w:t xml:space="preserve">hal-02298524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital traces for a new know-space of the city</w:t>
               </w:r>
@@ -3961,447 +3961,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open access to research data in electronic theses and dissertations: an overview</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La liste du patrimoine mondial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Library Hi Tech</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/LHT-06-2014-0058⟩</w:t>
+              <w:t xml:space="preserve">Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.47-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/pumus.2013.1751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227443v1</w:t>
+                <w:t xml:space="preserve">hal-01312557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liste du patrimoine mondial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Open access to research data in electronic theses and dissertations: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et Musées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22, pp.47-70. </w:t>
+              <w:t xml:space="preserve">Library Hi Tech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (4), pp.612-627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/pumus.2013.1751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/LHT-06-2014-0058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312557v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes et fonctions de la &amp;quot; donnée &amp;quot; dans trois webs environnementaux sud-américains (Argentine, Bolivie, brésil)</w:t>
+                <w:t xml:space="preserve">Le périple d’Edward Snowden : analyse quali-quantitative d’un événement médiatique international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gautreau</w:t>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Noucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 27 (1-2), p. 22-59. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/netcom.1250⟩</w:t>
+              <w:t xml:space="preserve">, 2013, Géopolitique de l'espace cybernétique, 27 (3-4), pp.385-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/netcom.1512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00991901v1</w:t>
+                <w:t xml:space="preserve">hal-01216640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le périple d’Edward Snowden : analyse quali-quantitative d’un événement médiatique international</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Formes et fonctions de la &amp;quot; donnée &amp;quot; dans trois webs environnementaux sud-américains (Argentine, Bolivie, brésil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Severo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marta Severo</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Noucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Géopolitique de l'espace cybernétique, 27 (3-4), pp.385-410. </w:t>
+              <w:t xml:space="preserve">, 2013, 27 (1-2), p. 22-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/netcom.1512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/netcom.1250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216640v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00991901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des migrants et des mots : une analyse numérique des débats médiatiques sur les migrations et l’environnement</w:t>
               </w:r>
@@ -4517,51 +4517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 76 (mars 2012), pp.74-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4759,51 +4759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La blogosphère tunisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5235,51 +5235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre VIII- Apports critiques sur les méthodologies liées aux Humanités Numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5740,51 +5740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux regards sur le cyberactivisme : une cartographie de la blogosphère des révoltes arabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sihem Najar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cyberactivisme au maghreb et dans le monde arabe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, 2013, 9782811108328</w:t>
@@ -6118,51 +6118,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -6562,1709 +6562,1584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social media and European cultural routes: Instagram networks on the Via Francigena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Eloire</w:t>
+                <w:t xml:space="preserve">Cartographier les acteurs d'un territoire : une approche appliquée au patrimoine industriel textile du Nord-Pas-de-Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aimée Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 8th International Conference on Management of Digital EcoSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MEDES, Feb 2016, Biarritz, France</w:t>
+              <w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.66-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05551072v1</w:t>
+                <w:t xml:space="preserve">hal-01353660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'actualité internationale : entre hiérarchie globale et stratégies éditoriales régionalisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beauguitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2016 3e colloque international du CIST : En quête de territoire(s) ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.59-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier les acteurs d'un territoire : une approche appliquée au patrimoine industriel textile du Nord-Pas-de-Calais</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marta Severo</w:t>
+                <w:t xml:space="preserve">Social media and European cultural routes : Instagram Networks on the Via Francigena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bellens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Eloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Grabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Valmond Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Conference on Management of computational and collective IntElligence in Digital EcoSystems (MEDES) 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Hendaye, France. pp.122 - 128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3012071.3012082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353660v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social media and European cultural routes : Instagram Networks on the Via Francigena</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Données numériques et méthode : proposition pour une approche quali/quanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Severo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Timimi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Management of computational and collective IntElligence in Digital EcoSystems (MEDES) 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Doctorales SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426834v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données numériques et méthode : proposition pour une approche quali/quanti</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archiving news on the Web through RSS flows. A new tool for studying international events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ismaïl Timimi</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beauguitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales SFSIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">RESAW 2015. Web Archives as Scholarly Sources: Issues, Practices and Perspectives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, AArhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651269v1</w:t>
+                <w:t xml:space="preserve">halshs-01187828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archiving news on the Web through RSS flows. A new tool for studying international events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le projet TECTONIQ pour la valorisation du patrimoine numérique de l’industrie textile dans le Nord de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hugues Pecout</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESAW 2015. Web Archives as Scholarly Sources: Issues, Practices and Perspectives.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, AArhus, Denmark</w:t>
+              <w:t xml:space="preserve">Le patrimoine industriel au XXIe siècle, nouveaux défis. Actes du congrès TICCIH Lille Région 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The International Committee for the Conservation of the Industrial Heritage (TICCIH), Sep 2015, Lille, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01187828v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet TECTONIQ pour la valorisation du patrimoine numérique de l’industrie textile dans le Nord de la France</w:t>
+                <w:t xml:space="preserve">Vers l'interopérabilité des données hétérogènes liées au patrimoine industriel textile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le patrimoine industriel au XXIe siècle, nouveaux défis. Actes du congrès TICCIH Lille Région 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The International Committee for the Conservation of the Industrial Heritage (TICCIH), Sep 2015, Lille, France. 15 p</w:t>
+              <w:t xml:space="preserve">Documents et dispositifs à l'ère post-numérique. Actes du 18e Colloque international sur le Document Électronique (CiDE.18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier 3 - LERASS, Nov 2015, Montpellier, France. pp.145-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004879v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281716v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'interopérabilité des données hétérogènes liées au patrimoine industriel textile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+                <w:t xml:space="preserve">Les flux RSS pour les études territoriales : une analyse de l'individu et ses espaces dans les actualités internationales du New York Times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beauguitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents et dispositifs à l'ère post-numérique. Actes du 18e Colloque international sur le Document Électronique (CiDE.18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier 3 - LERASS, Nov 2015, Montpellier, France. pp.145-158</w:t>
+              <w:t xml:space="preserve">CIST2014 - Fronts et frontières des sciences du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.32-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281716v2</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968513v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les flux RSS pour les études territoriales : une analyse de l'individu et ses espaces dans les actualités internationales du New York Times</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evénement international, agenda médiatique et vision du monde: que peuvent nous apprendre les flux RSS des grands médias de presse internationale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brennetot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lamarche-Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2014 - Fronts et frontières des sciences du territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.32-38</w:t>
+              <w:t xml:space="preserve">2eme Colloque du CIST : " Fronts et frontières des sciences du territoire "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00968513v2</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evénement international, agenda médiatique et vision du monde: que peuvent nous apprendre les flux RSS des grands médias de presse internationale ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Événement international, agenda médiatique et vision du monde : que peuvent nous apprendre les flux RSS des grands médias de presse internationale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brennetot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lamarche-Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2eme Colloque du CIST : " Fronts et frontières des sciences du territoire "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">CIST2014 - Fronts et frontières des sciences du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.60-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965645v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Événement international, agenda médiatique et vision du monde : que peuvent nous apprendre les flux RSS des grands médias de presse internationale ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ouvrir les données de la recherche pour la veille scientifique. Le cas des thèses électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Severo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Thiault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2014 - Fronts et frontières des sciences du territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.60-70</w:t>
+              <w:t xml:space="preserve">Actes du 7e colloque de Veille Stratégique Scientifique et Technologique (VSST 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nancy, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353446v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01070495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouvrir les données de la recherche pour la veille scientifique. Le cas des thèses électroniques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouveaux regards sur le cyber-activisme : une cartographie de la blogosphère des révoltes arabes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Thiault</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 7e colloque de Veille Stratégique Scientifique et Technologique (VSST 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nancy, France. 11 p</w:t>
+              <w:t xml:space="preserve">Mouvements sociaux en ligne, cyber activisme et nouvelles formes d'expression en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Tunis, Tunisie. pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01070495v1</w:t>
+                <w:t xml:space="preserve">hal-00675290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux regards sur le cyber-activisme : une cartographie de la blogosphère des révoltes arabes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un capteur géomédiatique d'événements internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements sociaux en ligne, cyber activisme et nouvelles formes d'expression en Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Tunis, Tunisie. pp.50</w:t>
+              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.184-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675290v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un capteur géomédiatique d'événements internationaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Les nouveaux territoires du débat public, le cas de la carte du sang de l'immobilier chinois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Severo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.184-190</w:t>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.130-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675303v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouveaux territoires du débat public, le cas de la carte du sang de l'immobilier chinois</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Citizen protest in the online networks: the case of the China's bloody map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Douay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Social Network Conference 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, London, United Kingdom. pp.68-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8274,271 +8149,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cartographie du Web : le lien social sur le Net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00678768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine culturel immatériel sur la Toile. Comparaison entre réseaux nationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of the open environmental data diffusion in Argentina, Bolivia and Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Hasenack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louca Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heinrich Hasenack</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gabriela Merlinksy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Noucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8548,91 +8423,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateformes contributives patrimoniales entre institution et amateur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Lille, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04271575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8642,98 +8517,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La troisième voie entre données et méthodes : une approche par la visualisation des données SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'14, 26e conférence francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lille, France. pp.58-62, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8743,169 +8618,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping places for digital natives and other generations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schlieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Bucher</w:t>
+                <w:t xml:space="preserve">Frédéric Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Schlieder</w:t>
+                <w:t xml:space="preserve">Marinos Kavouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Cantat</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">André Streilein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieux et hauts lieux des densités intermédiaires : une analyse par les réseaux sociaux numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8940,51 +8815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp. 192-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00959879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8994,187 +8869,187 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche culturelle et sciences participatives PARTICIP-ARC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loup Bernard</w:t>
+                <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Besombes</w:t>
+                <w:t xml:space="preserve">Lisa Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Erwan Dagorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Muséum national d'Histoire naturelle. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02297638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The International Geomedia Agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Lan Botterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9216,131 +9091,131 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] European Commission - DG Research. 2018, 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03617463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La partecipazione delle comunità: aspetti tecnologici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Regione Lombardia/Archivio di etnografia e storia sociale. 2012, pp.46-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId228"/>
+      <w:footerReference w:type="default" r:id="rId226"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9487,51 +9362,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05459145v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Mourat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Petit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ricci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04443984v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/communautes-et-pratiques-decritures-des-patrimoines-et-des-memoires/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074369v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637763v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Filipponi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024531v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091034v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Shulz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuillas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04038593v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945620v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barbe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.15040" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tardy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66395" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544338v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cachat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;isbn=978-2-343-10654-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257444v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Levallois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Marchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Mata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Panisson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibele Fausto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.44882" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980668v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Romele" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-025-02283-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920128v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gensburger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gabrysiak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384169v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13527258.2024.2303114" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582182v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Delannay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wmx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554774v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.055.0179" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554789v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548565231199" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310043v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Segault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2023.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091114v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.211.0053" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850177v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arruabarrena" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13164" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672625v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.1433" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509986v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023810v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barbier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26779" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506950v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Toureille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leconte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2021.718809" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146143v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Filipponi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.002.0107" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511865v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360070v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.6028" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187224v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lamarche-Perrin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.593.0507" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824173v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Furia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-018-0856-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04827483v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.205.0235" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298714v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2664" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01988781v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vienne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4214" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672296v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.195.0085" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298708v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294443v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298777v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298785v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298524v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821854v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.451.0001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298791v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02057274v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1461444814567981" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01662198v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cominelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227443v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prost" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LHT-06-2014-0058" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312557v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2013.1751" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991901v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1250" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216640v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1512" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02057177v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gemenne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.18594" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676303v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282748v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Zuolo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018412456772" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690809v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bortolotto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676201v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675308v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05459155v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04444021v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895002v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ruiz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518364v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Verlaet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2019/08/dyresic-web-08-2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027229v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75759-9_9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708035v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aim&#233;e Berthelot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197841v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61593-6_9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901640v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01310033v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675166v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091113v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.1429" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874381v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Leclerc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hottin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Barbe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chauliac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629450v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04840549v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bullich" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ithurbide" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouquillion Philippe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708060v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valmond-Leblanc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699314v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05551072v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bellens" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valmond Le Banc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353673v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353660v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426834v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valmond Le Blanc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3012071.3012082" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651269v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Timimi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187828v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02004879v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281716v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968513v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965645v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353446v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01070495v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675290v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675303v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675304v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675517v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678768v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675497v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744805v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Hasenack" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louca Lerch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Merlinksy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04271575v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089632v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537006v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schlieder" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cantat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinos Kavouras" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Streilein" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959879v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02297638v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besombes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chupin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dagorne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617463v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Lan Botterman" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312368v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05459145v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Mourat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Petit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ricci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04443984v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/communautes-et-pratiques-decritures-des-patrimoines-et-des-memoires/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074369v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024531v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Filipponi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637763v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091034v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Shulz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuillas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04038593v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945620v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barbe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.15040" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tardy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66395" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544338v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cachat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;isbn=978-2-343-10654-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257444v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Levallois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Marchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Mata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Panisson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibele Fausto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.44882" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980668v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Romele" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-025-02283-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920128v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gensburger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gabrysiak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384169v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13527258.2024.2303114" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582182v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Delannay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wmx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554789v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548565231199982" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554774v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.055.0179" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310043v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Segault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2023.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850177v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arruabarrena" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13164" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672625v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.1433" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091114v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.211.0053" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barbier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26779" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509986v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506950v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Toureille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leconte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2021.718809" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146143v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Filipponi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.002.0107" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511865v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360070v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.6028" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187224v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lamarche-Perrin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.593.0507" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824173v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Furia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-018-0856-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04827483v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.205.0235" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298714v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2664" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01988781v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vienne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4214" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672296v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.195.0085" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298708v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298777v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298785v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821854v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.451.0001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298524v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298791v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02057274v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1461444814567981" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01662198v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cominelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312557v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2013.1751" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227443v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prost" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LHT-06-2014-0058" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216640v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1512" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991901v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1250" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02057177v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gemenne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.18594" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676303v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282748v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Zuolo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018412456772" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690809v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bortolotto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676201v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675308v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05459155v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04444021v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895002v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ruiz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518364v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Verlaet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2019/08/dyresic-web-08-2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027229v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75759-9_9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708035v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aim&#233;e Berthelot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197841v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61593-6_9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901640v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01310033v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675166v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091113v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.1429" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874381v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Leclerc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hottin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Barbe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chauliac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629450v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04840549v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bullich" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ithurbide" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouquillion Philippe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708060v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valmond-Leblanc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699314v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353660v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353673v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426834v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bellens" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valmond Le Blanc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3012071.3012082" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651269v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Timimi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187828v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02004879v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281716v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968513v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965645v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353446v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01070495v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675290v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675303v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675304v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675517v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678768v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675497v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744805v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Hasenack" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louca Lerch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Merlinksy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04271575v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089632v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537006v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schlieder" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cantat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinos Kavouras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Streilein" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959879v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02297638v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besombes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chupin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dagorne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617463v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Lan Botterman" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312368v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>