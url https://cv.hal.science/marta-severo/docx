--- v1 (2026-04-17)
+++ v2 (2026-05-15)
@@ -375,274 +375,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amateurs et institutions : perspectives historiques, explorations numériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amateurs et institutions. Perspectives historiques, explorations numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Severo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Filipponi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 206 p., 2022, Les passés dans le présent, 978-2-84016-493-7</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Paris Nanterre, 206 p., 2022, 978-2-84016-493-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024531v1</w:t>
+                <w:t xml:space="preserve">hal-04637763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amateurs et institutions. Perspectives historiques, explorations numériques</w:t>
+                <w:t xml:space="preserve">Culture en partage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Paris Nanterre, 206 p., 2022, 978-2-84016-493-7</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Shulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thuillas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fyp, 2022, 978-2-36405-216-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637763v1</w:t>
+                <w:t xml:space="preserve">hal-04091034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture en partage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amateurs et institutions : perspectives historiques, explorations numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Filipponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 206 p., 2022, Les passés dans le présent, 978-2-84016-493-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Thuillas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04091034v1</w:t>
+                <w:t xml:space="preserve">hal-04024531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impératif participatif. Institutions culturelles, amateurs et plateformes</w:t>
               </w:r>
@@ -1343,1261 +1343,1261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04920128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecting traces of the outside world: an alternative collective memory of the lockdown</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mémoires du Covid-19 et archives du Web. Preuve de concept pour une analyse quantitative des données du dépôt légal du web de la BnF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roch Delannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gabrysiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heritage Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13527258.2024.2303114⟩</w:t>
+              <w:t xml:space="preserve">Humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11wmx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384169v1</w:t>
+                <w:t xml:space="preserve">hal-04582182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoires du Covid-19 et archives du Web. Preuve de concept pour une analyse quantitative des données du dépôt légal du web de la BnF</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collecting traces of the outside world: an alternative collective memory of the lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Gabrysiak</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9, </w:t>
+              <w:t xml:space="preserve">International Journal of Heritage Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (4), pp.385-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11wmx⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13527258.2024.2303114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582182v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstock images of artificial intelligence: How AI creates its own conditions of possibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Romele</w:t>
+                <w:t xml:space="preserve">Les archives audiovisuelles de l’INA, une ressource d’expérimentation entre pédagogie et recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convergence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13548565231199982⟩</w:t>
+              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1-4), pp.93-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/LCN.2023.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554789v1</w:t>
+                <w:t xml:space="preserve">hal-04310043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que veulent les images de l’IA ? Une exploration de la communication scientifique visuelle de l’intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Romele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 55 (1), pp.179-201. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sr.055.0179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les archives audiovisuelles de l’INA, une ressource d’expérimentation entre pédagogie et recherche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Segault</w:t>
+                <w:t xml:space="preserve">Microstock images of artificial intelligence: How AI creates its own conditions of possibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Romele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (1-4), pp.93-118. </w:t>
+              <w:t xml:space="preserve">Convergence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/LCN.2023.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/13548565231199982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310043v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner l’éthique depuis les SIC en contexte numérique : Introduction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le patrimoine culturel immatériel entre écritures amateure et institutionnelle : le cas de l’inventaire français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Severo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfsic.13164⟩</w:t>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 211, pp.53-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comla1.211.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850177v1</w:t>
+                <w:t xml:space="preserve">hal-04091114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural participation and digital platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thuillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/hybrid.1433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03672625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le patrimoine culturel immatériel entre écritures amateure et institutionnelle : le cas de l’inventaire français</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Questionner l’éthique depuis les SIC en contexte numérique : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Arruabarrena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; langages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 211, pp.53-70. </w:t>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Questionner l'éthique depuis les SIC en contexte numérique, 25, pp.[En ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/comla1.211.0053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.13164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04091114v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platformization of culture between commercial and institutional platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les sociétés savantes face aux sciences participatives. Un exemple d’innovation collaborative dans le secteur culturel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Severo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Barbier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marta Severo</w:t>
+                <w:t xml:space="preserve">Emma Filipponi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40, pp.169-192. </w:t>
+              <w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (1), pp.107-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.26779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/atic.002.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04023810v1</w:t>
+                <w:t xml:space="preserve">hal-04146143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'espace public du confinement. Archives, participation et inclusion sociale</w:t>
+                <w:t xml:space="preserve">Déconfiner les archives du COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Les usages du temps libre, 3</w:t>
+              <w:t xml:space="preserve">, 2021, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03509986v1</w:t>
+                <w:t xml:space="preserve">halshs-03511865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping International Geopolitical Agenda. Continuing National Conceptions of the Emerging European Crisis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Leconte</w:t>
+                <w:t xml:space="preserve">L'espace public du confinement. Archives, participation et inclusion sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Big Data</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les usages du temps libre, 3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03506950v1</w:t>
+                <w:t xml:space="preserve">halshs-03509986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sociétés savantes face aux sciences participatives. Un exemple d’innovation collaborative dans le secteur culturel ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping International Geopolitical Agenda. Continuing National Conceptions of the Emerging European Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Toureille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emma Filipponi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/atic.002.0107⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fdata.2021.718809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146143v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03506950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déconfiner les archives du COVID-19</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+                <w:t xml:space="preserve">Platformization of culture between commercial and institutional platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40, pp.169-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.26779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03511865v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luttes de territoire : enjeux spatiaux et représentations sociales</w:t>
               </w:r>
@@ -2863,187 +2863,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Graham &amp; William H. Dutton, Society &amp; The Internet: How Networks of Information and Communication are Changing Our Lives</w:t>
+                <w:t xml:space="preserve">Suivre le médium numérique : les méthodes numériques en SIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, n° 205, pp.235-242. </w:t>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/res.205.0235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.2664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827483v1</w:t>
+                <w:t xml:space="preserve">hal-02298714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivre le médium numérique : les méthodes numériques en SIC</w:t>
+                <w:t xml:space="preserve">Mark Graham &amp; William H. Dutton, Society &amp; The Internet: How Networks of Information and Communication are Changing Our Lives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10, </w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 205, pp.235-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfsic.2664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/res.205.0235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298714v1</w:t>
+                <w:t xml:space="preserve">hal-04827483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires du réseau social facebook : le cas des pratiques de géoréférencements</w:t>
               </w:r>
@@ -3140,848 +3140,848 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01988781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux topologiques et topographiques de la cartographie du web: Le cas du patrimoine culturel immatériel français</w:t>
+                <w:t xml:space="preserve">Patrimoine culturel immatériel : acteurs des réseaux en évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommaso Venturini</w:t>
+                <w:t xml:space="preserve">Francesca Cominelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31, pp.41-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672296v2</w:t>
+                <w:t xml:space="preserve">hal-01662198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Philosopher to Network. Using Digital Traces for Understanding Paul Ricoeur's Legacy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intangible cultural heritage webs: Comparing national networks with digital methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Azimuth. Philosophical Coordinates in Modern and Contemporary Age</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Media and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (8), pp.1616-1635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1461444814567981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294443v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057274v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft Data and Public Policy: Can Social Media Offer Alternatives to Official Statistics in Urban Policymaking?</w:t>
+                <w:t xml:space="preserve">The Economy of the Digital Gift: From Socialism to Sociality Online</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Policy and Internet</w:t>
+              <w:t xml:space="preserve">Theory, Culture and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298708v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Economy of the Digital Gift: From Socialism to Sociality Online</w:t>
+                <w:t xml:space="preserve">Enjeux topologiques et topographiques de la cartographie du web: Le cas du patrimoine culturel immatériel français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory, Culture and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (195), pp.87-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.195.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298777v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672296v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Philosopher to Network. Using Digital Traces for Understanding Paul Ricoeur's Legacy</w:t>
+                <w:t xml:space="preserve">Soft Data and Public Policy: Can Social Media Offer Alternatives to Official Statistics in Urban Policymaking?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Azimuth. Philosophical Coordinates in Modern and Contemporary Age</w:t>
+              <w:t xml:space="preserve">Policy and Internet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298785v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces géographiques et représentations médiatiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beauguitte</w:t>
+                <w:t xml:space="preserve">From Philosopher to Network. Using Digital Traces for Understanding Paul Ricoeur's Legacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Romele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Azimuth. Philosophical Coordinates in Modern and Contemporary Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Philosophy and Digital Traces, VI (6)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01821854v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse géomédiatique de l'actualité internationale : hiérarchies et effets de voisinage</w:t>
+                <w:t xml:space="preserve">From Philosopher to Network. Using Digital Traces for Understanding Paul Ricoeur's Legacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
+              <w:t xml:space="preserve">Azimuth. Philosophical Coordinates in Modern and Contemporary Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298524v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital traces for a new know-space of the city</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Espaces géographiques et représentations médiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beauguitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lo Squaderno</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.451.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298791v1</w:t>
+                <w:t xml:space="preserve">halshs-01821854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intangible cultural heritage webs: Comparing national networks with digital methods</w:t>
+                <w:t xml:space="preserve">Une analyse géomédiatique de l'actualité internationale : hiérarchies et effets de voisinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tommaso Venturini</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beauguitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Media and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1461444814567981⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02057274v2</w:t>
+                <w:t xml:space="preserve">hal-02298524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimoine culturel immatériel : acteurs des réseaux en évolution</w:t>
+                <w:t xml:space="preserve">Digital traces for a new know-space of the city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Cominelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 31, pp.41-44</w:t>
+              <w:t xml:space="preserve">Lo Squaderno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662198v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liste du patrimoine mondial</w:t>
               </w:r>
@@ -4173,265 +4173,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le périple d’Edward Snowden : analyse quali-quantitative d’un événement médiatique international</w:t>
+                <w:t xml:space="preserve">Formes et fonctions de la &amp;quot; donnée &amp;quot; dans trois webs environnementaux sud-américains (Argentine, Bolivie, brésil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Severo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marta Severo</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Noucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Géopolitique de l'espace cybernétique, 27 (3-4), pp.385-410. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/netcom.1512⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 27 (1-2), p. 22-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/netcom.1250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216640v1</w:t>
+                <w:t xml:space="preserve">halshs-00991901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes et fonctions de la &amp;quot; donnée &amp;quot; dans trois webs environnementaux sud-américains (Argentine, Bolivie, brésil)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gautreau</w:t>
+                <w:t xml:space="preserve">Le périple d’Edward Snowden : analyse quali-quantitative d’un événement médiatique international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Noucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 27 (1-2), p. 22-59. </w:t>
+              <w:t xml:space="preserve">, 2013, Géopolitique de l'espace cybernétique, 27 (3-4), pp.385-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/netcom.1250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/netcom.1512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00991901v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des migrants et des mots : une analyse numérique des débats médiatiques sur les migrations et l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Venturini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gemenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4517,51 +4517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 76 (mars 2012), pp.74-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4759,51 +4759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La blogosphère tunisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5235,51 +5235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre VIII- Apports critiques sur les méthodologies liées aux Humanités Numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5367,299 +5367,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safeguarding Without a Record? The Digital Inventories of Intangible Cultural Heritage</w:t>
+                <w:t xml:space="preserve">Spatial Aspects of Personification in International News</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Alberto Romele; Enrico Terrone. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beauguitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Compagno D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Towards a Philosophy of Digital Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.165-182, 2018, 978-3-319-75759-9. </w:t>
+              <w:t xml:space="preserve">Quantitative Semiotic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.171-189, 2018, Quantitative Semiotic Analysis. Lecture Notes in Morphogenesis, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-75759-9_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-61593-6_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027229v1</w:t>
+                <w:t xml:space="preserve">hal-03197841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier les acteurs d'un territoire : une approche appliquée au patrimoine industriel textile des Hauts-De-France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Safeguarding Without a Record? The Digital Inventories of Intangible Cultural Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alberto Romele; Enrico Terrone. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KARTHALA / colloque CIST 2016 "Demande(s) territoriale(s)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Towards a Philosophy of Digital Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.165-182, 2018, 978-3-319-75759-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-75759-9_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708035v1</w:t>
+                <w:t xml:space="preserve">hal-04027229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Aspects of Personification in International News</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartographier les acteurs d'un territoire : une approche appliquée au patrimoine industriel textile des Hauts-De-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aimée Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Semiotic Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">KARTHALA / colloque CIST 2016 "Demande(s) territoriale(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp 16, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197841v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensions spatiales de l'actualité internationale. La représentation des individus dans le New York Times</w:t>
               </w:r>
@@ -5740,51 +5740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux regards sur le cyberactivisme : une cartographie de la blogosphère des révoltes arabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sihem Najar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cyberactivisme au maghreb et dans le monde arabe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, 2013, 9782811108328</w:t>
@@ -5927,51 +5927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation culturelle et plateformes numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thuillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6372,273 +6372,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche semi-automatique pour l’extraction d’informations liées aux itinéraires culturels à partir des réseaux sociaux : cas de la Via Francigena 20ème Conférence Spatial Analysis and GEOmatics (SAGEO'2016), Dec 2016, Nice, France. 2016</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le paradoxe documentaire des inventaires numériques du patrimoine culturel immatériel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Filipponi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier GAST, conférence EGC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Grenoble, France. pp. 4</w:t>
+              <w:t xml:space="preserve">20ème Colloque International sur le Document Numérique (CiDE.20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708060v1</w:t>
+                <w:t xml:space="preserve">hal-01699314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paradoxe documentaire des inventaires numériques du patrimoine culturel immatériel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche semi-automatique pour l’extraction d’informations liées aux itinéraires culturels à partir des réseaux sociaux : cas de la Via Francigena 20ème Conférence Spatial Analysis and GEOmatics (SAGEO'2016), Dec 2016, Nice, France. 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Valmond-Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Grabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando Filipponi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Colloque International sur le Document Numérique (CiDE.20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Atelier GAST, conférence EGC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Grenoble, France. pp. 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699314v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographier les acteurs d'un territoire : une approche appliquée au patrimoine industriel textile du Nord-Pas-de-Calais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aimée Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.66-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6689,51 +6689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beauguitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2016 3e colloque international du CIST : En quête de territoire(s) ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.59-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6784,77 +6784,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Eloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Valmond Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on Management of computational and collective IntElligence in Digital EcoSystems (MEDES) 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Hendaye, France. pp.122 - 128, </w:t>
@@ -6886,368 +6886,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données numériques et méthode : proposition pour une approche quali/quanti</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Vers l'interopérabilité des données hétérogènes liées au patrimoine industriel textile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ismaïl Timimi</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales SFSIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Documents et dispositifs à l'ère post-numérique. Actes du 18e Colloque international sur le Document Électronique (CiDE.18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier 3 - LERASS, Nov 2015, Montpellier, France. pp.145-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651269v1</w:t>
+                <w:t xml:space="preserve">hal-01281716v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archiving news on the Web through RSS flows. A new tool for studying international events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Données numériques et méthode : proposition pour une approche quali/quanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hugues Pecout</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Timimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESAW 2015. Web Archives as Scholarly Sources: Issues, Practices and Perspectives.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, AArhus, Denmark</w:t>
+              <w:t xml:space="preserve">Journées Doctorales SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01187828v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet TECTONIQ pour la valorisation du patrimoine numérique de l’industrie textile dans le Nord de la France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archiving news on the Web through RSS flows. A new tool for studying international events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beauguitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le patrimoine industriel au XXIe siècle, nouveaux défis. Actes du congrès TICCIH Lille Région 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The International Committee for the Conservation of the Industrial Heritage (TICCIH), Sep 2015, Lille, France. 15 p</w:t>
+              <w:t xml:space="preserve">RESAW 2015. Web Archives as Scholarly Sources: Issues, Practices and Perspectives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, AArhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004879v1</w:t>
+                <w:t xml:space="preserve">halshs-01187828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'interopérabilité des données hétérogènes liées au patrimoine industriel textile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Le projet TECTONIQ pour la valorisation du patrimoine numérique de l’industrie textile dans le Nord de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7259,405 +7259,405 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents et dispositifs à l'ère post-numérique. Actes du 18e Colloque international sur le Document Électronique (CiDE.18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier 3 - LERASS, Nov 2015, Montpellier, France. pp.145-158</w:t>
+              <w:t xml:space="preserve">Le patrimoine industriel au XXIe siècle, nouveaux défis. Actes du congrès TICCIH Lille Région 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The International Committee for the Conservation of the Industrial Heritage (TICCIH), Sep 2015, Lille, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281716v2</w:t>
+                <w:t xml:space="preserve">hal-02004879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les flux RSS pour les études territoriales : une analyse de l'individu et ses espaces dans les actualités internationales du New York Times</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Événement international, agenda médiatique et vision du monde : que peuvent nous apprendre les flux RSS des grands médias de presse internationale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brennetot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lamarche-Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2014 - Fronts et frontières des sciences du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.32-38</w:t>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.60-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00968513v2</w:t>
+                <w:t xml:space="preserve">hal-01353446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evénement international, agenda médiatique et vision du monde: que peuvent nous apprendre les flux RSS des grands médias de presse internationale ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les flux RSS pour les études territoriales : une analyse de l'individu et ses espaces dans les actualités internationales du New York Times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beauguitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Severo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2eme Colloque du CIST : " Fronts et frontières des sciences du territoire "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">CIST2014 - Fronts et frontières des sciences du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.32-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965645v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968513v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Événement international, agenda médiatique et vision du monde : que peuvent nous apprendre les flux RSS des grands médias de presse internationale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evénement international, agenda médiatique et vision du monde: que peuvent nous apprendre les flux RSS des grands médias de presse internationale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brennetot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lamarche-Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2014 - Fronts et frontières des sciences du territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.60-70</w:t>
+              <w:t xml:space="preserve">2eme Colloque du CIST : " Fronts et frontières des sciences du territoire "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353446v1</w:t>
+                <w:t xml:space="preserve">hal-00965645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvrir les données de la recherche pour la veille scientifique. Le cas des thèses électroniques</w:t>
               </w:r>
@@ -7777,51 +7777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux regards sur le cyber-activisme : une cartographie de la blogosphère des révoltes arabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements sociaux en ligne, cyber activisme et nouvelles formes d'expression en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Tunis, Tunisie. pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7846,64 +7846,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un capteur géomédiatique d'événements internationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7967,51 +7967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.130-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8049,51 +8049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citizen protest in the online networks: the case of the China's bloody map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Douay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8157,269 +8157,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cartographie du Web : le lien social sur le Net</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A comparison of the open environmental data diffusion in Argentina, Bolivia and Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Hasenack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louca Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Merlinksy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Noucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00678768v1</w:t>
+                <w:t xml:space="preserve">hal-00744805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le patrimoine culturel immatériel sur la Toile. Comparaison entre réseaux nationaux</w:t>
+                <w:t xml:space="preserve">La cartographie du Web : le lien social sur le Net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011</w:t>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675497v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00678768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of the open environmental data diffusion in Argentina, Bolivia and Brazil</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le patrimoine culturel immatériel sur la Toile. Comparaison entre réseaux nationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Severo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Merlinksy</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00744805v1</w:t>
+                <w:t xml:space="preserve">hal-00675497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9018,77 +9018,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The International Geomedia Agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Lan Botterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lamarche-Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9362,51 +9362,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05459145v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Mourat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Petit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ricci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04443984v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/communautes-et-pratiques-decritures-des-patrimoines-et-des-memoires/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074369v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024531v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Filipponi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637763v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091034v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Shulz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuillas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04038593v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945620v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barbe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.15040" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tardy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66395" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544338v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cachat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;isbn=978-2-343-10654-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257444v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Levallois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Marchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Mata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Panisson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibele Fausto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.44882" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980668v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Romele" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-025-02283-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920128v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gensburger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gabrysiak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384169v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13527258.2024.2303114" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582182v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Delannay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wmx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554789v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548565231199982" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554774v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.055.0179" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310043v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Segault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2023.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850177v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arruabarrena" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13164" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672625v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.1433" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091114v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.211.0053" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barbier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26779" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509986v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506950v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Toureille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leconte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2021.718809" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146143v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Filipponi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.002.0107" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511865v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360070v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.6028" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187224v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lamarche-Perrin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.593.0507" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824173v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Furia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-018-0856-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04827483v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.205.0235" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298714v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2664" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01988781v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vienne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4214" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672296v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.195.0085" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298708v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298777v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298785v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821854v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.451.0001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298524v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298791v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02057274v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1461444814567981" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01662198v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cominelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312557v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2013.1751" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227443v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prost" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LHT-06-2014-0058" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216640v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1512" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991901v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1250" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02057177v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gemenne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.18594" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676303v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282748v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Zuolo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018412456772" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690809v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bortolotto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676201v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675308v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05459155v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04444021v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895002v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ruiz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518364v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Verlaet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2019/08/dyresic-web-08-2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027229v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75759-9_9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708035v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aim&#233;e Berthelot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197841v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61593-6_9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901640v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01310033v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675166v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091113v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.1429" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874381v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Leclerc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hottin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Barbe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chauliac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629450v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04840549v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bullich" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ithurbide" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouquillion Philippe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708060v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valmond-Leblanc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699314v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353660v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353673v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426834v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bellens" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valmond Le Blanc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3012071.3012082" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651269v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Timimi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187828v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02004879v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281716v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968513v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965645v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353446v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01070495v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675290v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675303v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675304v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675517v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678768v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675497v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744805v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Hasenack" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louca Lerch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Merlinksy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04271575v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089632v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537006v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schlieder" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cantat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinos Kavouras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Streilein" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959879v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02297638v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besombes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chupin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dagorne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617463v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Lan Botterman" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312368v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05459145v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Mourat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Petit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ricci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04443984v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/communautes-et-pratiques-decritures-des-patrimoines-et-des-memoires/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074369v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637763v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Filipponi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091034v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Shulz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuillas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024531v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04038593v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945620v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barbe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.15040" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tardy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66395" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544338v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cachat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;isbn=978-2-343-10654-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257444v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Levallois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Marchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Mata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Panisson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibele Fausto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.44882" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980668v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Romele" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-025-02283-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920128v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gensburger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gabrysiak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582182v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Delannay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wmx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384169v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13527258.2024.2303114" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310043v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Segault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2023.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554774v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.055.0179" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554789v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548565231199982" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091114v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.211.0053" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.1433" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850177v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arruabarrena" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13164" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146143v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Filipponi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.002.0107" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511865v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506950v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Toureille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leconte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2021.718809" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023810v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barbier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26779" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360070v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.6028" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187224v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lamarche-Perrin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.593.0507" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824173v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Furia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-018-0856-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298714v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2664" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04827483v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.205.0235" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01988781v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vienne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4214" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01662198v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cominelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02057274v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1461444814567981" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298777v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672296v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.195.0085" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298708v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294443v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298785v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821854v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.451.0001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298524v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298791v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312557v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2013.1751" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227443v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prost" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LHT-06-2014-0058" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991901v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1250" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216640v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1512" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02057177v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gemenne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.18594" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676303v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282748v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Zuolo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018412456772" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690809v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bortolotto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676201v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675308v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05459155v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04444021v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895002v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ruiz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518364v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Verlaet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2019/08/dyresic-web-08-2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197841v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61593-6_9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027229v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75759-9_9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708035v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aim&#233;e Berthelot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901640v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01310033v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675166v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091113v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.1429" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874381v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Leclerc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hottin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Barbe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chauliac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629450v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04840549v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bullich" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ithurbide" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouquillion Philippe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699314v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708060v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valmond-Leblanc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353660v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353673v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426834v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bellens" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valmond Le Blanc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3012071.3012082" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281716v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651269v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Timimi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187828v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02004879v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353446v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968513v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965645v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01070495v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675290v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675303v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675304v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675517v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744805v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Hasenack" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louca Lerch" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Merlinksy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678768v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675497v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04271575v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089632v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537006v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schlieder" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cantat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinos Kavouras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Streilein" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959879v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02297638v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besombes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chupin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dagorne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617463v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Lan Botterman" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312368v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>