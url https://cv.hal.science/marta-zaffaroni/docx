--- v0 (2026-03-16)
+++ v1 (2026-05-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marta Zaffaroni </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marta-zaffaroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2951-8626</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am an environmental engineer with a PhD in Agronomical Sciences.I am interested in seeking effective, sustainable and durable solutions for agriculture, specifically for pest and disease control. I employ mathematical modeling as my preferred tool to achieve these goals.In my previous research, I explored the impact of fertilization and irrigation on natural plant defences against pest damage. Currently my focus is on disease-resistant plant, and I am actively engaged in developing spatial deployment strategies to enhance their efficacy and durability.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2020 PhD in Agrosciences & Science, Avignon Université (Avignon, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2017 Master in Environmental and Land Planning Engineering, Politecnico di Milano (Milan, Italy)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Position</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 Postdoctoral research fellow at UMR Santé et Agroécologie du Vignoble, INRAE Centre Nouvelle-Aquitaine Bordeaux (Villenave d'Ornon, France). Project ANR: &amp;quot;Combining varieties to compel the adaptation of plant pathogen populations : how to solve the efficiency - sustainability - adoption trade-off (COMBINE)”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2022  Postdoctoral research fellow at UMR Santé et Agroécologie du Vignoble, INRAE Centre Nouvelle-Aquitaine Bordeaux (Villenave d'Ornon, France). Project Ecophyto “Vers des Mosaïques agricoles économes en pesticides : de la modélisation à la concertation territoriale pour le déploiement des cépages résistants (MÉDÉE)”</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing innovative spatial strategies to control black leaf streak disease of banana through modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béranger Decouture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acorbat Revista de Tecnología y Ciencia/Acorbat Journal of Technology and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1), pp.25. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62498/ARTC.2425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des mosaïques agricoles économes en pesticides : de la modélisation à la concertation territoriale pour le déploiement des cépages résistants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Miclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.58-73. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards pesticide-sparing agricultural mosaics: from modelling to regional consultation for the deployment of resistant grape cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Miclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.55-69. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol96-art04-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining single-gene-resistant and pyramided cultivars of perennial crops in agricultural landscapes compromises pyramiding benefits in most production situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abebayehu Geffersa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 114 (10), pp.2310-2321. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-02-24-0075-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pathogen reproduction system on the evolutionary and epidemiological control provided by deployment strategies for two major resistance genes in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.e13627. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984706v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximize crop production and environmental sustainability: Insights from an ecophysiological model of plant-pest interactions and multi-criteria decision analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Bevacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 139, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2022.126571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling interference between vectors of non-persistently transmitted plant viruses to identify effective control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nik Cunniffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Bevacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (12), pp.e1009727. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507469v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecophysiological model of plant–pest interactions: the role of nutrient and water availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nik J Cunniffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Bevacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (172), pp.20200356. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2020.0356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity among wetlands matters for vulnerable amphibian populations in wetlandscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Zamberletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Creed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo de Michele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 384, pp.119-127. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can pesticide applications to control black sigatoka of banana be reduced thanks to spatiotemporal strategies or economic incentives?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béranger Decouture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du réseau E-Pop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria evaluation of landscape strategies to deploy monogenic and pyramided resistances against grapevine downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Phytopathologie - Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFP, Jan 2024, Aussois (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria evaluation of landscape strategies to deploy monogenic and pyramided resistances against grapevine downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDySA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole polytechnique de Thiès, Nov 2024, Thiès, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pathogen sexual reproduction on the evolutionary and epidemiological control provided by deployment strategies for two major resistance genes in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International congress of plant pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of spatiotemporal strategies to control black sigatoka of banana using the model landsepi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béranger Decouture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du réseau Modélisation et statistique en santé des animaux et des plantes (ModStatSAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keystone wetlands for maintenance of vulnerable species in landscapes with different wetland network configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Zamberletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena F. Creed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo de Michelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2017 Aquatic Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Siences of Limnology and oceanography., Feb 2017, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing innovative spatial strategies to control black leaf streak disease of banana through modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béranger Decouture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV Congreso International Acorbat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological, evolutionary and economic outcomes associated to the coexistence of monogenic and pyramided resistant cultivars in agricultural landscapes: a case-study with the management of downy mildew in wine growing areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International congress of plant pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195663v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling plant resistance deployment: the R package {landespi}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Gaussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the effects of genetic recombination and dormancy linked to pathogen sexual reproduction on the effectiveness and durability of resistance deployment strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit Pois Déridé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Villeneuse d'Ascq, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling plant resistance deployment: the R package landsepi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Gaussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International symposium of plant virus epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Madrid, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Wetland is an island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Zamberletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena F. Creed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo de Michelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2017 Aquatic Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Honolulu, United States. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling plant-aphid interactions explicitly considering the role of cultural practices : Peach (Prunus persica) - green aphid (Myzus persicae) as study case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agricultural sciences. Université d'Avignon, 2020. English. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020AVIG0723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03144376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résistantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Plantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Miclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.106, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId68"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marta Zaffaroni </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marta-zaffaroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2951-8626</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am an environmental engineer with a PhD in Agronomical Sciences.I am interested in seeking effective, sustainable and durable solutions for agriculture, specifically for pest and disease control. I employ mathematical modeling as my preferred tool to achieve these goals.In my previous research, I explored the impact of fertilization and irrigation on natural plant defences against pest damage. Currently my focus is on disease-resistant plant, and I am actively engaged in developing spatial deployment strategies to enhance their efficacy and durability.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2020 PhD in Agrosciences & Science, Avignon Université (Avignon, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2017 Master in Environmental and Land Planning Engineering, Politecnico di Milano (Milan, Italy)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Position</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 Postdoctoral research fellow at UMR Santé et Agroécologie du Vignoble, INRAE Centre Nouvelle-Aquitaine Bordeaux (Villenave d'Ornon, France). Project ANR: &amp;quot;Combining varieties to compel the adaptation of plant pathogen populations : how to solve the efficiency - sustainability - adoption trade-off (COMBINE)”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2022  Postdoctoral research fellow at UMR Santé et Agroécologie du Vignoble, INRAE Centre Nouvelle-Aquitaine Bordeaux (Villenave d'Ornon, France). Project Ecophyto “Vers des Mosaïques agricoles économes en pesticides : de la modélisation à la concertation territoriale pour le déploiement des cépages résistants (MÉDÉE)”</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des mosaïques agricoles économes en pesticides : de la modélisation à la concertation territoriale pour le déploiement des cépages résistants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Miclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.58-73. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing innovative spatial strategies to control black leaf streak disease of banana through modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béranger Decouture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acorbat Revista de Tecnología y Ciencia/Acorbat Journal of Technology and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1), pp.25. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62498/ARTC.2425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards pesticide-sparing agricultural mosaics: from modelling to regional consultation for the deployment of resistant grape cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Miclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.55-69. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol96-art04-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pathogen reproduction system on the evolutionary and epidemiological control provided by deployment strategies for two major resistance genes in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.e13627. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984706v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining single-gene-resistant and pyramided cultivars of perennial crops in agricultural landscapes compromises pyramiding benefits in most production situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abebayehu Geffersa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 114 (10), pp.2310-2321. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-02-24-0075-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximize crop production and environmental sustainability: Insights from an ecophysiological model of plant-pest interactions and multi-criteria decision analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Bevacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 139, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2022.126571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling interference between vectors of non-persistently transmitted plant viruses to identify effective control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nik Cunniffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Bevacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (12), pp.e1009727. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507469v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecophysiological model of plant–pest interactions: the role of nutrient and water availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nik J Cunniffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Bevacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (172), pp.20200356. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2020.0356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity among wetlands matters for vulnerable amphibian populations in wetlandscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Zamberletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Creed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo de Michele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 384, pp.119-127. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can pesticide applications to control black sigatoka of banana be reduced thanks to spatiotemporal strategies or economic incentives?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béranger Decouture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du réseau E-Pop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria evaluation of landscape strategies to deploy monogenic and pyramided resistances against grapevine downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDySA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole polytechnique de Thiès, Nov 2024, Thiès, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria evaluation of landscape strategies to deploy monogenic and pyramided resistances against grapevine downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Phytopathologie - Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFP, Jan 2024, Aussois (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pathogen sexual reproduction on the evolutionary and epidemiological control provided by deployment strategies for two major resistance genes in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International congress of plant pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of spatiotemporal strategies to control black sigatoka of banana using the model landsepi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béranger Decouture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du réseau Modélisation et statistique en santé des animaux et des plantes (ModStatSAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keystone wetlands for maintenance of vulnerable species in landscapes with different wetland network configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Zamberletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena F. Creed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo de Michelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2017 Aquatic Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Siences of Limnology and oceanography., Feb 2017, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing innovative spatial strategies to control black leaf streak disease of banana through modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béranger Decouture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV Congreso International Acorbat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological, evolutionary and economic outcomes associated to the coexistence of monogenic and pyramided resistant cultivars in agricultural landscapes: a case-study with the management of downy mildew in wine growing areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International congress of plant pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195663v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling plant resistance deployment: the R package {landespi}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Gaussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the effects of genetic recombination and dormancy linked to pathogen sexual reproduction on the effectiveness and durability of resistance deployment strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit Pois Déridé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Villeneuse d'Ascq, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling plant resistance deployment: the R package landsepi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Gaussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International symposium of plant virus epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Madrid, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Wetland is an island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Zamberletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena F. Creed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo de Michelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2017 Aquatic Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Honolulu, United States. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling plant-aphid interactions explicitly considering the role of cultural practices : Peach (Prunus persica) - green aphid (Myzus persicae) as study case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agricultural sciences. Université d'Avignon, 2020. English. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020AVIG0723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03144376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résistantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Plantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Miclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.106, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId68"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3823454E"/>
+    <w:nsid w:val="B08E5CD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8F0385CB"/>
+    <w:nsid w:val="01F35EE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="21E4D703"/>
+    <w:nsid w:val="C7AB3991"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marta-zaffaroni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2951-8626" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966756v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Corrales" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ranger Decouture" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zaffaroni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62498/ARTC.2425" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728109v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art05" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811507v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol96-art04-GB" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04655429v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebayehu Geffersa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-24-0075-R" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984706v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13627" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741954v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bevacqua" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126571" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03507469v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Cunniffe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bevacqua" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009727" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166460v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik J Cunniffe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2020.0356" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626276v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Zamberletti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Creed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Michele" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.05.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372912v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427255v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263751v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195648v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195617v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788242v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena F. Creed" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Michelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195663v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Gaussen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427315v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694823v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788004v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03144376v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020AVIG0723" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604456v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Plantin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marta-zaffaroni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2951-8626" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728109v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zaffaroni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art05" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966756v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Corrales" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ranger Decouture" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62498/ARTC.2425" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811507v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol96-art04-GB" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984706v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13627" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04655429v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebayehu Geffersa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-24-0075-R" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741954v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bevacqua" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126571" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03507469v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Cunniffe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bevacqua" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009727" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166460v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik J Cunniffe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2020.0356" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626276v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Zamberletti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Creed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Michele" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.05.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372912v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263751v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427255v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195648v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195617v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788242v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena F. Creed" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Michelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195663v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Gaussen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427315v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694823v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788004v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03144376v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020AVIG0723" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604456v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Plantin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>