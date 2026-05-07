--- v0 (2026-03-04)
+++ v1 (2026-05-07)
@@ -81,51 +81,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -517,1137 +517,1003 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ProAKAP4 Concentration Is Related to Sperm Motility and Motile Sperm Subpopulations in Frozen–Thawed Horse Semen</w:t>
+                <w:t xml:space="preserve">ProAKAP4 Semen Concentrations as a Valuable Marker Protein of Post-Thawed Semen Quality and Bull Fertility: A Retrospective Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sergeant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Yanez-Ortiz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mevel</w:t>
+                <w:t xml:space="preserve">Isabelle Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani12233417⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (5), pp.224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vetsci9050224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291652v1</w:t>
+                <w:t xml:space="preserve">hal-04225724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ProAKAP4 Semen Concentrations as a Valuable Marker Protein of Post-Thawed Semen Quality and Bull Fertility: A Retrospective Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ProAKAP4 protein marker: Towards a functional approach to male fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Carracedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Briand-Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Charreaux</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Ramos Escuredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delcombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vetsci9050224⟩</w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 247, pp.107074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2022.107074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225724v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ProAKAP4 protein marker: Towards a functional approach to male fertility</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ProAKAP4 Concentration Is Related to Sperm Motility and Motile Sperm Subpopulations in Frozen–Thawed Horse Semen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Delcombel</w:t>
+                <w:t xml:space="preserve">Ivan Yanez-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sergeant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bruyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 247, pp.107074. </w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (23), pp.3417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2022.107074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ani12233417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225735v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ProAKAP4 Concentration Is Related to Sperm Motility and Motile Sperm Subpopulations in Frozen–Thawed Horse Semen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extracellular Reactive Oxygen Species (ROS) Production in Fresh Donkey Sperm Exposed to Reductive Stress, Oxidative Stress and NETosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Yánez-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Catalán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yentel Mateo-Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bruyas</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani12233417⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (9), pp.1367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox10091367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225730v1</w:t>
+                <w:t xml:space="preserve">hal-04225718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular Reactive Oxygen Species (ROS) Production in Fresh Donkey Sperm Exposed to Reductive Stress, Oxidative Stress and NETosis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single injection of triptorelin or buserelin acetate in saline solution induces ovulation in mares the same as a single injection of hCG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Gacem</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Normandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Dhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Terris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (3), pp.374-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rda.13632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox10091367⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04225718v1</w:t>
+                <w:t xml:space="preserve">hal-04225707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the fertility of two mares cloned from the same founder animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pintart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Terris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Normandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 55 (1), pp.44-53. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rda.13584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single injection of triptorelin or buserelin acetate in saline solution induces ovulation in mares the same as a single injection of hCG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Canine semen cryoconservation: Emerging data over the last 20 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djemil Bencharif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 55 (3), pp.374-383. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 55 (S2), pp.61-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rda.13629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/rda.13632⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04225707v1</w:t>
+                <w:t xml:space="preserve">hal-04225713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canine semen cryoconservation: Emerging data over the last 20 years</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Practical aspects of equine embryo transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Research in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (1), pp.23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12775/TRVS.2019.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1657,279 +1523,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0:00 TD Reconnaissance des</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Estradé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Estradé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52èmes journées annuelles et ateliers AVEF 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Vétérinaire Equine française, Nov 2024, Tours, France. pp.142-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentrations of ProAKAP4 as indicators of sperm quality in commonly used bull semen extenders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Thery</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hamed Farnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Bruyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Symposium on Animal Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nantes (44000), France. pp.198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1939,712 +1805,712 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uterine organoids as in vitro model sights into post-mating endometritis characterisation in mares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria José Estradé Echeguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Bruyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESDAR 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Alberta, Romania. 60 (S3), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ProAKAP4 correlation with flow cytometry parameters in semen of Asturcon ponies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dordas Perpinyà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dordas Perpinyà</w:t>
+                <w:t xml:space="preserve">I. Yanez-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Yanez-Ortiz</w:t>
+                <w:t xml:space="preserve">N. Sergeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Sergeant</w:t>
+                <w:t xml:space="preserve">J. Catalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tamargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSR 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Maisons-Alfort, France. 145, pp.105279, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jevs.2024.105279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of anti-GnRH vaccine on testicular tissues in stallions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Berthevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Briand-Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Berthevas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lamia Briand-Amirat</w:t>
+                <w:t xml:space="preserve">Marta Dordas-Perpinya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Equine Reproduction (ISER)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Fos of Iguaçu, Brazil. , Journal of Equine veterinary Science, 125 (abstract 27), pp.104600, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jevs.2023.104600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is AMH plasmatic level a biomarker to assess efficacy and reversibility of anti-GnRH immunization in stallions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAR 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of anti-GnRH vaccine on Leydig cells in stallions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAR 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm-specific protein proAKAP4 as a marker to evaluate sperm quality and fertility of Alpine and Saanen Bucks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sergeant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Fatet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sergeant</w:t>
+                <w:t xml:space="preserve">M. Dordas-Perpinyà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dordas-Perpinyà</w:t>
+                <w:t xml:space="preserve">B. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ponthoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Annual Conference of the Eureopean Society for Domestic Animal Reproduction (ESDAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Thessaloniki, Greece. Reproduction in Domestic Animals, 57 (S4), pp.79-79, 2022, Proceedings of the 25th Annual Conference of the Eureopean Society for Domestic Animal Reproduction (ESDAR). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/rda.14244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2791,51 +2657,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557009v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dordas-Perpiny&#224;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Y&#225;nez-Ortiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergeant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mevel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Catal&#225;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14091264" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04451177v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2024.107427" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225727v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Flores Bragulat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ortiz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Dorado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hidalgo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2022.10.030" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291652v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yanez-Ortiz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bruyas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12233417" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225724v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charreaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci9050224" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225735v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carracedo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Briand-Amirat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Ramos Escuredo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delcombel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2022.107074" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225730v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225718v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentel Mateo-Otero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gacem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10091367" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225704v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pintart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Terris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Normandin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bruyas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13584" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225707v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dhier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cochard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13632" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225713v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemil Bencharif" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13629" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225698v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bruyas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12775/TRVS.2019.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813975v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Estrad&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barri&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369058v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Thery" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Farnia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291804v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Estrad&#233; Echeguia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950538v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dordas Perpiny&#224;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yanez-Ortiz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sergeant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Catalan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamargo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2024.105279" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170780v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berthevas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dordas-Perpinya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Nguyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104600" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225747v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225743v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839750v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dordas-Perpiny&#224;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Drouet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ponthoreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14244" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557009v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dordas-Perpiny&#224;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Y&#225;nez-Ortiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergeant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mevel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Catal&#225;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14091264" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04451177v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2024.107427" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225727v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Flores Bragulat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ortiz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Dorado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hidalgo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2022.10.030" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225724v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bruyas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charreaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci9050224" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carracedo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Briand-Amirat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Ramos Escuredo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delcombel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2022.107074" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yanez-Ortiz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12233417" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225718v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentel Mateo-Otero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gacem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10091367" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225707v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Normandin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dhier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Terris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cochard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13632" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225704v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pintart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bruyas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13584" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225713v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemil Bencharif" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13629" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225698v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bruyas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12775/TRVS.2019.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813975v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Estrad&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barri&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Thery" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Farnia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291804v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Estrad&#233; Echeguia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950538v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dordas Perpiny&#224;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yanez-Ortiz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sergeant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Catalan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamargo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2024.105279" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170780v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berthevas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dordas-Perpinya" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104600" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225747v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225743v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839750v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dordas-Perpiny&#224;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Drouet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ponthoreau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14244" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>