--- v1 (2026-05-07)
+++ v2 (2026-06-02)
@@ -81,1439 +81,1573 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ProAKAP4 as Indicator of Long-Lasting Motility Marker in Post-Thaw Conditions in Stallions</w:t>
+                <w:t xml:space="preserve">ProAKAP4 as a predictor of semen freezability in Asturcon ponies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t>
+                <w:t xml:space="preserve">M. Dordas-Perpinyà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iván Yánez-Ortiz</w:t>
+                <w:t xml:space="preserve">J. Catalán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sergeant</w:t>
+                <w:t xml:space="preserve">N. Sergeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mevel</w:t>
+                <w:t xml:space="preserve">I. Yánez-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Catalán</w:t>
+                <w:t xml:space="preserve">J. Martínez-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (9), pp. 1264. </w:t>
+              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 162, pp.105912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ani14091264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2026.105912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557009v1</w:t>
+                <w:t xml:space="preserve">hal-05611097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ProAKAP4 as a motility long-lasting marker in Catalan donkey spermatozoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sergeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iván Yánez-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Catalán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Reproduction Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.107427. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2024.107427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-lapse imaging and developmental competence of donkey eggs after ICSI: Effect of preovulatory follicular fluid during oocyte in vitro maturation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ProAKAP4 as Indicator of Long-Lasting Motility Marker in Post-Thaw Conditions in Stallions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Flores Bragulat</w:t>
+                <w:t xml:space="preserve">Iván Yánez-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sergeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Ortiz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Vincent Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Catalán</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (9), pp. 1264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani14091264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2022.10.030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04225727v1</w:t>
+                <w:t xml:space="preserve">hal-04557009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ProAKAP4 Semen Concentrations as a Valuable Marker Protein of Post-Thawed Semen Quality and Bull Fertility: A Retrospective Study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-lapse imaging and developmental competence of donkey eggs after ICSI: Effect of preovulatory follicular fluid during oocyte in vitro maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bruyas</w:t>
+                <w:t xml:space="preserve">Ana Flores Bragulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Charreaux</w:t>
+                <w:t xml:space="preserve">Isabel Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Catalán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Dorado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vetsci9050224⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 195, pp.199-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2022.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225724v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ProAKAP4 protein marker: Towards a functional approach to male fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Carracedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Briand-Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Ramos Escuredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delcombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Reproduction Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 247, pp.107074. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2022.107074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ProAKAP4 Concentration Is Related to Sperm Motility and Motile Sperm Subpopulations in Frozen–Thawed Horse Semen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">ProAKAP4 Semen Concentrations as a Valuable Marker Protein of Post-Thawed Semen Quality and Bull Fertility: A Retrospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sergeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (5), pp.224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vetsci9050224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ani12233417⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04225730v1</w:t>
+                <w:t xml:space="preserve">hal-04225724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular Reactive Oxygen Species (ROS) Production in Fresh Donkey Sperm Exposed to Reductive Stress, Oxidative Stress and NETosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jaime Catalán</w:t>
+                <w:t xml:space="preserve">ProAKAP4 Concentration Is Related to Sperm Motility and Motile Sperm Subpopulations in Frozen–Thawed Horse Semen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Yanez-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sergeant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yentel Mateo-Otero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Gacem</w:t>
+                <w:t xml:space="preserve">Jean-François Bruyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox10091367⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (23), pp.3417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani12233417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225718v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single injection of triptorelin or buserelin acetate in saline solution induces ovulation in mares the same as a single injection of hCG</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Extracellular Reactive Oxygen Species (ROS) Production in Fresh Donkey Sperm Exposed to Reductive Stress, Oxidative Stress and NETosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Yánez-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Catalán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yentel Mateo-Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Cochard</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/rda.13632⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (9), pp.1367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox10091367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225707v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the fertility of two mares cloned from the same founder animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pintart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Terris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Normandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 55 (1), pp.44-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/rda.13584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canine semen cryoconservation: Emerging data over the last 20 years</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Single injection of triptorelin or buserelin acetate in saline solution induces ovulation in mares the same as a single injection of hCG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Normandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Dhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Terris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 55 (S2), pp.61-65. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/rda.13629⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 55 (3), pp.374-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rda.13632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225713v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Canine semen cryoconservation: Emerging data over the last 20 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djemil Bencharif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (S2), pp.61-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rda.13629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Practical aspects of equine embryo transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Research in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (1), pp.23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12775/TRVS.2019.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1523,279 +1657,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0:00 TD Reconnaissance des</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Estradé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52èmes journées annuelles et ateliers AVEF 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Vétérinaire Equine française, Nov 2024, Tours, France. pp.142-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentrations of ProAKAP4 as indicators of sperm quality in commonly used bull semen extenders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Farnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Bruyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Symposium on Animal Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nantes (44000), France. pp.198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1805,712 +1939,712 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uterine organoids as in vitro model sights into post-mating endometritis characterisation in mares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria José Estradé Echeguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Bruyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESDAR 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Alberta, Romania. 60 (S3), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ProAKAP4 correlation with flow cytometry parameters in semen of Asturcon ponies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dordas Perpinyà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Yanez-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sergeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Catalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tamargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSR 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Maisons-Alfort, France. 145, pp.105279, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jevs.2024.105279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of anti-GnRH vaccine on testicular tissues in stallions</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is AMH plasmatic level a biomarker to assess efficacy and reversibility of anti-GnRH immunization in stallions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Equine Reproduction (ISER)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESAR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170780v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is AMH plasmatic level a biomarker to assess efficacy and reversibility of anti-GnRH immunization in stallions?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effect of anti-GnRH vaccine on Leydig cells in stallions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAR 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225747v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of anti-GnRH vaccine on Leydig cells in stallions</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of anti-GnRH vaccine on testicular tissues in stallions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Berthevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Briand-Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Dordas-Perpinya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAR 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Symposium on Equine Reproduction (ISER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Fos of Iguaçu, Brazil. , Journal of Equine veterinary Science, 125 (abstract 27), pp.104600, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2023.104600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225743v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm-specific protein proAKAP4 as a marker to evaluate sperm quality and fertility of Alpine and Saanen Bucks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sergeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dordas-Perpinyà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ponthoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Annual Conference of the Eureopean Society for Domestic Animal Reproduction (ESDAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Thessaloniki, Greece. Reproduction in Domestic Animals, 57 (S4), pp.79-79, 2022, Proceedings of the 25th Annual Conference of the Eureopean Society for Domestic Animal Reproduction (ESDAR). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/rda.14244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2657,51 +2791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557009v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dordas-Perpiny&#224;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Y&#225;nez-Ortiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergeant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mevel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Catal&#225;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14091264" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04451177v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2024.107427" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225727v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Flores Bragulat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ortiz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Dorado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hidalgo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2022.10.030" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225724v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bruyas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charreaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci9050224" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carracedo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Briand-Amirat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Ramos Escuredo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delcombel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2022.107074" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yanez-Ortiz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12233417" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225718v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentel Mateo-Otero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gacem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10091367" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225707v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Normandin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dhier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Terris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cochard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13632" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225704v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pintart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bruyas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13584" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225713v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemil Bencharif" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13629" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225698v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bruyas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12775/TRVS.2019.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813975v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Estrad&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barri&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Thery" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Farnia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291804v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Estrad&#233; Echeguia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950538v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dordas Perpiny&#224;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yanez-Ortiz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sergeant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Catalan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamargo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2024.105279" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170780v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berthevas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dordas-Perpinya" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104600" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225747v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225743v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839750v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dordas-Perpiny&#224;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Drouet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ponthoreau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14244" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611097v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dordas-Perpiny&#224;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Catal&#225;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sergeant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Y&#225;nez-Ortiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mart&#237;nez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2026.105912" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04451177v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dordas-Perpiny&#224;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergeant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Y&#225;nez-Ortiz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mevel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Catal&#225;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2024.107427" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557009v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14091264" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225727v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Flores Bragulat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ortiz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Dorado" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hidalgo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2022.10.030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carracedo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Briand-Amirat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Ramos Escuredo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delcombel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2022.107074" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225724v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bruyas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charreaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci9050224" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225730v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yanez-Ortiz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12233417" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225718v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentel Mateo-Otero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gacem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10091367" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225704v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pintart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Terris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Normandin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bruyas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13584" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225707v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dhier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cochard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13632" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225713v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemil Bencharif" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13629" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225698v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bruyas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12775/TRVS.2019.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813975v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Estrad&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barri&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369058v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Thery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Farnia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291804v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Estrad&#233; Echeguia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950538v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dordas Perpiny&#224;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yanez-Ortiz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Catalan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamargo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2024.105279" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225747v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225743v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170780v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berthevas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dordas-Perpinya" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104600" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839750v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Drouet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ponthoreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14244" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>