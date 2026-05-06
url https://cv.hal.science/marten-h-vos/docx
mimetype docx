--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (106)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (107)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -481,826 +481,830 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The circularly permuted globin domain of Androglobin exhibits atypical heme stabilization and nitric oxide interaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dimitri A Svistunenko</w:t>
+                <w:t xml:space="preserve">Dynamics and Catalytic Conversion of the CO 2 coproduct in Fatty Acid Photodecarboxylase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Balduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Légeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poutoum Samire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4SC00953C⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (6), pp.5744-5756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5c08787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04515181v2</w:t>
+                <w:t xml:space="preserve">hal-05586281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic mechanism of fatty acid photodecarboxylase: on the detection and stability of the initial carbonyloxy radical intermediate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fred Beisson</w:t>
+                <w:t xml:space="preserve">The circularly permuted globin domain of Androglobin exhibits atypical heme stabilization and nitric oxide interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon J Reeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Deganutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Ukeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Atanasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri A Svistunenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202401376⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (18), pp.6738-6751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4SC00953C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500852v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515181v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited-State Properties of Fully Reduced Flavins in Ferredoxin–NADP + Oxidoreductase</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalytic mechanism of fatty acid photodecarboxylase: on the detection and stability of the initial carbonyloxy radical intermediate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Aleksandrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sorigué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Beisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c03741⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (19), pp.e202401376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202401376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959472v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual heme a and heme a3 contributions to the Soret absorption spectrum of the reduced bovine cytochrome c oxidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Diuba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Vygodina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artem Diuba</w:t>
+                <w:t xml:space="preserve">Natalia Azarkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Vygodina</w:t>
+                <w:t xml:space="preserve">Alexander Arutyunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Soulimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1864, pp.148937. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbabio.2022.148937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocycle alteration and increased enzymatic activity in genetically modified photoactivable adenylate cyclase OaPAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Raics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Pirisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katalin Raics</w:t>
+                <w:t xml:space="preserve">Zsuzsanna Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolett Kis-Bicskei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 299 (8), pp.105056. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbc.2023.105056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast photooxidation of protein-bound anionic flavin radicals</w:t>
+                <w:t xml:space="preserve">Excited-State Properties of Fully Reduced Flavins in Ferredoxin–NADP + Oxidoreductase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Aleksandrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marten H. Vos</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Seo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2118924119⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (4), pp.1096-1102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c03741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582329v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemical and Molecular Dynamics Studies of Halide Binding in Flavoenzyme Glucose Oxidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1319,6708 +1323,6769 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Aleksandrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (19), pp.e202200227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cbic.202200227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular insights into the role of heme in the transcriptional regulatory system AppA/PpsR.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marten Vos</w:t>
+                <w:t xml:space="preserve">Ultrafast photooxidation of protein-bound anionic flavin radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivo Ramodiharilafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Liebl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Aleksandrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2022.04.031⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (8), pp.e2118924119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2118924119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658174v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavoprotein Photochemistry: Fundamental Processes and Photocatalytic Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bo Zhuang</w:t>
+                <w:t xml:space="preserve">Molecular insights into the role of heme in the transcriptional regulatory system AppA/PpsR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Kapetanaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsuzsanna Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dorlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Liebl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c00969⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121, pp.2135-2151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2022.04.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650652v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoswitching Behavior of Flavin–Inhibitor Complex in a Nonphotocatalytic Flavoenzyme</w:t>
+                <w:t xml:space="preserve">Flavoprotein Photochemistry: Fundamental Processes and Photocatalytic Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marten Vos</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Liebl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.2c04763⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126, pp.3199-3207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c00969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701190v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early processes in heme-based CO-sensing proteins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ursula Liebl</w:t>
+                <w:t xml:space="preserve">Photoswitching Behavior of Flavin–Inhibitor Complex in a Nonphotocatalytic Flavoenzyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmolb.2022.1046412⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144, pp.11569-11573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.2c04763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839324v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the vibrational marker of tyrosine cation radical using ultrafast transient infrared spectroscopy of flavoprotein systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early processes in heme-based CO-sensing proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayla Salman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Liebl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s43630-021-00024-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.1046412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2022.1046412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154831v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemical processes in flavo-enzymes as a probe for active site dynamics: TrmFO of Thermus thermophilus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipsa Nag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sournia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivo Ramodiharilafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20 (5), pp.663-670. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s43630-021-00052-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent iron‑sulfur centers: Photochemistry of the PetA Rieske protein from Aquifex aeolicus</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of the vibrational marker of tyrosine cation radical using ultrafast transient infrared spectroscopy of flavoprotein systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Pirisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipsa Nag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsuzsanna Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James N Iuliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinnette Tolentino Collado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2021.148385⟩</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43630-021-00024-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154771v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism and dynamics of fatty acid photodecarboxylase</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluorescent iron‑sulfur centers: Photochemistry of the PetA Rieske protein from Aquifex aeolicus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayla Salman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivo Ramodiharilafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Liebl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abd5687⟩</w:t>
+              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1862 (5), pp.148385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2021.148385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208662v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Light-Induced, Short-Lived Interacting Radicals in the Active Site of Flavoprotein Ferredoxin-NADP + Oxidoreductase</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanism and dynamics of fatty acid photodecarboxylase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sorigué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyprianos Hadjidemetriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blangy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gotthard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.0c09627⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 372 (6538), pp.eabd5687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abd5687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154805v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional dynamics of a single tryptophan residue in a BLUF protein revealed by fluorescence spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Light-Induced, Short-Lived Interacting Radicals in the Active Site of Flavoprotein Ferredoxin-NADP + Oxidoreductase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Seo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Aleksandrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-59073-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (7), pp.2757-2768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.0c09627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469113v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Dynamics and Vibrational Relaxation in Six-Coordinate Heme Proteins Revealed by Femtosecond Stimulated Raman Spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marten H. Vos</w:t>
+                <w:t xml:space="preserve">Functional dynamics of a single tryptophan residue in a BLUF protein revealed by fluorescence spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristof Karadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Kapetanaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Raics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildiko Pecsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Kapronczai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b10560⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.2061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-59073-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469082v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of the Full-Length Heme-Based CO Sensor Protein RcoM-2 with Ligands</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Ultrafast Dynamics and Vibrational Relaxation in Six-Coordinate Heme Proteins Revealed by Femtosecond Stimulated Raman Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carino Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Batignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Pontecorvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Montemiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biochem.9b00623⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (5), pp.2285-2292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b10560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361945v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short‐Lived Radical Intermediates in the Photochemistry of Glucose Oxidase</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Interaction of the Full-Length Heme-Based CO Sensor Protein RcoM-2 with Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayla Salman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Villamil Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivo Ramodiharilafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Liebl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201900329⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (39), pp.4028-4034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biochem.9b00623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362345v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant broadband stimulated Raman scattering in myoglobin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short‐Lived Radical Intermediates in the Photochemistry of Glucose Oxidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipsa Nag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Lukacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.5323⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (14), pp.1793-1798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201900329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362337v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: A mechanism for CO regulation of ion channels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter Moody</w:t>
+                <w:t xml:space="preserve">Resonant broadband stimulated Raman scattering in myoglobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Batignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fumero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pontecorvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Virga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-05622-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (6), pp.913-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.5323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01874753v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanism for CO regulation of ion channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mark J. Burton</w:t>
+                <w:t xml:space="preserve">Author Correction: A mechanism for CO regulation of ion channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Kapetanaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mark Burton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jaswir Basran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiasa Uragami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter C. E. Moody</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Moody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, pp.907. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-03291-z⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9, pp.3354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-05622-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01876610v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01874753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the TyrOH •+ Radical Cation in the Flavoenzyme TrmFO</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A mechanism for CO regulation of ion channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia M. Kapetanaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark J. Burton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaswir Basran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiasa Uragami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter C. E. Moody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b04586⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-03291-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617697v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01876610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Ultrafast photochemistry of the bc 1 complex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Identification of the TyrOH •+ Radical Cation in the Flavoenzyme TrmFO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipsa Nag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sournia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannu Myllykallio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Liebl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ursula Liebl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CP90057K⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (33), pp.11500 - 11505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b04586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617702v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast photochemistry of the bc 1 complex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Correction: Ultrafast photochemistry of the bc 1 complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brandon J. Reeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fevzi Daldal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Liebl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 19 (9), pp.6807-6813. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CP00193B⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 19 (13), pp.9320 - 9320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP90057K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662320v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Spectroscopy Evidence for Picosecond Ligand Exchange at the Binding Site of a Heme Protein: Heme-Based Sensor YddV</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast photochemistry of the bc 1 complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon J. Reeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fevzi Daldal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Liebl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b02517⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (9), pp.6807-6813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP00193B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275160v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual Dynamics of Ligand Binding to the Heme Domain of the Bacterial CO Sensor Protein RcoM-2</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ultrafast Spectroscopy Evidence for Picosecond Ligand Exchange at the Binding Site of a Heme Protein: Heme-Based Sensor YddV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Stranava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lobato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marketa Martinkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toru Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b08160⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (1), pp.69-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b02517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612915v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stability and binding energetics of thymidylate synthase ThyX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sashka Krumova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetla Todinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Tileva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 91, pp.560 - 567. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2016.05.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of subpicosecond vibrational dynamics in photoexcited myoglobin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Unusual Dynamics of Ligand Binding to the Heme Domain of the Bacterial CO Sensor Protein RcoM-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Motterlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Scopigno</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Liebl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nchem.2569⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (41), pp.10686 - 10694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b08160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612918v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Analysis of a Globin-Coupled Histidine Kinase, AfGcHK: Effects of the Heme Iron Complex, Response Regulator, and Metal Cations on Autophosphorylation Activity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Direct observation of subpicosecond vibrational dynamics in photoexcited myoglobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pontecorvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cerullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Scopigno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biochem.5b00517⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.1137-1143 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nchem.2569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202889v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Dynamics of Carboxy-Hemoglobin: Two-Dimensional Infrared Spectroscopy Experiments and Simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
+                <w:t xml:space="preserve">Kinetic Analysis of a Globin-Coupled Histidine Kinase, AfGcHK: Effects of the Heme Iron Complex, Response Regulator, and Metal Cations on Autophosphorylation Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Fojtikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Stranava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Liebl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Hranicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b00811⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (32), pp.5017-5029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biochem.5b00517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165610v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved infrared spectroscopic studies of ligand dynamics in the active site from cytochrome c oxidase</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ultrafast Dynamics of Carboxy-Hemoglobin: Two-Dimensional Infrared Spectroscopy Experiments and Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Daniault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kemlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Bioenergetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2014.07.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (12), pp.2216-2222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b00811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114741v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the Heme-binding Bacterial Gas-sensing Dissimilative Nitrate Respiration Regulator (DNR) and Activation Barriers for Ligand Binding and Escape.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-resolved infrared spectroscopic studies of ligand dynamics in the active site from cytochrome c oxidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Liebl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M114.571398⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Bioenergetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1847 (1), pp.79-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2014.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079002v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate interaction dynamics and oxygen control in the active site of thymidylate synthase ThyX</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Schaming</w:t>
+                <w:t xml:space="preserve">Dynamics of the Heme-binding Bacterial Gas-sensing Dissimilative Nitrate Respiration Regulator (DNR) and Activation Barriers for Ligand Binding and Escape.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lobato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taku Yamashita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael T Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20131567⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 289 (38), pp.26514-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M114.571398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086044v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbitrary-detuning asynchronous optical sampling pump-probe spectroscopy of bacterial reaction centers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marten H. Vos</w:t>
+                <w:t xml:space="preserve">Substrate interaction dynamics and oxygen control in the active site of thymidylate synthase ThyX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert f. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Djaout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan e. Ulmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Schaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.38.003322⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 459 (1), pp.37-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20131567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939595v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast real-time visualization of active site flexibility of flavoenzyme thymidylate synthase ThyX.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ursula Liebl</w:t>
+                <w:t xml:space="preserve">Arbitrary-detuning asynchronous optical sampling pump-probe spectroscopy of bacterial reaction centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Solinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael R. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1218729110⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (17), pp.3322-3324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.38.003322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942352v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel measurements of reaction kinetics using ultralow-volumes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ultrafast real-time visualization of active site flexibility of flavoenzyme thymidylate synthase ThyX.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey P. Laptenok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannu Myllykallio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Liebl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3lc50768h⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (22), pp.8924-8929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1218729110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996478v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary processes in heme-based sensor proteins</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Parallel measurements of reaction kinetics using ultralow-volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Abbyad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2013.02.025⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (22), pp.4326-4330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3lc50768h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00817153v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configurational fluctuations and flavin-substrate interactions in the flavoenzyme ThyX studied by time- and spectrally resolved fluorescence</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Primary processes in heme-based sensor proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Liebl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20134107011⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1834 (9), pp.1684-1692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2013.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943019v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast heme-ligand recombination in truncated hemoglobin HbO from Mycobacterium tuberculosis: A ligand cage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Configurational fluctuations and flavin-substrate interactions in the flavoenzyme ThyX studied by time- and spectrally resolved fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey P. Laptenok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannu Myllykallio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Liebl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2011.04.003⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41, pp.07011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20134107011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00094216v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric oxide binding to the cardiolipin complex of ferric cytochrome</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ultrafast heme-ligand recombination in truncated hemoglobin HbO from Mycobacterium tuberculosis: A ligand cage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrius Jasaitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Ouellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel M. Friedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi300596⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 396, pp.10-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2011.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817158v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Ligand Dynamics in the Heme-Based GAF Sensor Domains of the Histidine Kinases DosS and DosT from Mycobacterium tuberculosis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Nitric oxide binding to the cardiolipin complex of ferric cytochrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Silkstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia M. Kapetanaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Husu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 51 (1), pp.159-166. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi201467c⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 51 (34), pp.6760-6766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi300596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00097195v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the Pyrococcus abyssi NucS endonuclease activity by replication clamp at functional and structural levels.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergey P. Laptenok</w:t>
+                <w:t xml:space="preserve">Ultrafast Ligand Dynamics in the Heme-Based GAF Sensor Domains of the Histidine Kinases DosS and DosT from Mycobacterium tuberculosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian J. Eaton-Rye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M112.346361⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (1), pp.159-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi201467c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808519v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-picosecond Raman spectrometer for time-resolved studies of structural dynamics in heme proteins</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modulation of the Pyrococcus abyssi NucS endonuclease activity by replication clamp at functional and structural levels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Creze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Ligabue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Lestini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey P. Laptenok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.2685⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 287 (19), pp.15648-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M112.346361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00804600v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational Motions Associated with Primary Processes in Bacteriorhodopsin Studied by Coherent Infrared Emission Spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Sub-picosecond Raman spectrometer for time-resolved studies of structural dynamics in heme proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei G. Kruglik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Négrerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2011.02.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (3), pp.265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.2685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804602v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Ligand-Protein Interactions Revealed by Ultrafast Infrared Spectroscopy of CO in the Heme Pocket of the Oxygen Sensor FixL</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibrational Motions Associated with Primary Processes in Bacteriorhodopsin Studied by Coherent Infrared Emission Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geza I. Groma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja204549n⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 100 (6), pp.1578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2011.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00804599v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUANTUM YIELD MEASUREMENTS OF SHORT-LIVED PHOTOACTIVATION INTERMEDIATES IN DNA PHOTOLYASE : TOWARD A DETAILED UNDERSTANDING OF THE TRIPLE TRYPTOPHAN ELECTRON TRANSFER CHAIN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Brettel</w:t>
+                <w:t xml:space="preserve">Strong Ligand-Protein Interactions Revealed by Ultrafast Infrared Spectroscopy of CO in the Heme Pocket of the Oxygen Sensor FixL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nuernberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin F. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp9093589⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (43), pp.17110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja204549n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554181v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum yield measurements of short-lived photoactivation intermediates in DNA photolyase: Toward a detailed understanding of the triple tryptophan electron transfer chain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">QUANTUM YIELD MEASUREMENTS OF SHORT-LIVED PHOTOACTIVATION INTERMEDIATES IN DNA PHOTOLYASE : TOWARD A DETAILED UNDERSTANDING OF THE TRIPLE TRYPTOPHAN ELECTRON TRANSFER CHAIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Byrdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andras Lukacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Klaus Brettel</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thiagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eker Apm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Brettel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 114 (9), pp.3207-3214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp9093589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807881v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiply excited vibration of carbon monoxide in the primary docking site of hemoglobin following photolysis from the heme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nuernberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin F. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Joffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (14), pp.2077. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jz1006324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric oxide binds to the proximal heme coordination site of the ferrocytochrome c/cardiolipin complex: Formation mechanism and dynamics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantum yield measurements of short-lived photoactivation intermediates in DNA photolyase: Toward a detailed understanding of the triple tryptophan electron transfer chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Byrdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Lukacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viruthachalam Thiagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André P.M. Eker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Brettel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.067736⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (9), pp.3207-3214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp9093589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805074v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heme-heme and heme-ligand interactions in the di-heme oxygen-reducing site of cytochrome bd from Escherichia coli revealed by nanosecond absorption spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Nitric oxide binds to the proximal heme coordination site of the ferrocytochrome c/cardiolipin complex: Formation mechanism and dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Silkstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia M. Kapetanaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Husu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vitaliy B. Borisov</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2010.05.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285 (26), pp.19785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.067736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805070v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picosecond primary structural transition of the heme is retarded after nitric oxide binding to heme proteins</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Heme-heme and heme-ligand interactions in the di-heme oxygen-reducing site of cytochrome bd from Escherichia coli revealed by nanosecond absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rappaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert B. Gennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaliy B. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0912938107⟩</w:t>
+              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1797 (9), pp.1657-1664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2010.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807876v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of carbon monoxide with the apoptosis-inducing cytochrome c-cardiolipin complex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.T. Wilson</w:t>
+                <w:t xml:space="preserve">Picosecond primary structural transition of the heme is retarded after nitric oxide binding to heme proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei G. Kruglik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byung-Kuk Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Franzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi801817v⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (31), pp.13678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0912938107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811681v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of perturbed free-induction decay and noise in experimental ultrafast pump-probe data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marten H. Vos</w:t>
+                <w:t xml:space="preserve">Interaction of carbon monoxide with the apoptosis-inducing cytochrome c-cardiolipin complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia M. Kapetanaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Silkstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Husu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Liebl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.34.003226⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (7), pp.1613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi801817v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818494v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heme ligand binding properties and intradimer interactions in the full-length sensor protein Dos from Escherichia coli and its isolated heme domain</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Suppression of perturbed free-induction decay and noise in experimental ultrafast pump-probe data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nuernberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin F. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.066811⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (20), pp.3226-3228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.34.003226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811678v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron hopping through the 15 Å triple tryptophan molecular wire in DNA photolyase occurs within 30 ps</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Heme ligand binding properties and intradimer interactions in the full-length sensor protein Dos from Escherichia coli and its isolated heme domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lechauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taku Yamashita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Marden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja805261m⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 284 (52), pp.36146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.066811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00824266v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Hem-residue Bond Formation in Six-Coordinate Heme Proteins : Implications for Functional Ligand Exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mh Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Battistoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lechauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mh Vos</w:t>
+                <w:t xml:space="preserve">Mc Marden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47, pp.5718-5723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus ultra-rapides dans les hémoprotéines [Ultrafast processes in heme proteins]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Electron hopping through the 15 Å triple tryptophan molecular wire in DNA photolyase occurs within 30 ps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Lukacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André P.M. Eker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Byrdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Brettel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130 (44), pp.14394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja805261m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821496v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast dynamics of ligands within heme proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Bioenergetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1777, pp.15-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8060,5279 +8125,5253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast ligand and electron transfer dynamics in oxidases and cytochrome c</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Processus ultra-rapides dans les hémoprotéines [Ultrafast processes in heme proteins]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Bioenergetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 317 (52), pp.55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838924v1</w:t>
+                <w:t xml:space="preserve">hal-00821496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast heme-residue bond formation in six-coordinate heme proteins: implications for functional ligand exchange.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Fast ligand and electron transfer dynamics in oxidases and cytochrome c</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi800288z⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Bioenergetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1777 (Supplement), pp.S66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2008.05.259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00292529v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast ligand binding dynamics in the active site of native bacterial nitric oxide reductase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ursula Liebl</w:t>
+                <w:t xml:space="preserve">Ultrafast heme-residue bond formation in six-coordinate heme proteins: implications for functional ligand exchange.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Battistoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lechauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Marden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (21), pp.5718-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi800288z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324232v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00292529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligand dynamics and early signalling events in the heme domain of the sensor protein Dos from Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taku Yamashita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Liebl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 283 (4), pp.2344-2352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M708123200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond electron tunneling between the hemes in cytochrome bo(3)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ultrafast ligand binding dynamics in the active site of native bacterial nitric oxide reductase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Kapetanaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara J. Field</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Watmough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Liebl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1777 (7-8), pp.919-924</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324273v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of sudden light-induced polarization in bacteriorhodopsin by optical rectification</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Nanosecond electron tunneling between the hemes in cytochrome bo(3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrius Jasaitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten Wikstrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Verkhovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp0673462⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 104 (52), pp.20811-20814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0709876105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00144489v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of ligand transfer and bond formation in cytochrome c oxidase by using mid-infrared chirped-pulse upconversion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of sudden light-induced polarization in bacteriorhodopsin by optical rectification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geza Groma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0703279104⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (10), pp.2707-2710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0673462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821499v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accommodation of NO in the active site of mammalian and bacterial cytochrome c oxidase aa3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct observation of ligand transfer and bond formation in cytochrome c oxidase by using mid-infrared chirped-pulse upconversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Treuffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kevin J. Kubarych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eric Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Bioenergetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2007.03.001⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 104 (40), pp.15705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0703279104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00324353v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of intracellular heme-binding protein HrtR, which controls heme efflux by the conserved HrtB-HrtA transporter in Lactococcus lactis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Cesselin</w:t>
+                <w:t xml:space="preserve">Accommodation of NO in the active site of mammalian and bacterial cytochrome c oxidase aa3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Nitschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Liebl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M111.297531⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Bioenergetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1767 (5), pp.387-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2007.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324331v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subpicosecond Oxygen Trapping in the Heme Pocket of the Oxygen Sensor FixL Observed by Time-Resolved Resonance Raman Spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Taku Yamashita</w:t>
+                <w:t xml:space="preserve">Discovery of intracellular heme-binding protein HrtR, which controls heme efflux by the conserved HrtB-HrtA transporter in Lactococcus lactis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lechardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Cesselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Liebl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0700445104⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 64 (1), pp.96-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111.297531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00144493v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand dynamics in an electron-transfer protein: picosecond geminate recombination of carbon monoxide to heme in mutant forms of cytochrome c</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Subpicosecond Oxygen Trapping in the Heme Pocket of the Oxygen Sensor FixL Observed by Time-Resolved Resonance Raman Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei G. Kruglik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrius Jasaitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Hola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taku Yamashita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Liebl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M605760200⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 104 (18), pp.7408-7413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0700445104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00097190v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophobic distal pocket affects NO-heme geminate recombination dynamics in dehaloperoxidase and H64V myoglobin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Ligand dynamics in an electron-transfer protein: picosecond geminate recombination of carbon monoxide to heme in mutant forms of cytochrome c</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Silkstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrius Jasaitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp056790m⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 282, pp.1638-1649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M605760200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824480v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the middle residue in the triple tryptophan electron transfer chain of DNA photolyase: ultrafast spectroscopy of a Trp→Phe mutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andras Lukacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P.M. Eker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Byrdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 110 (32), pp.15654-15658</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00102077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast heme dynamics in ferrous versus ferric cytochrome c studied by time-resolved resonance Raman and transient absorption spectroscopy.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydrophobic distal pocket affects NO-heme geminate recombination dynamics in dehaloperoxidase and H64V myoglobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Franzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrius Jasaitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Belyea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brewer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 110 (25), pp.12766-12781. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp0559377⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 110 (29), pp.14483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp056790m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00094254v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hydrophobic Distal Pocket Affects NO-heme Geminate Recombination Dynamics in Dehaloperoxidase and H64V Myoglobin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast heme dynamics in ferrous versus ferric cytochrome c studied by time-resolved resonance Raman and transient absorption spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Négrerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Cianetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei G. Kruglik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 110, pp.14483-14493</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 110 (25), pp.12766-12781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0559377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097230v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of heme iron coordination and protein structure in the dynamics and geminate rebinding of nitric oxide to the H93G myoglobin mutant: Implications for nitric oxide sensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
+                <w:t xml:space="preserve">A Hydrophobic Distal Pocket Affects NO-heme Geminate Recombination Dynamics in Dehaloperoxidase and H64V Myoglobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Franzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrius Jasaitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Belyea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Brewer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110, pp.14483-14493</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827918v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Heme Iron Coordination and Protein Structure in the Dynamics and Geminate Rebinding of Nitric Oxide to H93G Myoglobin : Implications for NO-Sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of heme iron coordination and protein structure in the dynamics and geminate rebinding of nitric oxide to the H93G myoglobin mutant: Implications for nitric oxide sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Négrerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Négrerie</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Sergei G. Kruglik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 281, pp.10389-10398</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 281, pp.10389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M513375200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00094252v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of distal arginine in early sensing intermediates in the heme domain of the oxygen sensor FixL</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Role of Heme Iron Coordination and Protein Structure in the Dynamics and Geminate Rebinding of Nitric Oxide to H93G Myoglobin : Implications for NO-Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Négrerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Kruglik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Balland</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 45, pp.6018-6026</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 281, pp.10389-10398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00094272v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional implications of the propionate 7 Arginine 220 interaction in the FixLH oxygen sensor from Bradyrhizobium japonicum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
+                <w:t xml:space="preserve">Role of distal arginine in early sensing intermediates in the heme domain of the oxygen sensor FixL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrius Jasaitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Hola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Balland</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 45, pp.2072-2084</w:t>
+              <w:t xml:space="preserve">, 2006, 45, pp.6018-6026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00094232v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activationless electron transfer through the hydrophobic core of cytochrome c oxidase</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Functional implications of the propionate 7 Arginine 220 interaction in the FixLH oxygen sensor from Bradyrhizobium japonicum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Anxolabéhère-Mallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45, pp.2072-2084</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827923v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of arginine 220 in the oxygen sensor FixL from Bradyrhizobium japonicum</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Activationless electron transfer through the hydrophobic core of cytochrome c oxidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrius Jasaitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rappaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Liebl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M413928200⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 102 (31), pp.10882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0503001102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831800v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geminate carbon monoxide rebinding to a c-type haem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Role of arginine 220 in the oxygen sensor FixL from Bradyrhizobium japonicum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Marden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B508183C⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 280, pp.15279-15288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M413928200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00829233v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retinal isomerization dynamics in dry bacteriorhodopsin films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Geminate carbon monoxide rebinding to a c-type haem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Silkstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrius Jasaitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2005.08.132⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (7), pp.3489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B508183C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324229v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant optical rectification in bacteriorhodopsin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géza Groma</w:t>
+                <w:t xml:space="preserve">Retinal isomerization dynamics in dry bacteriorhodopsin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Colonna</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geza I. Groma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0306789101⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 415 (1-3), pp.69-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2005.08.132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00836428v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excited-state properties of flavin radicals in flavoproteins: Femtosecond spectroscopy of DNA photolyase, glucose oxidase, and flavodoxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Byrdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André P. M. Eker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Brettel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 108 (28), pp.10160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO Vibration as a Probe of Ligand Dissociation and Transfer in Myoglobin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel Joffre</w:t>
+                <w:t xml:space="preserve">Resonant optical rectification in bacteriorhodopsin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géza Groma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Petrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Váró</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.018102⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 101 (21), pp.7971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0306789101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324466v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraprotein electron transfer and proton dynamics during photoactivation of DNA photolyase from E. coli: Review and new insights from an &amp;quot;inverse&amp;quot; deuterium isotope effect.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">CO Vibration as a Probe of Ligand Dissociation and Transfer in Myoglobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer P. Ogilvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Franzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Aubert</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2003.07.001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 93 (1), pp.18102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.018102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831846v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron transfer between hemes in mammalian cytochrome c oxidase</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Intraprotein electron transfer and proton dynamics during photoactivation of DNA photolyase from E. coli: Review and new insights from an &amp;quot;inverse&amp;quot; deuterium isotope effect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Byrdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sartor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André P.M. Eker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0405032101⟩</w:t>
+              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1655 (12 april), pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2003.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831841v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NO binding and dynamics in reduced heme-copper oxidases aa3 from Paracoccus denitrificans and ba3 from Thermus thermophilus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">Electron transfer between hemes in mammalian cytochrome c oxidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrius Jasaitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Liebl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi0488808⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 101 (46), pp.16198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0405032101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00836426v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent vibrational climbing in carboxyhemoglobin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
+                <w:t xml:space="preserve">NO binding and dynamics in reduced heme-copper oxidases aa3 from Paracoccus denitrificans and ba3 from Thermus thermophilus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Nitschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rappaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Soulimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0401844101⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43 (44), pp.14118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi0488808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324462v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodissociation of heme distal methionine in ferrous cytochrome c revealed by subpicosecond time-resolved resonance raman spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Coherent vibrational climbing in carboxyhemoglobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathie Ventalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James M. Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja046442i⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 101 (36), pp.13216-13220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0401844101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00836427v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie d'émission infrarouge femtoseconde des protéines photoréceptrices orientées</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Photodissociation of heme distal methionine in ferrous cytochrome c revealed by subpicosecond time-resolved resonance raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Cianetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Négrerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marten H. Vos</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei G. Kruglik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:2004119037⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 126 (43), pp.13932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja046442i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844795v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissection of the triple tryptophan electron transfer chain in Escherichial coli DNA photolyase: Trp382 is the primary donor in photoactivation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Spectroscopie d'émission infrarouge femtoseconde des protéines photoréceptrices orientées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.I. Groma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Klaus Brettel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1531645100⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 119, pp.161-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2004119037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00836431v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand binding dynamics to the heme domain of the oxygen sensor Dos from Escherichia coli</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissection of the triple tryptophan electron transfer chain in Escherichial coli DNA photolyase: Trp382 is the primary donor in photoactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Byrdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Eker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Brettel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi027359f⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 100 (15), pp.8676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1531645100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00836433v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent infrared emission from myoglobin crystals: An electric field measurement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel Joffre</w:t>
+                <w:t xml:space="preserve">Ligand binding dynamics to the heme domain of the oxygen sensor Dos from Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Liebl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Marden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.251662698⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 42 (21), pp.6527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi027359f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00836886v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric oxide (NO) traffic in endothelial NO synthase. Evidence for a new NO binding site dependent on tetrahydrobiopterin?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ah-Lim Tsai</w:t>
+                <w:t xml:space="preserve">Coherent infrared emission from myoglobin crystals: An electric field measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Groot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Schlichting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. van Mourik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M108657200⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 99 (3), pp.1323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.251662698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836936v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast ligand rebinding in the heme domain of the oxygen sensors FixL and Dos: General regulatory implications for heme-based sensors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Nitric oxide (NO) traffic in endothelial NO synthase. Evidence for a new NO binding site dependent on tetrahydrobiopterin?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Slama-Schwok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Négrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Berka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ah-Lim Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.192311699⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 277 (9), pp.7581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M108657200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00837023v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between heme d and heme b(595) in quinol oxidase bd from Escherichia coli: A photoselection study using femtosecond spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast ligand rebinding in the heme domain of the oxygen sensors FixL and Dos: General regulatory implications for heme-based sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Liebl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Négrerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi0158019⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 99 (20), pp.12771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.192311699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00836934v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00837023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of nitric oxide in the active site of reduced cytochrome c oxidase aa3</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Interactions between heme d and heme b(595) in quinol oxidase bd from Escherichia coli: A photoselection study using femtosecond spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaly Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Liebl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rappaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 40 (26), pp.7806. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi010060x⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 41 (5), pp.1654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi0158019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838170v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited state coherent vibrational motion in deoxymyoglobin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Dynamics of nitric oxide in the active site of reduced cytochrome c oxidase aa3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lipowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Liebl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chinese Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 40 (26), pp.7806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi010060x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00837016v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochromic detection of a coherent component in the formation of the charge pair P+H(L)- in bacterial reaction centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rischel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 39 (29), pp.8353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13372,281 +13411,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00837014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond resolution of ligand-heme interactions in the high-affinity quinol oxidase bd: A di-heme active site?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Excited state coherent vibrational motion in deoxymyoglobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Konstantinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Chinese Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 47 (4(A)), pp.765</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00837031v1</w:t>
+                <w:t xml:space="preserve">hal-00837016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Femtosecond resolution of ligand-heme interactions in the high-affinity quinol oxidase bd: A di-heme active site?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Liebl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Konstantinov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 97 (4), pp.1554-1559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.030528197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00837031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intraprotein radical transfer during photoactivation of DNA photolyase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P.M. Eker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Brettel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 405 (1 june), pp.586. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/35014644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00837017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13656,78 +13790,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie infrarouge pompe-sonde de la picoseconde à la microseconde dans une photoenzyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Antonucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13759,4039 +13893,4039 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion plénière du GDR UP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Morgane Vacher (CEISAM), Jérémie Caillat (LCPMR), Fabrice Catoire (CELIA),Tatiana Itina (LaHC), Benjamin Lasorne (ICGM), Aurélien Moncomble (Lasire), Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct observation of ligand transfer and bond formation in cytochrome c oxidase using mid-infrared chirped-pulse upconversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Treuffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin J. Kubarych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ULTRAFAST PHENOMENA XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Stresa, Italy. pp.541-543, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-95946-5_175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoselection Polarization Experiments Reveal Ultrafast Electron Hopping Between Distinct Aromatic Residues in the Flavoprotein DNA Photolyase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andras Lukacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apm Eker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Byrdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Brettel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ULTRAFAST PHENOMENA XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Stresa, Italy. pp.604-606, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-95946-5_196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast ligand and electron transfer dynamics in oxidases and cytochrome c</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVth European Bioenergetics Conference (EBEC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast light-induced flavin reduction in the photo-enzyme DNA photolyase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST D35-ESF DYNA Conference on Electronic Excited States in Condensed Phases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Catane, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of Radical Transfer during Photoactivation of the Flavoprotein DNA Photolyase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andras Lukacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. P. M. Eker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Byrdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Brettel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrafast Phenomena XV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Pacific Grove, United States. pp.507-509, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-68781-8_164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00098190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent interferometric detection of infrared emission from bacteriorhodopsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Joffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vibrational Spectroscopy as a Probe of Biomolecular Structure and Dynamics: Theory and Experiment Spectroscopy as a Probe of Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of radical transfer during photoactivation of the flavoprotein DNA photolyase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andras Lukacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André P. M. Eker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Byrdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Brettel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference Ultrafast Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Pacific Grove, CA, United States. pp.MH24, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/UP.2006.MH24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying intra-protein signaling intermediates in the heme-based oxygen sensor protein FixL using sub-picosecond transient Raman spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Dynamique interne dans les hémoprotéines vue par spectroscopie ultrarapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXth International Conference on Raman Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">Séminaire Institut de Biologie Structurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00098194v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00098205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique interne dans les hémoprotéines vue par spectroscopie ultrarapide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Studying intra-protein signaling intermediates in the heme-based oxygen sensor protein FixL using sub-picosecond transient Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Institut de Biologie Structurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
+              <w:t xml:space="preserve">XXth International Conference on Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00098205v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00098194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative ultrafast dynamics of heme-ligand interactions in proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Protein Dynamics and Biological Applications of Time-resolved Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00098192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes spectroscopiques du senseur à oxygène FixL</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Coherent vibrational climbing in carboxy-hemoglobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathie Ventalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James M. Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Groupe Français de Bioénergétique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrafast Phenomena XIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Niigata, Japan. pp.628-630, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-27213-5_192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00098222v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudden polarisation and coherent vibration in bacteriorhodopsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geza Groma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUPAB &amp; 5th EBSA International Biophysics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00098213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent vibrational climbing in carboxy-hemoglobin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Etudes spectroscopiques du senseur à oxygène FixL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrius Jasaitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. A. Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrafast Phenomena XIV</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Groupe Français de Bioénergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Carry le Rouet, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00831833v1</w:t>
+                <w:t xml:space="preserve">hal-00098222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligand transfer dynamics in cytochrome c oxidase using infrared femtosecond spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Treuffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer P. Ogilvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Biophysics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00102792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast polarization and coherent charge motions in bacteriorhodopsin observed by infrared emission interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geza Groma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Time-Resolved Vibrational Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Gaithersburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00098218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes fonctionnelles du senseur à oxygène bactérien Dos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrius Jasaitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Liebl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Groupe Français de Bioénergétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Carry le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00098224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast polarization and vibrational motions in bacteriorhodopsin studied by coherent infrared emission spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geza Groma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Ultrafast Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Niigata, Japan. pp.616-618, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-27213-5_188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00098207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique ultrarapide au sein des protéines vue par spectroscopie optique: interactions hémoprotéines-ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Scientifiques de Saint-Aubin "Dynamique et cinétique des bioploymères "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Saint-Aubin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00098208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The temperature dependence of the ultrafast electron transfer in cytochrome c oxidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrius Jasaitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rappaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUPAB &amp; 5th EBSA International Biophysics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00098209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CO oscillator as a probe of ligand dissociation dynamics in myoglobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer P. Ogilvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Franzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Ultrafast Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Berlin, Germany. pp.ThD29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique du monoxyde d'azote (NO) au sein du site actif de cytochrome c oxydases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Nitschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rappaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Liebl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Groupe Français de Bioénergétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Carry le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00098220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heme a3-NO interactions in reduced cytochrome c oxidases: binding and recombination dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Nitschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rappaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Soulimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th EUROPEAN BIOENERGETICS CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Pisa, Italy. pp.159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of cytochrome c with NO studied by time-resolved raman and absorption spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cianetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Kruglik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Y. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th EUROPEAN BIOENERGETICS CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Pisa, Italy. pp.218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast spectroscopy of electron transfer between hemes in bovine heart cytochrome c oxidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrius Jasaitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Liebl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBEC 2004 : 13th European Bioenergetics conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Pisa, Italy. pp.153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photophysics of horse heart cytochrome c: time-resolved resonance Raman and transient absorption studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Cianetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei G. Kruglik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Négrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Ultrafast Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Niigata, JAPAN, Japan. pp.ThD28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CO oscillator as a probe of ligand dissociation dynamics in myoglobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer P. Ogilvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Franzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International conference on Ultrafast Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Niigata, Japan. pp.634, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-27213-5_194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent vibrational climbing in carboxy-hemoglobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathie Ventalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James M. Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Ultrafast Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Niigata, Japan. pp.MC5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligand binding dynamics in heme-based oxygen sensor FixL studied by ultrafast spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrius Jasaitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bouzir-Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Lambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Liebl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBEC 2004 : 13th European Bioenergetics conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Pisa, Italy. pp.256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational climbing in carboxyhemoglobin by use of stretched infrared pulses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathie Ventalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James M. Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">227th ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Anaheim, CA, United States. pp.PHYS 79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early events in ligand dissociation dynamics in myoglobin: An infrared study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer Series in Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Vancouver, Canada. pp.631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast ligand rebinding in the heme domain of the oxygen sensors FixL and Dos: general regulatory implications for heme-based sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Liebl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Négrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBEC 2002 : 12th European Bioenergetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Arcachon, France. pp.155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Spectroscopy of the Excited Flavin Radical and its primary photoproduct in DNA Photolyase from E. coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Byrdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Brettel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. P. M. Eker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flavins and flavoproteins 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Cambridge, United Kingdom. pp.701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast studies of ligand dynamics in oxidases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">222th American Chemical Society National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2001, Chicago, United States. pp.C95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NO binding and ultrafast dynamics in the active site of reduced heme-copper oxidases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lipowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Soulimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Liebl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBEC 2022 : 12th European Bioenergetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Arcachon, France. pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent infrared emission from myoglobin crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Schlichting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Ultrafast Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Charleston, United States. pp.686-688, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-56546-5_204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17801,146 +17935,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active site dynamics of flavin-dependent methylases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sournia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Liebl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannu Myllykallio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Congress of the Federation-of-European-Biochemical-Societies (FEBS) - The Biochemical Basis of Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Berlin, Germany. FEBS Journal, 282 (S1), pp.336, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/febs.13339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17950,255 +18084,255 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Light-Induced Processes in DNA Photolyase and Its Substrate-Bound Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Brettel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Byrdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrafast Dynamics at the Nanoscale: Biomolecules and Supramolecular Assemblies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9789814745338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subpicosecond Kerr-Gate Spectrofluorometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey P. Laptenok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nuernberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andras Lukacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluorescence Spectroscopy and Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.321-336, 2014, Methods in Molecular Biology, 978-1-62703-648-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-62703-649-8_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId500"/>
+      <w:footerReference w:type="default" r:id="rId501"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18345,51 +18479,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Vos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Balduzzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sorigu&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Aleksandrov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adz1904" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804368v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhuang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Ramodiharilafy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Liebl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten H Vos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC06857B" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532830v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bonvalet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;geret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antonucci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poutoum Samire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c08787" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515181v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon J Reeder" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Deganutti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ukeri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Atanasio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri A Svistunenko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC00953C" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500852v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel M&#252;ller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Beisson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202401376" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959472v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Seo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c03741" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862370v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Diuba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Vygodina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Azarkina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Arutyunyan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Soulimane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148937" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165496v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Raics" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Pirisi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Fekete" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolett Kis-Bicskei" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.105056" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582329v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten H. Vos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2118924119" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763301v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200227" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658174v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kapetanaki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dorlet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2022.04.031" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650652v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c00969" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701190v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c04763" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839324v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayla Salman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2022.1046412" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154831v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipsa Nag" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N Iuliano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinnette Tolentino Collado" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-021-00024-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sournia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Croitoru" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-021-00052-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154771v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2021.148385" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208662v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyprianos Hadjidemetriou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blangy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gotthard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonvalet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd5687" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154805v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c09627" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469113v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Karadi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Pecsi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kapronczai" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59073-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469082v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carino Ferrante" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Batignani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pontecorvo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Montemiglio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b10560" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361945v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Villamil Franco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.9b00623" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362345v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Lukacs" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201900329" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362337v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrante" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Batignani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fumero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pontecorvo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Virga" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5323" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01874753v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Burton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaswir Basran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiasa Uragami" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moody" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05622-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01876610v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia M. Kapetanaki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Burton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C. E. Moody" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03291-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01617697v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Myllykallio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b04586" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01617702v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon J. Reeder" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fevzi Daldal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP90057K" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01662320v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP00193B" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01275160v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lambry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stranava" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lobato" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Martinkova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Shimizu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b02517" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01612915v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouzhir-Sima" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Motterlini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gross" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b08160" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01477053v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sashka Krumova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetla Todinova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Tileva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2016.05.083" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPRVSZ31-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01612918v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cerullo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Scopigno" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2569" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01202889v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Fojtikova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Hranicek" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.5b00517" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01165610v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falvo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daniault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vieille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kemlin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00811" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01114741v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2014.07.018" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01079002v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Yamashita" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T Wilson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.571398" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01086044v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert&#160;f. Becker" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Djaout" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamarre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan&#160;e. Ulmer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Schaming" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20131567" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00939595v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Solinas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael R. Jones" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.003322" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00942352v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey P. Laptenok" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1218729110" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00996478v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fradet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Abbyad" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc50768h" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817153v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2013.02.025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRPLBJM0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00943019v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134107011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094216v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrius Jasaitis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Ouellet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel M. Friedman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2011.04.003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDG48WT7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817158v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Silkstone" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Husu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Wilson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi300596" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097195v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Luo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian J. Eaton-Rye" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi201467c" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00808519v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Creze" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Ligabue" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurent" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Lestini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.346361" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804600v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei G. Kruglik" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel N&#233;grerie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2685" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PR4MC15W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804602v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geza I. Groma" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colonna" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.02.011" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804599v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nuernberger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F. Lee" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja204549n" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554181v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Byrdin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thiagarajan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eker Apm" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brettel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9093589" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00807881v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Byrdin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viruthachalam Thiagarajan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P.M. Eker" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Brettel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805073v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Joffre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz1006324" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805074v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.067736" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805070v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rappaport" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. Gennis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy B. Borisov" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2010.05.010" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00807876v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung-Kuk Yoo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franzen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0912938107" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00811681v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi801817v" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818494v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Polack" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003226" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00811678v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lechauve" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Marden" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.066811" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824266v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja805261m" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q8Z72DH2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364078v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Vos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Battistoni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Marden" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kiger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00821496v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324230v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2007.10.004" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD6L5GWH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838924v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2008.05.259" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00292529v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battistoni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lechauve" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Marden" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kiger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi800288z" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324232v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara J. Field" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Hughes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Watmough" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324227v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M708123200" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324273v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Johansson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Wikstrom" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Verkhovsky" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0709876105" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144489v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geza Groma" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0673462" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4JGCDWJM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00821499v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Treuffet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Kubarych" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pilet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0703279104" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324353v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Nitschke" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2007.03.001" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FNPMZQC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324331v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lechardeur" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cesselin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fernandez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.297531" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144493v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Hola" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0700445104" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097190v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Silkstone" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Wilson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M605760200" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824480v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belyea" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp056790m" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102077v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.M. Eker" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094254v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Cianetti" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0559377" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SXDGCG5M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097230v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Franzen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Belyea" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Brewer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00827918v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M513375200" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094252v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kruglik" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094272v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Balland" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094232v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anxolab&#233;h&#232;re-Mallart" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boussac" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00827923v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rappaport" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0503001102" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00831800v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M413928200" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00829233v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B508183C" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94F73A0145F516CF2566120F304B38BCB9811C4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324229v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.08.132" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT4764D4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836428v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za Groma" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Petrich" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V&#225;r&#243;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0306789101" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00831842v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Pan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aubert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P. M. Eker" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324466v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer P. Ogilvie" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.018102" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00831846v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sartor" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2003.07.001" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00831841v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0405032101" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836426v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nitschke" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soulimane" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi0488808" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-96S0FPB4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324462v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Ventalon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Fraser" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0401844101" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836427v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja046442i" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4BFCZ791-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844795v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Groma" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119037" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-RRPNK465-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836431v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Eker" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1531645100" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836433v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi027359f" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VH1LVBM4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836886v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Groot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schlichting" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Mourik" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.251662698" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836936v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Slama-Schwok" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berka" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah-Lim Tsai" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M108657200" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837023v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.192311699" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836934v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Borisov" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi0158019" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6X50N29S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838170v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lipowski" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi010060x" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7137245Z-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837016v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837014v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rischel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Jones" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi000759n" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B3CJBHCQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837031v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borisov" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konstantinov" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.030528197" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837017v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathis" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35014644" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460160v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joffre" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324257v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95946-5_175" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HRWKL3G9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324260v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apm Eker" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95946-5_196" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TG88RFWP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324316v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324320v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098190v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. M. Eker" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68781-8_164" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V3QFRV0P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841067v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841058v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UP.2006.MH24" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098194v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098205v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098192v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098222v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Mattioli" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098213v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831833v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27213-5_192" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3B9SGJM7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102792v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098218v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098224v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098207v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27213-5_188" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W2ZH6685-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098208v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098209v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018767v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098220v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845029v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845030v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cianetti" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Turpin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845032v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844509v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844796v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27213-5_194" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QPH7XNFD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844489v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845031v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balland" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouzir-Sima" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lambry" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845033v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845036v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Polack" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845092v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841263v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845237v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845091v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845250v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Groot" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-56546-5_204" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KZVS31GH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01237615v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sournia" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13339" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01618498v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00945223v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-649-8_13" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Vos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Balduzzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sorigu&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Aleksandrov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adz1904" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804368v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhuang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Ramodiharilafy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Liebl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten H Vos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC06857B" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532830v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bonvalet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;geret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antonucci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poutoum Samire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c08787" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586281v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515181v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon J Reeder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Deganutti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ukeri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Atanasio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri A Svistunenko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC00953C" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel M&#252;ller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Beisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202401376" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Diuba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Vygodina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Azarkina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Arutyunyan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Soulimane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148937" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Raics" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Pirisi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Fekete" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolett Kis-Bicskei" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.105056" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959472v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Seo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c03741" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763301v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200227" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582329v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten H. Vos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2118924119" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658174v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kapetanaki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dorlet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2022.04.031" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650652v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c00969" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701190v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c04763" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839324v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayla Salman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2022.1046412" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227790v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipsa Nag" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sournia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Croitoru" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-021-00052-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154831v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N Iuliano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinnette Tolentino Collado" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-021-00024-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2021.148385" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyprianos Hadjidemetriou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blangy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gotthard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonvalet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd5687" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154805v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c09627" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469113v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Karadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Pecsi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kapronczai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59073-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469082v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carino Ferrante" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Batignani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pontecorvo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Montemiglio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b10560" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361945v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Villamil Franco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.9b00623" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362345v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Lukacs" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201900329" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362337v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrante" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Batignani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fumero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pontecorvo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Virga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5323" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01874753v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Burton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaswir Basran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiasa Uragami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moody" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05622-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01876610v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia M. Kapetanaki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Burton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C. E. Moody" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03291-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01617697v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Myllykallio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b04586" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01617702v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon J. Reeder" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fevzi Daldal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP90057K" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01662320v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP00193B" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01275160v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lambry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stranava" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lobato" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Martinkova" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Shimizu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b02517" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01477053v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sashka Krumova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetla Todinova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Tileva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouzhir-Sima" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2016.05.083" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPRVSZ31-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01612915v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Motterlini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gross" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b08160" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01612918v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cerullo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Scopigno" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2569" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01202889v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Fojtikova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Hranicek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.5b00517" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01165610v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falvo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daniault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vieille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kemlin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00811" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01114741v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2014.07.018" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01079002v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Yamashita" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T Wilson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.571398" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01086044v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert&#160;f. Becker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Djaout" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamarre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan&#160;e. Ulmer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Schaming" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20131567" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00939595v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Solinas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael R. Jones" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.003322" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00942352v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey P. Laptenok" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1218729110" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00996478v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fradet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Abbyad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc50768h" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817153v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2013.02.025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRPLBJM0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00943019v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134107011" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094216v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrius Jasaitis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Ouellet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel M. Friedman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2011.04.003" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDG48WT7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817158v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Silkstone" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Husu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Wilson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi300596" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097195v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Luo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian J. Eaton-Rye" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi201467c" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00808519v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Creze" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Ligabue" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Lestini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.346361" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804600v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei G. Kruglik" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel N&#233;grerie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2685" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PR4MC15W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804602v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geza I. Groma" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colonna" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.02.011" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804599v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nuernberger" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F. Lee" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja204549n" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554181v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Byrdin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thiagarajan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eker Apm" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brettel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9093589" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805073v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Joffre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz1006324" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00807881v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Byrdin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viruthachalam Thiagarajan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P.M. Eker" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Brettel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805074v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.067736" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805070v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rappaport" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. Gennis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy B. Borisov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2010.05.010" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00807876v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung-Kuk Yoo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franzen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0912938107" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00811681v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi801817v" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818494v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Polack" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003226" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00811678v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lechauve" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Marden" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.066811" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364078v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Vos" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Battistoni" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Marden" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kiger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824266v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja805261m" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q8Z72DH2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324230v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2007.10.004" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD6L5GWH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00821496v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838924v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2008.05.259" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00292529v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battistoni" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lechauve" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Marden" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kiger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi800288z" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324227v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M708123200" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324232v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara J. Field" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Hughes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Watmough" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324273v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Johansson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Wikstrom" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Verkhovsky" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0709876105" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144489v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geza Groma" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0673462" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4JGCDWJM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00821499v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Treuffet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Kubarych" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pilet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0703279104" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324353v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Nitschke" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2007.03.001" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FNPMZQC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324331v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lechardeur" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cesselin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fernandez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.297531" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144493v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Hola" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0700445104" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097190v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Silkstone" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Wilson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M605760200" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102077v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.M. Eker" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824480v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belyea" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp056790m" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094254v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Cianetti" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0559377" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SXDGCG5M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097230v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Franzen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Belyea" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Brewer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00827918v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M513375200" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094252v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kruglik" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094272v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Balland" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094232v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anxolab&#233;h&#232;re-Mallart" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boussac" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00827923v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rappaport" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0503001102" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00831800v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M413928200" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00829233v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilson" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B508183C" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94F73A0145F516CF2566120F304B38BCB9811C4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324229v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.08.132" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT4764D4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00831842v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Pan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aubert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P. M. Eker" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836428v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za Groma" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Petrich" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V&#225;r&#243;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0306789101" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324466v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer P. Ogilvie" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.018102" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00831846v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sartor" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2003.07.001" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00831841v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0405032101" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836426v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nitschke" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soulimane" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi0488808" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-96S0FPB4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324462v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Ventalon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Fraser" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0401844101" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836427v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja046442i" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4BFCZ791-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844795v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Groma" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119037" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-RRPNK465-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836431v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Eker" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1531645100" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836433v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi027359f" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VH1LVBM4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836886v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Groot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schlichting" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Mourik" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.251662698" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836936v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Slama-Schwok" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berka" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah-Lim Tsai" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M108657200" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837023v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.192311699" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836934v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Borisov" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi0158019" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6X50N29S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838170v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lipowski" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi010060x" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7137245Z-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837014v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rischel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Jones" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi000759n" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B3CJBHCQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837016v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837031v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borisov" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konstantinov" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.030528197" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837017v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathis" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35014644" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460160v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joffre" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324257v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95946-5_175" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HRWKL3G9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324260v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apm Eker" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95946-5_196" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TG88RFWP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324316v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324320v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098190v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. M. Eker" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68781-8_164" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V3QFRV0P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841067v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841058v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UP.2006.MH24" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098205v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098194v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098192v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831833v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27213-5_192" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3B9SGJM7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098213v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098222v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Mattioli" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102792v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098218v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098224v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098207v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27213-5_188" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W2ZH6685-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098208v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098209v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018767v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098220v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845029v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845030v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cianetti" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Turpin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845032v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844509v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844796v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27213-5_194" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QPH7XNFD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844489v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845031v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balland" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouzir-Sima" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lambry" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845033v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845036v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Polack" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845092v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841263v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845237v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845091v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845250v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Groot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-56546-5_204" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KZVS31GH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01237615v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sournia" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13339" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01618498v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00945223v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-649-8_13" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>