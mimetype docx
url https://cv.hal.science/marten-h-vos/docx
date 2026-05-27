--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -347,51 +347,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804368v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and Catalytic Conversion of the CO 2 Coproduct in Fatty Acid Photodecarboxylase</w:t>
+                <w:t xml:space="preserve">Dynamics and Catalytic Conversion of the CO 2 coproduct in Fatty Acid Photodecarboxylase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Balduzzi</w:t>
@@ -430,102 +430,102 @@
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poutoum Samire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 16 (6), pp.5744-5756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acscatal.5c08787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532830v1</w:t>
+                <w:t xml:space="preserve">hal-05586281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and Catalytic Conversion of the CO 2 coproduct in Fatty Acid Photodecarboxylase</w:t>
+                <w:t xml:space="preserve">Dynamics and Catalytic Conversion of the CO 2 Coproduct in Fatty Acid Photodecarboxylase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Balduzzi</w:t>
@@ -564,78 +564,78 @@
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poutoum Samire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16 (6), pp.5744-5756. </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acscatal.5c08787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05586281v1</w:t>
+                <w:t xml:space="preserve">hal-05532830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The circularly permuted globin domain of Androglobin exhibits atypical heme stabilization and nitric oxide interaction</w:t>
               </w:r>
@@ -3839,437 +3839,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Spectroscopy Evidence for Picosecond Ligand Exchange at the Binding Site of a Heme Protein: Heme-Based Sensor YddV</w:t>
+                <w:t xml:space="preserve">Thermal stability and binding energetics of thymidylate synthase ThyX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
+                <w:t xml:space="preserve">Sashka Krumova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Stranava</w:t>
+                <w:t xml:space="preserve">Svetla Todinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Lobato</w:t>
+                <w:t xml:space="preserve">Milena Tileva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketa Martinkova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Toru Shimizu</w:t>
+                <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91, pp.560 - 567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2016.05.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b02517⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275160v1</w:t>
+                <w:t xml:space="preserve">hal-01477053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability and binding energetics of thymidylate synthase ThyX</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unusual Dynamics of Ligand Binding to the Heme Domain of the Bacterial CO Sensor Protein RcoM-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sashka Krumova</w:t>
+                <w:t xml:space="preserve">Roberto Motterlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetla Todinova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
+                <w:t xml:space="preserve">Julia Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Liebl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2016.05.083⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (41), pp.10686 - 10694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b08160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01477053v1</w:t>
+                <w:t xml:space="preserve">hal-01612915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual Dynamics of Ligand Binding to the Heme Domain of the Bacterial CO Sensor Protein RcoM-2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
+                <w:t xml:space="preserve">Ultrafast Spectroscopy Evidence for Picosecond Ligand Exchange at the Binding Site of a Heme Protein: Heme-Based Sensor YddV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Stranava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lobato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Motterlini</w:t>
+                <w:t xml:space="preserve">Marketa Martinkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Gross</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toru Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (41), pp.10686 - 10694. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (1), pp.69-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b08160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b02517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612915v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct observation of subpicosecond vibrational dynamics in photoexcited myoglobin</w:t>
               </w:r>
@@ -4398,51 +4398,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Analysis of a Globin-Coupled Histidine Kinase, AfGcHK: Effects of the Heme Iron Complex, Response Regulator, and Metal Cations on Autophosphorylation Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Fojtikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Stranava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4571,51 +4571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kemlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (12), pp.2216-2222. </w:t>
@@ -4744,64 +4744,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the Heme-binding Bacterial Gas-sensing Dissimilative Nitrate Respiration Regulator (DNR) and Activation Barriers for Ligand Binding and Escape.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lobato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taku Yamashita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5159,64 +5159,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast real-time visualization of active site flexibility of flavoenzyme thymidylate synthase ThyX.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey P. Laptenok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannu Myllykallio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5410,51 +5410,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary processes in heme-based sensor proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Liebl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5526,51 +5526,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configurational fluctuations and flavin-substrate interactions in the flavoenzyme ThyX studied by time- and spectrally resolved fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey P. Laptenok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannu Myllykallio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5637,359 +5637,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast heme-ligand recombination in truncated hemoglobin HbO from Mycobacterium tuberculosis: A ligand cage</w:t>
+                <w:t xml:space="preserve">Nitric oxide binding to the cardiolipin complex of ferric cytochrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrius Jasaitis</w:t>
+                <w:t xml:space="preserve">G. Silkstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia M. Kapetanaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Ouellet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
+                <w:t xml:space="preserve">I. Husu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.T. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2011.04.003⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (34), pp.6760-6766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi300596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00094216v1</w:t>
+                <w:t xml:space="preserve">hal-00817158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric oxide binding to the cardiolipin complex of ferric cytochrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast heme-ligand recombination in truncated hemoglobin HbO from Mycobacterium tuberculosis: A ligand cage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrius Jasaitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Ouellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Silkstone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sofia M. Kapetanaki</w:t>
+                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Husu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joel M. Friedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 396, pp.10-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2011.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bi300596⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00817158v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Ligand Dynamics in the Heme-Based GAF Sensor Domains of the Histidine Kinases DosS and DosT from Mycobacterium tuberculosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6200,64 +6200,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-picosecond Raman spectrometer for time-resolved studies of structural dynamics in heme proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei G. Kruglik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6355,51 +6355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geza I. Groma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6485,64 +6485,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin F. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 133 (43), pp.17110. </w:t>
@@ -6978,103 +6978,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitric oxide binds to the proximal heme coordination site of the ferrocytochrome c/cardiolipin complex: Formation mechanism and dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Silkstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia M. Kapetanaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Husu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 285 (26), pp.19785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7290,51 +7290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Franzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107 (31), pp.13678. </w:t>
@@ -7385,90 +7385,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of carbon monoxide with the apoptosis-inducing cytochrome c-cardiolipin complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia M. Kapetanaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Silkstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Husu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Liebl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (7), pp.1613. </w:t>
@@ -7653,51 +7653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heme ligand binding properties and intradimer interactions in the full-length sensor protein Dos from Escherichia coli and its isolated heme domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lechauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taku Yamashita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7768,531 +7768,531 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Hem-residue Bond Formation in Six-Coordinate Heme Proteins : Implications for Functional Ligand Exchange</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processus ultra-rapides dans les hémoprotéines [Ultrafast processes in heme proteins]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 47, pp.5718-5723</w:t>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 317 (52), pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00364078v1</w:t>
+                <w:t xml:space="preserve">hal-00821496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron hopping through the 15 Å triple tryptophan molecular wire in DNA photolyase occurs within 30 ps</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast ligand and electron transfer dynamics in oxidases and cytochrome c</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja805261m⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Bioenergetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1777 (Supplement), pp.S66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2008.05.259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00824266v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast dynamics of ligands within heme proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Bioenergetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1777, pp.15-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbabio.2007.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus ultra-rapides dans les hémoprotéines [Ultrafast processes in heme proteins]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ultrafast Hem-residue Bond Formation in Six-Coordinate Heme Proteins : Implications for Functional Ligand Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mh Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Battistoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lechauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mc Marden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 317 (52), pp.55</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47, pp.5718-5723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821496v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast ligand and electron transfer dynamics in oxidases and cytochrome c</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron hopping through the 15 Å triple tryptophan molecular wire in DNA photolyase occurs within 30 ps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Lukacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André P.M. Eker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Byrdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Brettel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Bioenergetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130 (44), pp.14394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja805261m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2008.05.259⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00838924v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast heme-residue bond formation in six-coordinate heme proteins: implications for functional ligand exchange.</w:t>
               </w:r>
@@ -8425,64 +8425,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligand dynamics and early signalling events in the heme domain of the sensor protein Dos from Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taku Yamashita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Liebl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8667,51 +8667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosecond electron tunneling between the hemes in cytochrome bo(3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrius Jasaitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8823,51 +8823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geza Groma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8965,51 +8965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Treuffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin J. Kubarych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9349,51 +9349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subpicosecond Oxygen Trapping in the Heme Pocket of the Oxygen Sensor FixL Observed by Time-Resolved Resonance Raman Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei G. Kruglik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrius Jasaitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Hola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9483,51 +9483,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligand dynamics in an electron-transfer protein: picosecond geminate recombination of carbon monoxide to heme in mutant forms of cytochrome c</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Silkstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrius Jasaitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9725,51 +9725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrophobic distal pocket affects NO-heme geminate recombination dynamics in dehaloperoxidase and H64V myoglobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Franzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrius Jasaitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Belyea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9885,51 +9885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Cianetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei G. Kruglik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10001,51 +10001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hydrophobic Distal Pocket Affects NO-heme Geminate Recombination Dynamics in Dehaloperoxidase and H64V Myoglobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Franzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrius Jasaitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Belyea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10139,77 +10139,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Négrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei G. Kruglik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 281, pp.10389. </w:t>
@@ -10273,77 +10273,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Négrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Kruglik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 281, pp.10389-10398</w:t>
@@ -10372,90 +10372,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of distal arginine in early sensing intermediates in the heme domain of the oxygen sensor FixL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrius Jasaitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Hola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10510,51 +10510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional implications of the propionate 7 Arginine 220 interaction in the FixLH oxygen sensor from Bradyrhizobium japonicum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Anxolabéhère-Mallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10622,51 +10622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activationless electron transfer through the hydrophobic core of cytochrome c oxidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrius Jasaitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rappaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10765,51 +10765,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of arginine 220 in the oxygen sensor FixL from Bradyrhizobium japonicum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Kiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10886,64 +10886,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geminate carbon monoxide rebinding to a c-type haem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Silkstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrius Jasaitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11125,817 +11125,817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited-state properties of flavin radicals in flavoproteins: Femtosecond spectroscopy of DNA photolyase, glucose oxidase, and flavodoxin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CO Vibration as a Probe of Ligand Dissociation and Transfer in Myoglobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Pan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Klaus Brettel</w:t>
+                <w:t xml:space="preserve">Jennifer P. Ogilvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Franzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 93 (1), pp.18102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.018102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831842v1</w:t>
+                <w:t xml:space="preserve">hal-00324466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant optical rectification in bacteriorhodopsin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intraprotein electron transfer and proton dynamics during photoactivation of DNA photolyase from E. coli: Review and new insights from an &amp;quot;inverse&amp;quot; deuterium isotope effect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Byrdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sartor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André P.M. Eker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géza Groma</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Váró</w:t>
+                <w:t xml:space="preserve">Corinne Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0306789101⟩</w:t>
+              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1655 (12 april), pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2003.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836428v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO Vibration as a Probe of Ligand Dissociation and Transfer in Myoglobin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel Joffre</w:t>
+                <w:t xml:space="preserve">NO binding and dynamics in reduced heme-copper oxidases aa3 from Paracoccus denitrificans and ba3 from Thermus thermophilus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Nitschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rappaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Soulimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43 (44), pp.14118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi0488808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.018102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00324466v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraprotein electron transfer and proton dynamics during photoactivation of DNA photolyase from E. coli: Review and new insights from an &amp;quot;inverse&amp;quot; deuterium isotope effect.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André P.M. Eker</w:t>
+                <w:t xml:space="preserve">Electron transfer between hemes in mammalian cytochrome c oxidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrius Jasaitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Liebl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2003.07.001⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 101 (46), pp.16198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0405032101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831846v1</w:t>
+                <w:t xml:space="preserve">hal-00831841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron transfer between hemes in mammalian cytochrome c oxidase</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Excited-state properties of flavin radicals in flavoproteins: Femtosecond spectroscopy of DNA photolyase, glucose oxidase, and flavodoxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Byrdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André P. M. Eker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Brettel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 108 (28), pp.10160</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831841v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NO binding and dynamics in reduced heme-copper oxidases aa3 from Paracoccus denitrificans and ba3 from Thermus thermophilus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resonant optical rectification in bacteriorhodopsin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Nitschke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Rappaport</w:t>
+                <w:t xml:space="preserve">Géza Groma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Soulimane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
+                <w:t xml:space="preserve">Jacob Petrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Váró</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi0488808⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 101 (21), pp.7971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0306789101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00836426v1</w:t>
+                <w:t xml:space="preserve">hal-00836428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent vibrational climbing in carboxyhemoglobin</w:t>
               </w:r>
@@ -11973,51 +11973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 101 (36), pp.13216-13220. </w:t>
@@ -12094,51 +12094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Négrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei G. Kruglik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12210,77 +12210,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie d'émission infrarouge femtoseconde des protéines photoréceptrices orientées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.I. Groma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12469,90 +12469,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligand binding dynamics to the heme domain of the oxygen sensor Dos from Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Liebl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Kiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Marden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 42 (21), pp.6527. </w:t>
@@ -12775,51 +12775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Négrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Berka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ah-Lim Tsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12883,77 +12883,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast ligand rebinding in the heme domain of the oxygen sensors FixL and Dos: General regulatory implications for heme-based sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Liebl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Négrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13039,51 +13039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Liebl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rappaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13172,64 +13172,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lipowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Liebl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13327,51 +13327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rischel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 39 (29), pp.8353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13430,64 +13430,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excited state coherent vibrational motion in deoxymyoglobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Chinese Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 47 (4(A)), pp.765</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13551,51 +13551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Borisov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Liebl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Konstantinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13923,384 +13923,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of ligand transfer and bond formation in cytochrome c oxidase using mid-infrared chirped-pulse upconversion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoselection Polarization Experiments Reveal Ultrafast Electron Hopping Between Distinct Aromatic Residues in the Flavoprotein DNA Photolyase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Lukacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apm Eker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Byrdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Brettel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ULTRAFAST PHENOMENA XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, Stresa, Italy. pp.541-543, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-95946-5_175⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2008, Stresa, Italy. pp.604-606, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-95946-5_196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324257v1</w:t>
+                <w:t xml:space="preserve">hal-00324260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoselection Polarization Experiments Reveal Ultrafast Electron Hopping Between Distinct Aromatic Residues in the Flavoprotein DNA Photolyase</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast ligand and electron transfer dynamics in oxidases and cytochrome c</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ULTRAFAST PHENOMENA XVI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XVth European Bioenergetics Conference (EBEC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Dublin, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00324260v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast ligand and electron transfer dynamics in oxidases and cytochrome c</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct observation of ligand transfer and bond formation in cytochrome c oxidase using mid-infrared chirped-pulse upconversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Treuffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin J. Kubarych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVth European Bioenergetics Conference (EBEC 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ULTRAFAST PHENOMENA XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Stresa, Italy. pp.541-543, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-95946-5_175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324316v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast light-induced flavin reduction in the photo-enzyme DNA photolyase</w:t>
               </w:r>
@@ -14497,51 +14497,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent interferometric detection of infrared emission from bacteriorhodopsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14586,364 +14586,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of radical transfer during photoactivation of the flavoprotein DNA photolyase</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamique interne dans les hémoprotéines vue par spectroscopie ultrarapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Klaus Brettel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference Ultrafast Phenomena</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire Institut de Biologie Structurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841058v1</w:t>
+                <w:t xml:space="preserve">hal-00098205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique interne dans les hémoprotéines vue par spectroscopie ultrarapide</w:t>
+                <w:t xml:space="preserve">Studying intra-protein signaling intermediates in the heme-based oxygen sensor protein FixL using sub-picosecond transient Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Institut de Biologie Structurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
+              <w:t xml:space="preserve">XXth International Conference on Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00098205v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00098194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying intra-protein signaling intermediates in the heme-based oxygen sensor protein FixL using sub-picosecond transient Raman spectroscopy</w:t>
+                <w:t xml:space="preserve">Comparative ultrafast dynamics of heme-ligand interactions in proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXth International Conference on Raman Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">International Workshop on Protein Dynamics and Biological Applications of Time-resolved Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00098194v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00098192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative ultrafast dynamics of heme-ligand interactions in proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanism of radical transfer during photoactivation of the flavoprotein DNA photolyase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Lukacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André P. M. Eker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Byrdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Brettel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Protein Dynamics and Biological Applications of Time-resolved Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference Ultrafast Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Pacific Grove, CA, United States. pp.MH24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/UP.2006.MH24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00098192v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent vibrational climbing in carboxy-hemoglobin</w:t>
               </w:r>
@@ -14981,51 +14981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrafast Phenomena XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Niigata, Japan. pp.628-630, </w:t>
@@ -15127,51 +15127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUPAB &amp; 5th EBSA International Biophysics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15196,51 +15196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes spectroscopiques du senseur à oxygène FixL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrius Jasaitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15248,51 +15248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. A. Mattioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Groupe Français de Bioénergétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Carry le Rouet, France</w:t>
@@ -15334,90 +15334,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligand transfer dynamics in cytochrome c oxidase using infrared femtosecond spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Treuffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer P. Ogilvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Biophysics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
@@ -15459,90 +15459,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast polarization and coherent charge motions in bacteriorhodopsin observed by infrared emission interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geza Groma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Time-Resolved Vibrational Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Gaithersburg, United States</w:t>
@@ -15571,64 +15571,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes fonctionnelles du senseur à oxygène bactérien Dos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrius Jasaitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15705,77 +15705,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geza Groma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Ultrafast Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Niigata, Japan. pp.616-618, </w:t>
@@ -15888,260 +15888,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00098208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The temperature dependence of the ultrafast electron transfer in cytochrome c oxidase</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Pilet</w:t>
+                <w:t xml:space="preserve">The CO oscillator as a probe of ligand dissociation dynamics in myoglobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer P. Ogilvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Franzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUPAB &amp; 5th EBSA International Biophysics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Ultrafast Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Berlin, Germany. pp.ThD29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00098209v1</w:t>
+                <w:t xml:space="preserve">hal-00018767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CO oscillator as a probe of ligand dissociation dynamics in myoglobin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefan Franzen</w:t>
+                <w:t xml:space="preserve">The temperature dependence of the ultrafast electron transfer in cytochrome c oxidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrius Jasaitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rappaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Ultrafast Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Berlin, Germany. pp.ThD29</w:t>
+              <w:t xml:space="preserve">IUPAB &amp; 5th EBSA International Biophysics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018767v1</w:t>
+                <w:t xml:space="preserve">hal-00098209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique du monoxyde d'azote (NO) au sein du site actif de cytochrome c oxydases</w:t>
               </w:r>
@@ -16274,77 +16274,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Nitschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rappaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Soulimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th EUROPEAN BIOENERGETICS CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Pisa, Italy. pp.159</w:t>
@@ -16425,51 +16425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Y. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th EUROPEAN BIOENERGETICS CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Pisa, Italy. pp.218</w:t>
@@ -16511,51 +16511,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast spectroscopy of electron transfer between hemes in bovine heart cytochrome c oxidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrius Jasaitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Liebl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16645,51 +16645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei G. Kruglik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Négrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16721,328 +16721,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CO oscillator as a probe of ligand dissociation dynamics in myoglobin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefan Franzen</w:t>
+                <w:t xml:space="preserve">Coherent vibrational climbing in carboxy-hemoglobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathie Ventalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James M. Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Joffre</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International conference on Ultrafast Phenomena</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Conference on Ultrafast Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Niigata, Japan. pp.MC5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844796v1</w:t>
+                <w:t xml:space="preserve">hal-00844489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent vibrational climbing in carboxy-hemoglobin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James M. Fraser</w:t>
+                <w:t xml:space="preserve">The CO oscillator as a probe of ligand dissociation dynamics in myoglobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer P. Ogilvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Franzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Ultrafast Phenomena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International conference on Ultrafast Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Niigata, Japan. pp.634, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-27213-5_194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844489v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligand binding dynamics in heme-based oxygen sensor FixL studied by ultrafast spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrius Jasaitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17175,51 +17175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">227th ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Anaheim, CA, United States. pp.PHYS 79</w:t>
@@ -17274,51 +17274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17369,77 +17369,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast ligand rebinding in the heme domain of the oxygen sensors FixL and Dos: general regulatory implications for heme-based sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Liebl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Négrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17693,51 +17693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lipowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Soulimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Liebl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17827,51 +17827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Schlichting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Ultrafast Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Charleston, United States. pp.686-688, </w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18479,51 +18479,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Vos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Balduzzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sorigu&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Aleksandrov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adz1904" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804368v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhuang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Ramodiharilafy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Liebl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten H Vos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC06857B" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532830v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bonvalet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;geret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antonucci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poutoum Samire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c08787" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586281v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515181v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon J Reeder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Deganutti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ukeri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Atanasio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri A Svistunenko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC00953C" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel M&#252;ller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Beisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202401376" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Diuba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Vygodina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Azarkina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Arutyunyan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Soulimane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148937" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Raics" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Pirisi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Fekete" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolett Kis-Bicskei" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.105056" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959472v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Seo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c03741" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763301v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200227" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582329v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten H. Vos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2118924119" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658174v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kapetanaki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dorlet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2022.04.031" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650652v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c00969" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701190v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c04763" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839324v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayla Salman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2022.1046412" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227790v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipsa Nag" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sournia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Croitoru" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-021-00052-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154831v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N Iuliano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinnette Tolentino Collado" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-021-00024-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2021.148385" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyprianos Hadjidemetriou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blangy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gotthard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonvalet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd5687" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154805v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c09627" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469113v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Karadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Pecsi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kapronczai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59073-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469082v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carino Ferrante" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Batignani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pontecorvo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Montemiglio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b10560" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361945v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Villamil Franco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.9b00623" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362345v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Lukacs" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201900329" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362337v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrante" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Batignani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fumero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pontecorvo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Virga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5323" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01874753v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Burton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaswir Basran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiasa Uragami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moody" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05622-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01876610v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia M. Kapetanaki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Burton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C. E. Moody" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03291-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01617697v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Myllykallio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b04586" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01617702v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon J. Reeder" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fevzi Daldal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP90057K" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01662320v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP00193B" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01275160v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lambry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stranava" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lobato" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Martinkova" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Shimizu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b02517" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01477053v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sashka Krumova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetla Todinova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Tileva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouzhir-Sima" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2016.05.083" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPRVSZ31-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01612915v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Motterlini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gross" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b08160" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01612918v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cerullo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Scopigno" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2569" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01202889v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Fojtikova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Hranicek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.5b00517" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01165610v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falvo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daniault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vieille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kemlin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00811" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01114741v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2014.07.018" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01079002v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Yamashita" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T Wilson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.571398" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01086044v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert&#160;f. Becker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Djaout" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamarre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan&#160;e. Ulmer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Schaming" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20131567" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00939595v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Solinas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael R. Jones" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.003322" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00942352v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey P. Laptenok" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1218729110" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00996478v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fradet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Abbyad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc50768h" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817153v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2013.02.025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRPLBJM0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00943019v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134107011" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094216v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrius Jasaitis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Ouellet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel M. Friedman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2011.04.003" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDG48WT7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817158v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Silkstone" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Husu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Wilson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi300596" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097195v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Luo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian J. Eaton-Rye" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi201467c" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00808519v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Creze" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Ligabue" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Lestini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.346361" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804600v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei G. Kruglik" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel N&#233;grerie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2685" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PR4MC15W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804602v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geza I. Groma" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colonna" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.02.011" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804599v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nuernberger" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F. Lee" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja204549n" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554181v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Byrdin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thiagarajan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eker Apm" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brettel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9093589" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805073v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Joffre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz1006324" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00807881v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Byrdin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viruthachalam Thiagarajan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P.M. Eker" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Brettel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805074v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.067736" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805070v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rappaport" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. Gennis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy B. Borisov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2010.05.010" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00807876v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung-Kuk Yoo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franzen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0912938107" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00811681v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi801817v" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818494v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Polack" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003226" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00811678v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lechauve" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Marden" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.066811" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364078v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Vos" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Battistoni" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Marden" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kiger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824266v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja805261m" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q8Z72DH2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324230v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2007.10.004" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD6L5GWH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00821496v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838924v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2008.05.259" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00292529v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battistoni" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lechauve" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Marden" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kiger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi800288z" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324227v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M708123200" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324232v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara J. Field" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Hughes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Watmough" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324273v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Johansson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Wikstrom" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Verkhovsky" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0709876105" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144489v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geza Groma" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0673462" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4JGCDWJM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00821499v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Treuffet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Kubarych" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pilet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0703279104" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324353v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Nitschke" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2007.03.001" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FNPMZQC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324331v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lechardeur" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cesselin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fernandez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.297531" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144493v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Hola" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0700445104" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097190v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Silkstone" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Wilson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M605760200" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102077v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.M. Eker" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824480v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belyea" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp056790m" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094254v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Cianetti" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0559377" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SXDGCG5M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097230v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Franzen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Belyea" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Brewer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00827918v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M513375200" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094252v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kruglik" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094272v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Balland" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094232v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anxolab&#233;h&#232;re-Mallart" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boussac" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00827923v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rappaport" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0503001102" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00831800v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M413928200" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00829233v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilson" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B508183C" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94F73A0145F516CF2566120F304B38BCB9811C4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324229v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.08.132" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT4764D4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00831842v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Pan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aubert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P. M. Eker" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836428v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za Groma" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Petrich" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V&#225;r&#243;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0306789101" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324466v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer P. Ogilvie" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.018102" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00831846v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sartor" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2003.07.001" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00831841v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0405032101" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836426v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nitschke" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soulimane" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi0488808" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-96S0FPB4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324462v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Ventalon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Fraser" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0401844101" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836427v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja046442i" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4BFCZ791-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844795v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Groma" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119037" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-RRPNK465-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836431v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Eker" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1531645100" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836433v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi027359f" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VH1LVBM4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836886v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Groot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schlichting" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Mourik" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.251662698" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836936v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Slama-Schwok" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berka" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah-Lim Tsai" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M108657200" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837023v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.192311699" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836934v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Borisov" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi0158019" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6X50N29S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838170v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lipowski" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi010060x" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7137245Z-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837014v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rischel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Jones" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi000759n" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B3CJBHCQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837016v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837031v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borisov" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konstantinov" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.030528197" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837017v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathis" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35014644" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460160v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joffre" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324257v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95946-5_175" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HRWKL3G9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324260v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apm Eker" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95946-5_196" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TG88RFWP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324316v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324320v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098190v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. M. Eker" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68781-8_164" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V3QFRV0P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841067v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841058v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UP.2006.MH24" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098205v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098194v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098192v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831833v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27213-5_192" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3B9SGJM7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098213v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098222v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Mattioli" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102792v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098218v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098224v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098207v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27213-5_188" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W2ZH6685-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098208v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098209v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018767v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098220v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845029v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845030v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cianetti" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Turpin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845032v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844509v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844796v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27213-5_194" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QPH7XNFD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844489v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845031v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balland" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouzir-Sima" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lambry" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845033v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845036v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Polack" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845092v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841263v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845237v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845091v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845250v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Groot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-56546-5_204" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KZVS31GH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01237615v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sournia" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13339" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01618498v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00945223v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-649-8_13" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Vos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Balduzzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sorigu&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Aleksandrov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adz1904" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804368v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhuang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Ramodiharilafy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Liebl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten H Vos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC06857B" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586281v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bonvalet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;geret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antonucci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poutoum Samire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c08787" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532830v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515181v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon J Reeder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Deganutti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ukeri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Atanasio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri A Svistunenko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC00953C" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel M&#252;ller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Beisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202401376" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Diuba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Vygodina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Azarkina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Arutyunyan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Soulimane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148937" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Raics" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Pirisi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Fekete" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolett Kis-Bicskei" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.105056" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959472v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Seo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c03741" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763301v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200227" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582329v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten H. Vos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2118924119" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658174v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kapetanaki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dorlet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2022.04.031" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650652v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c00969" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701190v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c04763" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839324v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayla Salman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2022.1046412" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227790v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipsa Nag" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sournia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Croitoru" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-021-00052-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154831v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N Iuliano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinnette Tolentino Collado" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-021-00024-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2021.148385" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyprianos Hadjidemetriou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blangy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gotthard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonvalet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd5687" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154805v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c09627" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469113v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Karadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Pecsi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kapronczai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59073-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469082v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carino Ferrante" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Batignani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pontecorvo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Montemiglio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b10560" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361945v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Villamil Franco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.9b00623" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362345v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Lukacs" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201900329" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362337v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrante" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Batignani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fumero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pontecorvo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Virga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5323" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01874753v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Burton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaswir Basran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiasa Uragami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moody" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05622-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01876610v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia M. Kapetanaki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Burton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C. E. Moody" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03291-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01617697v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Myllykallio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b04586" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01617702v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon J. Reeder" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fevzi Daldal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP90057K" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01662320v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP00193B" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01477053v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sashka Krumova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetla Todinova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Tileva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouzhir-Sima" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2016.05.083" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPRVSZ31-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01612915v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Motterlini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gross" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b08160" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01275160v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lambry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stranava" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lobato" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Martinkova" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Shimizu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b02517" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01612918v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cerullo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Scopigno" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2569" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01202889v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Fojtikova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Hranicek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.5b00517" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01165610v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falvo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daniault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vieille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kemlin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00811" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01114741v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2014.07.018" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01079002v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Yamashita" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T Wilson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.571398" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01086044v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert&#160;f. Becker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Djaout" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamarre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan&#160;e. Ulmer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Schaming" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20131567" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00939595v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Solinas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael R. Jones" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.003322" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00942352v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey P. Laptenok" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1218729110" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00996478v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fradet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Abbyad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc50768h" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817153v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2013.02.025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRPLBJM0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00943019v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134107011" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817158v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Silkstone" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Husu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Wilson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi300596" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094216v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrius Jasaitis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Ouellet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel M. Friedman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2011.04.003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDG48WT7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097195v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Luo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian J. Eaton-Rye" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi201467c" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00808519v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Creze" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Ligabue" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Lestini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.346361" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804600v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei G. Kruglik" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel N&#233;grerie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2685" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PR4MC15W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804602v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geza I. Groma" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colonna" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.02.011" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804599v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nuernberger" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F. Lee" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja204549n" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554181v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Byrdin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thiagarajan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eker Apm" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brettel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9093589" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805073v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Joffre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz1006324" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00807881v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Byrdin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viruthachalam Thiagarajan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P.M. Eker" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Brettel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805074v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.067736" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805070v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rappaport" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. Gennis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy B. Borisov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2010.05.010" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00807876v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung-Kuk Yoo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franzen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0912938107" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00811681v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi801817v" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818494v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Polack" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003226" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00811678v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lechauve" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Marden" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.066811" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00821496v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838924v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2008.05.259" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324230v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2007.10.004" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD6L5GWH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364078v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Vos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Battistoni" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Marden" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kiger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824266v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja805261m" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q8Z72DH2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00292529v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battistoni" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lechauve" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Marden" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kiger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi800288z" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324227v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M708123200" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324232v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara J. Field" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Hughes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Watmough" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324273v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Johansson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Wikstrom" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Verkhovsky" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0709876105" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144489v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geza Groma" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0673462" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4JGCDWJM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00821499v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Treuffet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Kubarych" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pilet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0703279104" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324353v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Nitschke" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2007.03.001" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FNPMZQC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324331v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lechardeur" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cesselin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fernandez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.297531" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144493v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Hola" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0700445104" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097190v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Silkstone" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Wilson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M605760200" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102077v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.M. Eker" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824480v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belyea" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp056790m" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094254v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Cianetti" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0559377" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SXDGCG5M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097230v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Franzen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Belyea" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Brewer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00827918v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M513375200" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094252v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kruglik" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094272v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Balland" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094232v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anxolab&#233;h&#232;re-Mallart" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boussac" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00827923v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rappaport" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0503001102" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00831800v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M413928200" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00829233v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilson" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B508183C" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94F73A0145F516CF2566120F304B38BCB9811C4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324229v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.08.132" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT4764D4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324466v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer P. Ogilvie" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.018102" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00831846v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sartor" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aubert" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2003.07.001" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836426v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nitschke" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soulimane" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi0488808" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-96S0FPB4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00831841v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0405032101" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00831842v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Pan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P. M. Eker" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836428v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za Groma" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Petrich" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V&#225;r&#243;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0306789101" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324462v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Ventalon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Fraser" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0401844101" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836427v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja046442i" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4BFCZ791-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844795v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Groma" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119037" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-RRPNK465-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836431v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Eker" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1531645100" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836433v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi027359f" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VH1LVBM4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836886v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Groot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schlichting" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Mourik" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.251662698" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836936v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Slama-Schwok" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berka" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah-Lim Tsai" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M108657200" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837023v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.192311699" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836934v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Borisov" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi0158019" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6X50N29S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838170v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lipowski" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi010060x" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7137245Z-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837014v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rischel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Jones" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi000759n" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B3CJBHCQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837016v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837031v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borisov" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konstantinov" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.030528197" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837017v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathis" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35014644" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460160v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joffre" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324260v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apm Eker" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95946-5_196" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TG88RFWP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324316v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324257v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95946-5_175" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HRWKL3G9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324320v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098190v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. M. Eker" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68781-8_164" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V3QFRV0P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841067v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098205v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098194v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098192v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841058v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UP.2006.MH24" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831833v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27213-5_192" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3B9SGJM7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098213v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098222v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Mattioli" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102792v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098218v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098224v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098207v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27213-5_188" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W2ZH6685-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098208v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018767v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098209v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098220v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845029v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845030v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cianetti" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Turpin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845032v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844509v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844489v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844796v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27213-5_194" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QPH7XNFD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845031v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balland" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouzir-Sima" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lambry" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845033v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845036v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Polack" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845092v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841263v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845237v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845091v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845250v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Groot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-56546-5_204" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KZVS31GH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01237615v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sournia" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13339" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01618498v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00945223v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-649-8_13" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>