--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -215,51 +215,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -603,2795 +603,2920 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Table ronde n°1 : « Droit au bonheur » et « droit au développement durable » : des concepts flous et ambigus aux usages ambivalents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Haid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laffaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Miguel Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue juridique du bonheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.4-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">RIP en eaux troubles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 136-2023, pp.992-1010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04681867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« RIP en eaux troubles : commentaires des décisions du Conseil constitutionnel 2023-4 RIP du 14 avril 2023 et 2023-5 RIP du 3 mai 2023 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n° 136-2023, p. 992-1010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuba : Une nouvelle constitution pour une nouvelle ère ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluence des droits_La revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03890773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le critère de résidence, facteur de marginalisation dans l’appréhension de la citoyenneté : le cas des gens du voyage »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution et environnement aux Philippines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, XXXV-2019, pp.427-437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit de décider et droit constitutionnel des Etats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista catalana de dret públic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assemblée citoyenne et référendum : quelques exemples étrangers à méditer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, La démocratie participative, 175, p. 77-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juger les référendums Annuaire international de justice constitutionnelle, PUAM-Economica, 2018-XXXIV, 2019, pp. 57-68.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2018-XXXIV, pp.57-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La décision n° 1-2019 RIP ou quand un mécanisme voué à l'échec devient un véritable atout pour l'opposition Revue française de droit constitutionnel, 2019/4, n° 120, pp. 999-1010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019/4 (120), pp.999-1010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôler les référendums : quels enjeux dans les démocraties aujourd'hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Română de Drept Comparat = Romanian Journal of Comparative Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01961120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation de la Constitution dans les contentieux climatiques en Europe et en Amérique du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, La Constitution face aux changements climatiques, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01989596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juges constitutionnels et doctrine (rapport français)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, XXX, pp. 345-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01464201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">25 ans de débats et de réformes sur les référendums en France : entre apparences et réalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01464311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la 2e journée d'études toulousaine sur la QPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Magnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanda Mastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jacquinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38, pp.205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02226619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir de veto du Sénat français : entre mythe et réalités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue québecoise de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, La réforme du Sénat, 5, pp.161-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01465128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique France de jurisprudence constitutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Kerviche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Magnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, XXV, pp.697−758</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00544033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Conseil constitutionnel dans la révision constitutionnelle du 23 juillet 2008 sur la modernisation des institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 78, pp.269-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00544278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil constitutionnel dans la révision constitutionnelle du 23 juillet 2008 sur la modernisation des institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 78, pp.269</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00421134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet de loi organique relatif à la question préjudicielle de constitutionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lamouroux</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Levade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Magnon</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Pini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, XXIV, pp.653-690</w:t>
+              <w:t xml:space="preserve">, 2009, XXIV, pp.11-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00544267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Levade</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joseph Pini</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Magnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, XXIV, pp.11-32</w:t>
+              <w:t xml:space="preserve">, 2009, XXIV, pp.653-690</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Conseil constitutionnel dans la révision constitutionnelle du 23 juillet 2008 sur la modernisation des institutions</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00544274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapprochements et divergences persistantes des systèmes juridiques de civil law et de common law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Scoffoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, XXIV, pp.40-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00544257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme du contrôle de constitutionnalité une nouvelle fois en question ? Réflexions autour des articles 61-1 et 62 de la Constitution proposés par le Comité Balladur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 78, pp.269</w:t>
+              <w:t xml:space="preserve">, 2008, Numéro Hors série, pp.169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Guy Scoffoni</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00421136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question préjudicielle de constitutionnalité en droit comparé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, XXIV, pp.40-55</w:t>
+              <w:t xml:space="preserve">, 2008, XXIII, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La question préjudicielle de constitutionnalité en droit comparé</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00421138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle du peuple est-il renforcé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Numéro hors série, pp.133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00421135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Daïmallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Déal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, XXIII, pp.11</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 22, pp.763 - 799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aijc.2007.1859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil constitutionnel et la loi organique sur le vote des français de l'étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Numéro Hors série, pp.169</w:t>
+              <w:t xml:space="preserve">, 2006, n° 65-2006, pp. 149-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décision du Conseil constitutionnel du 24 mars 2005, Hauchemaille et Meyet : un nouveau pas en matière de contrôle des référendums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 05, pp.1040</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décision Hauchemaille et Meyet du 24 mars 2005 : un nouveau pas en matière de contrôle des référendums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5, pp. 1040-1048</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le référendum communal en Europe : aperçu de droit comparé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4, pp. 57-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil constitutionnel et le contentieux des actes préparatoires au référendum sur la Constitution européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Numéro hors série, pp.133</w:t>
+              <w:t xml:space="preserve">, 2005, 63-2005, pp.PP. 605-629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Hakim Daïmallah</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi constitutionnelle sur l'organisation décentralisée de la République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 18, pp.1269</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02207897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice constitutionnelle, justice ordinaire, justice supranationale: à qui revient la protection des droits fondamentaux en Europe? Rapport français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge-Stéfanini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 22, pp.763 - 799. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, XX, pp. 213-244</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour suprême américaine et la réforme du financement des campagnes électorales aux Etats-Unis : La décision McConnell v. FEC du 10 décembre 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanda Mastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, n° 65-2006, pp. 149-151</w:t>
+              <w:t xml:space="preserve">, 2004, n° 59-2004, pp. 473-502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...242 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Référendum et protection des droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 63-2005, pp.PP. 605-629</w:t>
+              <w:t xml:space="preserve">, 2003, n° 53-2003, pp. 73-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...117 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;quot; Le contrôle des lois constitutionnelles : commentaire de la décision n° 03-469 DC du 26 mars 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Wanda Mastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, n° 59-2004, pp. 473-502</w:t>
+              <w:t xml:space="preserve">, 2003, n° 54-2003, pp. 374-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle juridictionnel des actes administratifs préalables aux opérations référendaires par le Conseil constitutionnel français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue belge de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, n° 3-2002, pp. 355-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3401,1392 +3526,1392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE &amp;quot;RÉFÉRENDUM D'INITIATIVE PARTAGÉE&amp;quot; (RIP), UN OUTIL SOUS-EXPLOITÉ PAR LES MINORITÉS PARLEMENTAIRES ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le constitutionnalisé à l'ère des abus - Quelles modalités de revalorisation du Parlement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Natasa Colodrovschi-Danelciuc, Nov 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05000969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking the French constitutionnal revision procedure, drawing lessons from the Icelandic, Irish and Chilean experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Civil society and constitutional reform: experiments and possible evolutions - which paths to follow to enable citizens to own the constitutional norm ? COREP project final Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marthe Fatin-Rouge Stefanini, Nov 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05000993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can the constitutional revision procedure in France be democratised while preserving the existing constitutional balance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CURRENT CHALLENGES AND PROSPECTS FOR CONSTITUTIONAL REFORM PROCESSES 3 MAY 2024, UCD SUTHERLAND SCHOOL OF LAW, UNIVERSITY COLLEGE DUBLIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marthe Fatin-Rouge Stefanini et Marie-Luce Paris, May 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05000980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Droit au bonheur » et « droit au développement durable » : des concepts flous et ambigus aux usages ambivalents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Haid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Laffaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Miguel Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d’automne de l’Institut Louis Favoreu : Droit au bonheur et développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Louis Favoreu (ILF), Aix Marseille Université, Sep 2024, Aix-en-Provence, France. pp.4-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05162872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Convention citoyenne sur la fin de vie : un outil adapté ? Approche de droit comparé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LA CONVENTION CITOYENNE SUR LA FIN DE VIE, LA « MORT SOUHAITÉE », ENTRE HÉTÉRONOMIE ET AUTONOMIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, André MOINE, Jun 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reforming the Constitution in France, Ireland and Iceland: what modalities? What difficulties? What practices? What place for citizens? An Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reforming the Constitution in France, Ireland and Iceland: what modalities? What difficulties? What practices? What place for citizens?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marthe Fatin-Rouge Stefanini, May 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'initiative législative dans et en dehors du Parlement - Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'initiative législative dans et en dehors du Parlement : approche comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marthe Fatin-Rouge Stefanini, Natasa Danelciuc-Colodrovschi, Chloë Geynet-Dussauze, Jun 2023, Aix-en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement des initiatives et des assemblées citoyennes : un renforcement des pratiques démocratiques en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le patrimoine constitutionnel européen entre progression et régression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christos Giannopoulos, May 2023, Strasbourg (67), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The place of citizens in constitutional revision procedures in France: what are the realities today?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reforming the Constitution in France, Ireland and Iceland: what modalities? What difficulties? What practices? What place for citizens?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marthe Fatin-Rouge Stefanini, May 2023, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour les citoyens dans l'exercice de l'initiative ? Le cas de la France (Rapport provisoire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser l'initiative législative dans et en dehors du Parlement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marthe Fatin-Rouge Stefanini, Natasa Danelciuc-Colodrovschi et Chloë Geynet-Dussauze, Jun 2023, Aix-en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les échecs de la démocratie semi-directe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La démocratie semi-directe dans une perspective comparative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Xavier Philippe; Vincent Martenet; Luc Gonin, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The place of expertise in mechanisms for citizen participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The role of experts in constitutional reform procedures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kari Ragnarsson et Marthe Fatin-Rouge Stefanini, Sep 2023, Reyjkjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos introductifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Jensel Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Magnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les droits fondamentaux : quels enjeux pour le Parlement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, sous la dir. de Priscilla Jensel-Monge et Audrey Bachert, Jun 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Contrôler les référendums : quels enjeux dans les démocraties aujourd'hui ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Colloque organisé par l'Association roumaine de droit constitutionnel et le CEREFREA-Villa Noël, Prendre la démocratie au sérieux – Référendum et société civile dans le contexte contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01677919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit de décider&amp;quot; et droit constitutionnel des Etats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'autodétermination des peuples au XXIe siècle : perspectives comparées et internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01677861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'encadrement des procédés de démocratie directe : entre nécessité et opportunité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de droit constitutionnel – Oslo – 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIDC, Jun 2014, Oslo, Norvège. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01464214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution et Elections aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanda Mastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitution et élections - rapport présenté lors de la XVIIe Table Ronde internationale sur la justice constitutionnelle, Annuaire International de justice constitutionnelle 2003, PUAM-Economica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Aix-en-Provence, France. pp. 125-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secret de la vie privée et Constitution, rapport français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Secret de la vie privée et Constitution, rapport présenté lors de la XIVe Table Ronde internationale sur la justice constitutionnelle, Annuaire International de justice constitutionnelle 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, France. pp. 259-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4796,98 +4921,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux constitutionnels de la lutte contre les changements climatiques au Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’effectivité de l’action climatique et de la protection de la biodiversité : de la consécration constitutionnelle à la garantie juridictionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Gênes (Italie), Italie. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05001081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4897,761 +5022,761 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser l’initiative législative dans et en dehors du Parlement : approche comparée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natașa Danelciuc-Colodrovschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloë Geynet-Dussauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.508, 2025, 9782731413342</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloë Geynet-Dussauze</w:t>
+                <w:t xml:space="preserve">hal-04983666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les assemblées citoyennes : nouvelle utopie démocratique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Magnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Fatin-Rouge Stefanini et X. Magnon. Confluence des droits - DICE Editions, 17, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.dice.10440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03890815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratie connectée : ambitions, enjeux, réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Jensel Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Severino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Confluence des droits. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confluence des droits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, 2018, ISBN : 979-10-97578-04-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01936332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perméabilité du droit constitutionnel aux autres sciences, Cahiers de l’ILF, PUAM, 2017, n° 7, 155 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">pp.508, 2025, 9782731413342</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les assemblées citoyennes : nouvelle utopie démocratique ?</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01676327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de constitutionnalité des décisions de justice : une nouvelle étape après la QPC?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Severino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits International, Comparé et Européen (DICE) (Aix-Marseille Université)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 979-10-97578-01-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michaël Bardin</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sincérité et démocratie, Sous la dir. de S. DE CACQUERAY, M. STEFANINI, R. GHEVONTIAN et S. LAMOUROUX,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Cacqueray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ghevontian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUAM, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01463760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de la qualité des normes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">, 5, 2018, ISBN : 979-10-97578-04-6</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruylant - Collection : A la croisée des droits, pp.327, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La perméabilité du droit constitutionnel aux autres sciences, Cahiers de l’ILF, PUAM, 2017, n° 7, 155 p.</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00544040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contrôle du référendum par la justice constitutionnelle (étude de droit comparé)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUAM-ECONOMICA. PUAM - Economica, pp.381, 2004, Droit public positif, Louis Favoreu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...71 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 979-10-97578-01-5</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00421132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle du référendum par la justice constitutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica PUAM, 381 p., 2004, Droit public positif - Louis Favoreu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...286 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5661,2886 +5786,2886 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos - Repenser l'initiative législative dans et en dehors du parlement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natașa Danelciuc-Colodrovschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloë Geynet-Dussauze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Colodrovschi-Danelciuc, M. Fatin-Rouge Stefanini, C. Geynet-Dussauze,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser l’initiative législative dans et en dehors du parlement : approche comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUAM, pp.11-14, 2025, Collection de l'Institut Louis Favoreu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« LES ÉCHECS DE LA DÉMOCRATIE SEMI-DIRECTE : DE LA DIVERSITÉ DES SITUATIONS À UNE RELATIVISATION DE LA QUALIFICATION D'ÉCHEC »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. Xavier Philippe, Vincent Martenet, Luc Gonin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La démocratie semi-directe dans une perspective comparative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, pp.287-314, 2025, Collection de l'Institut des sciences juridique et philosophique de La Sorbonne, 978-2-38600-145-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place secondaire du citoyen dans l'initiative législative en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chloë Geynet-Dussauze; Marthe Fatin-Rouge Stefanini; Natasa Colodrovschi-Danelciuc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser l’initiative législative dans et en dehors du Parlement : Approche comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, Presses Universitaires d'Aix-Marseille, pp.221-240, 2025, Collection de l'Institut Louis Favoreu, 978-2-7314-1334-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Avant-propos »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natașa Danelciuc-Colodrovschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloë Geynet-Dussauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Danelciuc-Colodrovschi, M. Fatin-Rouge Stefanini, Ch. Geynet-Dussauze (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser l’initiative législative dans et en dehors du Parlement : approche comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUAM, pp.8-11, 2025, 978-2731413342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un patrimoine européen de la participation démocratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Giannopoulos; L.-A. Sicilianos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le patrimoine constitutionnel européen entre progression et régression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pedone, pp.341-359., 2024, 9782233010797</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exercice du pouvoir constituant par le peuple peut-il être abusif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Alain Collot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le constitutionnalisme abusif en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.325-352, 2023, Droit public, 978-2-84934-690-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03967793v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation des procédures d’initiative populaire au soutien de la cause animale en droit comparé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DICE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mutations contemporaines du droit de l’animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, DICE Éditions, pp.159-180, 2023, Confluence des droits, 9791097578190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.dice.14940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04363979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’utilisation des procédures d’initiative populaire au soutien de la cause animale en droit comparé. Quelles expériences pour quel impact ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mutations contemporaines du droit de l’animal, O. Lebot (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DICE Éditions, p. 159-180, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du droit de pétition à l'initiative populaire en France : un glissement progressif mais limité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutions, peuples et territoires, Mélanges en l’honneur d’André Roux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.181-191., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03890736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assemblées citoyennes et mécanismes de démocratie directe : outils complémentaires ou concurrents ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. FATIN-ROUGE STEFANINI et X. MAGNON. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les assemblées citoyennes : nouvelle utopie démocratique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, Confluence des droits - DICE éditions, pp.165 - 190, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.dice.10570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03890763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour les citoyens dans le contrôle des mesures prises durant la crise sanitaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Brosset, Thierry Renoux, Eve Truilhé, Ariane Vidal-Naquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice, responsabilité et contrôle de la décision publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, DICE Éditions, pp.81-107, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.dice.12453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03921106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'initiative populaire indirecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Magni-Berton et L. Morel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démocratie directe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant-Larcier, pp.149-159, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03890694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratiser la confection de la loi sans bouleverser le système représentatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Padovani et M. Patin-Heitzmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La participation des citoyens à la confection de la loi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.105-131, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03890800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Legal limits of direct democracy in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Ibi, A. Forgacs, D. Moeckli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Legal limits of Direct Democracy - A Comparative Analysis of Referendums and Initiatives across Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp. 107-133, 2021, 978-1-80037-279-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En busca de la democracia semidirecta en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laura Baamonde Gómez, Ana Espinosa Díaz y Daniel López Rubio (dirs.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reflexiones constitucionales sobre la participación política directa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Foros y Debates (26), Centro de Estudios Políticos y Constitucionales. Mº de la Presidencia, 2021, 978-84-259-1954-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03481393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES RECOURS EN PROTECTION DES DROITS FONDAMENTAUX EN DROIT COMPARÉ Quelle justiciabilité du droit à l'environnement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathilde Hautereau-Boutonnet et Ève Truilhé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le procès environnemental. Du procès sur l'environnement au procès pour l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.69-93, 2021, collection Thèmes et commentaires, 9782247204113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation des citoyens à la réforme constitutionnelle en droit comparé : Quelles réalités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dave Guenette; Patrick Taillon; Marc Verdussen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La révision constitutionnelle dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.313-367, 2021, 978-2-8072-0705-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03203076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ACCÈS AU JUGE CONSTITUTIONNEL EN MATIÈRE ENVIRONNEMENTALE UN PANORAMA COMPARATIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Victoria Chiu, Alexis Le Quinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La protection de l’environnement par les juges constitutionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp. 45-85, 2021, 978-2-343-24139-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03481880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de la démocratie locale en Europe de l'Ouest : quelle place pour les citoyens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélie Duffy-Meunier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quels espaces pour la démocratie participative ? Perspectives comparées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mare &amp; Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.21-37, 2021, Droit &amp; Science politique, 978-2-84934-528-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03248612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QPC et personnes vulnérables : le cas des gens du voyage en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caterina Severino et Hubert Alcaraz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes de contrôle de constitutionnalité par voie incidente et protection des personnes en situation de vulnérabilité - Approche de droit comparé, C. Severino et H. Alcaraz (dir.), Ed. Confluence des Droits, Aix-en-Provence, UMR DICE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR DICE, pp.385-399, 2021, 979-10-97578-13-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03210248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exigence constitutionnelle du droit à un juge environnemental en droit comparé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caterina SEVERINO et Laurence GAY. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du « droit constitutionnel au juge » vers un « droit au juge constitutionnel » ? Perspectives de droit comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Louis Joinet, p. 103-122., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'initiative citoyenne européenne à la lumière du droit constitutionnel comparé in Edouard Dubout, Francesco Martucci et Fabrice Picod, L'initiative citoyenne européenne, Bruylant, 2019, pp. 43-86.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edouard Dubout, Francesco Martucci et Fabrice Picod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'initiative citoyenne européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp. 43-86, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle de la recevabilité des référendums en droit comparé ou la recherche d'un équilibre entre différentes exigences démocratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La démocratie référendaire dans les ensembles plurinationaux (sous la direction d'Amélie Binette et Patrick Taillon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01940275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets des décisions du Conseil constitutionnel en matière de QPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutions et limites du contrôle de constitutionnalité - Regard croisé entre les expériences françaises et est-européennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01940258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos conclusifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Severino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le contrôle de constitutionnalité des décisions de justice : une nouvelle étape après la QPC ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DICE 7318</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 485-488, 2017, Confluences des droits, 979-10-97578-01-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Referendums, Minorities and Individual Freedoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Morel et M. Qvortrup,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook Compendium to Referendums and Direct Democracy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01676497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les juridictions constitutionnelles face aux souhaits sécessionnistes : de l’expérience québécoise à la situation catalane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécession et processus sécessionniste en droit international, européen et constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01676390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos introductifs - L'idée d'un contrôle de constitutionnalité des décisions de justice : intérêts et questionnements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Fatin-Rouge Stefanini, C. Severino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Le contrôle de constitutionnalité des décisions de justice : une nouvelle étape après la QPC ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ouvrage électronique en Open edition, Collection Confluence des droits, pp 13-17, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01676479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos conclusifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Severino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droits International, Comparé et Européen (DICE) (Aix-Marseille Université). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le contrôle de constitutionnalité des décisions de justice : une nouvelle étape après la QPC ?, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection Confluence des droits, , pp. 485-488 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01676490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des sciences dans les Constitutions et la jurisprudence constitutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Fatin-Rouge Stefanini, L. Gay,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> La perméabilité du droit constitutionnel aux autres sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cahiers de l’ILF (7), PUAM, pp. 5-10., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01676450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du consentement au pouvoir aux conditions de vie décentes. Itinéraire(s) du bonheur en droit et contentieux constitutionnels comparés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Universitaire Varenne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Droit au Bonheur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ, 360 p., 2016, Le droit au bonheur - Collection Colloque &amp;Essais, 978-2-37032-073-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01463032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frontières de l'Etat à l'ère de la globalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Universitaire Varennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La frontière revisitée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, LGDJ, pp.298, 2016, La frontière revisitée, 978-2-37032-083-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01463007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recours au référendum à l'heure de la globalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internationalisation des Constitutions et constitutionnalisation du droit international, Réflexions sur quelques interactions entre droit constitutionnel et droit international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, PUAM, pp. 31-40, 2015, Les Cahiers de l'Institut Louis Favoreu, 978-2-7314-0968-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01464299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution des exceptionnalismes : entre rapprochements juridiques et résistances politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libertés et exceptionnalismes nationaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, Bruyant, pp.271-294, 2015, 978-2-8027-4884-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01464411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'appréciation, par les Cours suprêmes, du caractère sérieux de la question de constitutionnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Universitaire Varenne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La QPC : Vers une culture constitutionnelle partagée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ, pp.29-42, 2015, 978-2-37032-052-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01463065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standards européens et exceptions nationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La norme et ses exceptions : quels défis pour la règle de droit ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, Bruyant, 2014, 978-2-8027-4208-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01464325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité et contingence des exigences de qualité. Quelques considérations sur la notion de qualité des normes en droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de la qualité des normes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant - Collection : A la croisée des droits, pp.27-56, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00544351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8550,179 +8675,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perméabilité du droit constitutionnel aux autres sciences. Préface.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01677894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface -thèse Geneviève Saint-Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brunelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01676541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8732,228 +8857,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les contentieux constitutionnels relatifs au climat et à la biodiversité aux Etats-Unis et au Canada » in Workshop sur L’effectivité de l’action climatique et de la protection de la biodiversité : de la consécration constitutionnelle à l’action juridictionnelle, PHC Galilée (2023), dir. L. Gay (fr.) et L. Cuoccolo (it.), 17 novembre 2023, Aix-en-Provence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Valmalette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vulnérabilité dans la jurisprudence du Conseil d'Etat 2020-2023 », La vulnérabilité, nouvel outil pour la promotion de l'effectivité des droits fondamentaux ? Étude comparative de la jurisprudence des Cours européennes et des Cours nationales françaises et italiennes, Projet GIP - Mission Droit et Justice, coordonné par Caterina Severino, Laurence Gay et Laura Montanari (2021-2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Référendums, Minorités et libertés fondamentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01676468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8963,109 +9088,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le filtrage opéré par le Conseil d'Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Aix-Marseille Université. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00934233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId168"/>
+      <w:footerReference w:type="default" r:id="rId170"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9133,51 +9258,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="691CE7B5"/>
+    <w:nsid w:val="541B9015"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9364,51 +9489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marthe-fatin-rouge-stefanini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4543-9140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081491948" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05218107v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge Stefanini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05410138v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05218048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681992v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112803ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694509v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681867v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575877v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890773v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922514v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085583v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085557v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085679v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418548v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989596v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464201v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464311v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226619v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Magnon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roblot-Troizier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Mastor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jacquinot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544033v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Besson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerviche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamouroux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544278v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544274v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544267v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Levade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421134v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544257v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Philippe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Scoffoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421138v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421136v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421135v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636184v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Da&#239;mallah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie D&#233;al" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l D&#233;chaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duffy-Meunier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2007.1859" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242842v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096406v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096396v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084016v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge-St&#233;fanini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207897v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096438v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096470v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096458v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096475v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000969v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000980v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000993v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05162872v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salvat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Haid" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Laffaille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Gutierrez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543615v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543819v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543661v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543693v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543643v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543721v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543852v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543805v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bachert-Peretti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Jensel Monge" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677919v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677861v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464214v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096452v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096483v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983666v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#537;a Danelciuc-Colodrovschi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Geynet-Dussauze" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890815v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.dice.10440" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936332v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bardin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Severino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dice.univ-amu.fr/sites/dice.univ-amu.fr/files/public/cdd5._la_democratie_connectee_2018_0.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676327v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667360v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dice.univ-amu.fr/sites/dice.univ-amu.fr/files/public/le_controle_de_constitutionnalite_des_decisions_de_justice2.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463760v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Cacqueray" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ghevontian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544040v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421132v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096427v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246446v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05235718v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983669v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05410147v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04865327v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03967793v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363979v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.dice.14940" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588655v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890736v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921106v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.dice.12453" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890763v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.dice.10570" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890694v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890800v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482033v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03100580v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481393v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203076v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481880v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03248612v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/quels-espaces-pour-la-democratie-participatives" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03210248v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085750v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396958v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dumont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01940275v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01940258v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062915v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dice.univ-amu.fr/fr/dice/dice/publications/confluence-droits/ouvrages#numero2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676497v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676390v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676479v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676490v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676450v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463032v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463007v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464299v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464411v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463065v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464325v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544351v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677894v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676541v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunelle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543876v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Valmalette" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543864v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676468v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934233v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marthe-fatin-rouge-stefanini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4543-9140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081491948" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05218107v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge Stefanini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05410138v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05218048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681992v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112803ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694509v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558036v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Haid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Laffaille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Gutierrez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681867v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575877v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890773v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922514v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085583v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085557v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085679v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418548v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418528v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961120v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989596v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464201v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464311v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226619v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Magnon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roblot-Troizier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Mastor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jacquinot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Besson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerviche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamouroux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544278v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421134v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544267v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Levade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544274v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544257v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Philippe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Scoffoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421138v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421135v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636184v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Da&#239;mallah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie D&#233;al" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l D&#233;chaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duffy-Meunier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2007.1859" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096417v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242842v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096414v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096406v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096396v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207897v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084016v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge-St&#233;fanini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096438v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096470v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096458v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096475v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000969v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000993v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000980v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05162872v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salvat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543615v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543819v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543643v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543721v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543693v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543805v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978365v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bachert-Peretti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Jensel Monge" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677919v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677861v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464214v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096452v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096483v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001081v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983666v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#537;a Danelciuc-Colodrovschi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Geynet-Dussauze" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890815v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.dice.10440" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936332v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bardin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Severino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dice.univ-amu.fr/sites/dice.univ-amu.fr/files/public/cdd5._la_democratie_connectee_2018_0.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676327v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667360v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dice.univ-amu.fr/sites/dice.univ-amu.fr/files/public/le_controle_de_constitutionnalite_des_decisions_de_justice2.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463760v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Cacqueray" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ghevontian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544040v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421132v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096427v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246446v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05410147v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05235718v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983669v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04865327v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03967793v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363979v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.dice.14940" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588655v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890736v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890763v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.dice.10570" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921106v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.dice.12453" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890694v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482033v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481393v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03100580v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203076v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481880v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03248612v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/quels-espaces-pour-la-democratie-participatives" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03210248v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085750v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396958v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dumont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01940275v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01940258v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062915v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dice.univ-amu.fr/fr/dice/dice/publications/confluence-droits/ouvrages#numero2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676497v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676390v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676479v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676490v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676450v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463032v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463007v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464299v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464411v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463065v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464325v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544351v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677894v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676541v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunelle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543876v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Valmalette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543864v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676468v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934233v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>