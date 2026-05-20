--- v1 (2026-04-11)
+++ v2 (2026-05-20)
@@ -249,234 +249,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Ignorance et procédures référendaires. Quel rôle pour les autorités publiques dans l’information des citoyens ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Dossier spécial « Savoir, incertitudes, ignorance », 19, pp.251-262</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Démocratie représentative et participation citoyenne : le cas de la France »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gruppo di Pisa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Democrazie rappresentative e forme di partecipazione, Fascicolo speciale monografico, 9-2025, pp.29-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05218107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Consejo constitucional francés ante las crisis: un análisis de diez años de sus reportes y jurisprudencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REVISTA DE INVESTIGACIONES JURÍDICAS </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Escuela libre de derecho, Año 49 • México 2025 (Núm. 49), pp.99-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410138v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05218048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les initiatives populaires dans leur diversité : essai de typologie</w:t>
               </w:r>
@@ -866,372 +866,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le critère de résidence, facteur de marginalisation dans l’appréhension de la citoyenneté : le cas des gens du voyage »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cuba : Une nouvelle constitution pour une nouvelle ère ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluence des droits_La revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03890773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Le critère de résidence, facteur de marginalisation dans l’appréhension de la citoyenneté : le cas des gens du voyage »</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assemblée citoyenne et référendum : quelques exemples étrangers à méditer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22</w:t>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La démocratie participative, 175, p. 77-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution et environnement aux Philippines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, XXXV-2019, pp.427-437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit de décider et droit constitutionnel des Etats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista catalana de dret públic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085557v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03085679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juger les référendums Annuaire international de justice constitutionnelle, PUAM-Economica, 2018-XXXIV, 2019, pp. 57-68.</w:t>
               </w:r>
@@ -1349,178 +1349,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'utilisation de la Constitution dans les contentieux climatiques en Europe et en Amérique du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La Constitution face aux changements climatiques, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01989596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contrôler les référendums : quels enjeux dans les démocraties aujourd'hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Română de Drept Comparat = Romanian Journal of Comparative Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01961120v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01989596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juges constitutionnels et doctrine (rapport français)</w:t>
               </w:r>
@@ -1638,232 +1638,232 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01464311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir de veto du Sénat français : entre mythe et réalités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue québecoise de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La réforme du Sénat, 5, pp.161-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01465128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Actes de la 2e journée d'études toulousaine sur la QPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Magnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanda Mastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jacquinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38, pp.205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02226619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique France de jurisprudence constitutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
@@ -1886,51 +1886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Kerviche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Magnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, XXV, pp.697−758</w:t>
@@ -2022,1438 +2022,1438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00544278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le projet de loi organique relatif à la question préjudicielle de constitutionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Levade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Pini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, XXIV, pp.11-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00544267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Magnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, XXIV, pp.653-690</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00544274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Conseil constitutionnel dans la révision constitutionnelle du 23 juillet 2008 sur la modernisation des institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 78, pp.269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00421134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le projet de loi organique relatif à la question préjudicielle de constitutionnalité</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapprochements et divergences persistantes des systèmes juridiques de civil law et de common law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Levade</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joseph Pini</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Scoffoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, XXIV, pp.11-32</w:t>
+              <w:t xml:space="preserve">, 2009, XXIV, pp.40-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Xavier Magnon</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00544257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle du peuple est-il renforcé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Numéro hors série, pp.133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00421135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question préjudicielle de constitutionnalité en droit comparé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, XXIV, pp.653-690</w:t>
+              <w:t xml:space="preserve">, 2008, XXIII, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00421138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme du contrôle de constitutionnalité une nouvelle fois en question ? Réflexions autour des articles 61-1 et 62 de la Constitution proposés par le Comité Balladur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Numéro Hors série, pp.169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00421136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Daïmallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Philippe</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Déal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, XXIV, pp.40-55</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 22, pp.763 - 799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aijc.2007.1859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil constitutionnel et la loi organique sur le vote des français de l'étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Numéro Hors série, pp.169</w:t>
+              <w:t xml:space="preserve">, 2006, n° 65-2006, pp. 149-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil constitutionnel et le contentieux des actes préparatoires au référendum sur la Constitution européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 63-2005, pp.PP. 605-629</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décision du Conseil constitutionnel du 24 mars 2005, Hauchemaille et Meyet : un nouveau pas en matière de contrôle des référendums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 05, pp.1040</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décision Hauchemaille et Meyet du 24 mars 2005 : un nouveau pas en matière de contrôle des référendums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5, pp. 1040-1048</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le référendum communal en Europe : aperçu de droit comparé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4, pp. 57-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour suprême américaine et la réforme du financement des campagnes électorales aux Etats-Unis : La décision McConnell v. FEC du 10 décembre 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanda Mastor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, n° 59-2004, pp. 473-502</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi constitutionnelle sur l'organisation décentralisée de la République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 18, pp.1269</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02207897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice constitutionnelle, justice ordinaire, justice supranationale: à qui revient la protection des droits fondamentaux en Europe? Rapport français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge-Stéfanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, XXIII, pp.11</w:t>
+              <w:t xml:space="preserve">, 2004, XX, pp. 213-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;quot; Le contrôle des lois constitutionnelles : commentaire de la décision n° 03-469 DC du 26 mars 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Numéro hors série, pp.133</w:t>
+              <w:t xml:space="preserve">, 2003, n° 54-2003, pp. 374-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...163 lines deleted...]
-                <w:t xml:space="preserve">Le Conseil constitutionnel et la loi organique sur le vote des français de l'étranger</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Référendum et protection des droits fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, n° 65-2006, pp. 149-151</w:t>
+              <w:t xml:space="preserve">, 2003, n° 53-2003, pp. 73-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...577 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096470v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00096458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle juridictionnel des actes administratifs préalables aux opérations référendaires par le Conseil constitutionnel français</w:t>
               </w:r>
@@ -3603,165 +3603,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05000969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How can the constitutional revision procedure in France be democratised while preserving the existing constitutional balance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CURRENT CHALLENGES AND PROSPECTS FOR CONSTITUTIONAL REFORM PROCESSES 3 MAY 2024, UCD SUTHERLAND SCHOOL OF LAW, UNIVERSITY COLLEGE DUBLIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marthe Fatin-Rouge Stefanini et Marie-Luce Paris, May 2024, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05000980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rethinking the French constitutionnal revision procedure, drawing lessons from the Icelandic, Irish and Chilean experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Civil society and constitutional reform: experiments and possible evolutions - which paths to follow to enable citizens to own the constitutional norm ? COREP project final Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marthe Fatin-Rouge Stefanini, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05000993v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05000980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Droit au bonheur » et « droit au développement durable » : des concepts flous et ambigus aux usages ambivalents</w:t>
               </w:r>
@@ -3866,594 +3866,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05162872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The place of expertise in mechanisms for citizen participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The role of experts in constitutional reform procedures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kari Ragnarsson et Marthe Fatin-Rouge Stefanini, Sep 2023, Reyjkjavik, Iceland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Convention citoyenne sur la fin de vie : un outil adapté ? Approche de droit comparé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LA CONVENTION CITOYENNE SUR LA FIN DE VIE, LA « MORT SOUHAITÉE », ENTRE HÉTÉRONOMIE ET AUTONOMIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, André MOINE, Jun 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reforming the Constitution in France, Ireland and Iceland: what modalities? What difficulties? What practices? What place for citizens? An Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reforming the Constitution in France, Ireland and Iceland: what modalities? What difficulties? What practices? What place for citizens?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marthe Fatin-Rouge Stefanini, May 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'initiative législative dans et en dehors du Parlement - Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'initiative législative dans et en dehors du Parlement : approche comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marthe Fatin-Rouge Stefanini, Natasa Danelciuc-Colodrovschi, Chloë Geynet-Dussauze, Jun 2023, Aix-en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement des initiatives et des assemblées citoyennes : un renforcement des pratiques démocratiques en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le patrimoine constitutionnel européen entre progression et régression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christos Giannopoulos, May 2023, Strasbourg (67), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The place of citizens in constitutional revision procedures in France: what are the realities today?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reforming the Constitution in France, Ireland and Iceland: what modalities? What difficulties? What practices? What place for citizens?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marthe Fatin-Rouge Stefanini, May 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour les citoyens dans l'exercice de l'initiative ? Le cas de la France (Rapport provisoire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser l'initiative législative dans et en dehors du Parlement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marthe Fatin-Rouge Stefanini, Natasa Danelciuc-Colodrovschi et Chloë Geynet-Dussauze, Jun 2023, Aix-en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les échecs de la démocratie semi-directe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La démocratie semi-directe dans une perspective comparative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Xavier Philippe; Vincent Martenet; Luc Gonin, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos introductifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
@@ -4476,51 +4476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Jensel Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Magnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les droits fondamentaux : quels enjeux pour le Parlement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, sous la dir. de Priscilla Jensel-Monge et Audrey Bachert, Jun 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4765,51 +4765,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution et Elections aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanda Mastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitution et élections - rapport présenté lors de la XVIIe Table Ronde internationale sur la justice constitutionnelle, Annuaire International de justice constitutionnelle 2003, PUAM-Economica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Aix-en-Provence, France. pp. 125-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5137,51 +5137,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les assemblées citoyennes : nouvelle utopie démocratique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Magnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Fatin-Rouge Stefanini et X. Magnon. Confluence des droits - DICE Editions, 17, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.dice.10440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5335,51 +5335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perméabilité du droit constitutionnel aux autres sciences, Cahiers de l’ILF, PUAM, 2017, n° 7, 155 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5893,272 +5893,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La place secondaire du citoyen dans l'initiative législative en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chloë Geynet-Dussauze; Marthe Fatin-Rouge Stefanini; Natasa Colodrovschi-Danelciuc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repenser l’initiative législative dans et en dehors du Parlement : Approche comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, Presses Universitaires d'Aix-Marseille, pp.221-240, 2025, Collection de l'Institut Louis Favoreu, 978-2-7314-1334-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Avant-propos »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natașa Danelciuc-Colodrovschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloë Geynet-Dussauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Danelciuc-Colodrovschi, M. Fatin-Rouge Stefanini, Ch. Geynet-Dussauze (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repenser l’initiative législative dans et en dehors du Parlement : approche comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUAM, pp.8-11, 2025, 978-2731413342</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« LES ÉCHECS DE LA DÉMOCRATIE SEMI-DIRECTE : DE LA DIVERSITÉ DES SITUATIONS À UNE RELATIVISATION DE LA QUALIFICATION D'ÉCHEC »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dir. Xavier Philippe, Vincent Martenet, Luc Gonin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La démocratie semi-directe dans une perspective comparative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, mare &amp; martin, pp.287-314, 2025, Collection de l'Institut des sciences juridique et philosophique de La Sorbonne, 978-2-38600-145-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410147v1</w:t>
-              </w:r>
-[...170 lines deleted...]
-                <w:t xml:space="preserve">hal-04983669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un patrimoine européen de la participation démocratique</w:t>
               </w:r>
@@ -6448,956 +6448,956 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Démocratiser la confection de la loi sans bouleverser le système représentatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Padovani et M. Patin-Heitzmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La participation des citoyens à la confection de la loi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.105-131, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03890800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du droit de pétition à l'initiative populaire en France : un glissement progressif mais limité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutions, peuples et territoires, Mélanges en l’honneur d’André Roux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.181-191., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03890736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assemblées citoyennes et mécanismes de démocratie directe : outils complémentaires ou concurrents ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. FATIN-ROUGE STEFANINI et X. MAGNON. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les assemblées citoyennes : nouvelle utopie démocratique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, Confluence des droits - DICE éditions, pp.165 - 190, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.dice.10570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.dice.10570⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03890763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour les citoyens dans le contrôle des mesures prises durant la crise sanitaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Brosset, Thierry Renoux, Eve Truilhé, Ariane Vidal-Naquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice, responsabilité et contrôle de la décision publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, DICE Éditions, pp.81-107, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.dice.12453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.dice.12453⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03921106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'initiative populaire indirecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Magni-Berton et L. Morel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démocratie directe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant-Larcier, pp.149-159, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03890694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Démocratiser la confection de la loi sans bouleverser le système représentatif</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">QPC et personnes vulnérables : le cas des gens du voyage en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">J. Padovani et M. Patin-Heitzmann. </w:t>
+              <w:t xml:space="preserve">Caterina Severino et Hubert Alcaraz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La participation des citoyens à la confection de la loi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.105-131, 2022</w:t>
+              <w:t xml:space="preserve">Systèmes de contrôle de constitutionnalité par voie incidente et protection des personnes en situation de vulnérabilité - Approche de droit comparé, C. Severino et H. Alcaraz (dir.), Ed. Confluence des Droits, Aix-en-Provence, UMR DICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR DICE, pp.385-399, 2021, 979-10-97578-13-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03210248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Legal limits of direct democracy in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Ibi, A. Forgacs, D. Moeckli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Legal limits of Direct Democracy - A Comparative Analysis of Referendums and Initiatives across Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp. 107-133, 2021, 978-1-80037-279-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES RECOURS EN PROTECTION DES DROITS FONDAMENTAUX EN DROIT COMPARÉ Quelle justiciabilité du droit à l'environnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathilde Hautereau-Boutonnet et Ève Truilhé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le procès environnemental. Du procès sur l'environnement au procès pour l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.69-93, 2021, collection Thèmes et commentaires, 9782247204113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En busca de la democracia semidirecta en Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura Baamonde Gómez, Ana Espinosa Díaz y Daniel López Rubio (dirs.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflexiones constitucionales sobre la participación política directa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Foros y Debates (26), Centro de Estudios Políticos y Constitucionales. Mº de la Presidencia, 2021, 978-84-259-1954-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03481393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation des citoyens à la réforme constitutionnelle en droit comparé : Quelles réalités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dave Guenette; Patrick Taillon; Marc Verdussen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La révision constitutionnelle dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.313-367, 2021, 978-2-8072-0705-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03203076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ACCÈS AU JUGE CONSTITUTIONNEL EN MATIÈRE ENVIRONNEMENTALE UN PANORAMA COMPARATIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Victoria Chiu, Alexis Le Quinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La protection de l’environnement par les juges constitutionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp. 45-85, 2021, 978-2-343-24139-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03481880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de la démocratie locale en Europe de l'Ouest : quelle place pour les citoyens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélie Duffy-Meunier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quels espaces pour la démocratie participative ? Perspectives comparées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare &amp; Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-37, 2021, Droit &amp; Science politique, 978-2-84934-528-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mare &amp; Martin</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03248612v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03210248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exigence constitutionnelle du droit à un juge environnemental en droit comparé</w:t>
               </w:r>
@@ -7536,491 +7536,564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les effets des décisions du Conseil constitutionnel en matière de QPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolutions et limites du contrôle de constitutionnalité - Regard croisé entre les expériences françaises et est-européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01940258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le contrôle de la recevabilité des référendums en droit comparé ou la recherche d'un équilibre entre différentes exigences démocratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La démocratie référendaire dans les ensembles plurinationaux (sous la direction d'Amélie Binette et Patrick Taillon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01940275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les effets des décisions du Conseil constitutionnel en matière de QPC</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des sciences dans les Constitutions et la jurisprudence constitutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Fatin-Rouge Stefanini, L. Gay,. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutions et limites du contrôle de constitutionnalité - Regard croisé entre les expériences françaises et est-européennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve"> La perméabilité du droit constitutionnel aux autres sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cahiers de l’ILF (7), PUAM, pp. 5-10., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01676450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos conclusifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Severino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le contrôle de constitutionnalité des décisions de justice : une nouvelle étape après la QPC ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DICE 7318</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 485-488, 2017, Confluences des droits, 979-10-97578-01-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DICE 7318</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04062915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Referendums, Minorities and Individual Freedoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Morel et M. Qvortrup,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook Compendium to Referendums and Direct Democracy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01676497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les juridictions constitutionnelles face aux souhaits sécessionnistes : de l’expérience québécoise à la situation catalane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécession et processus sécessionniste en droit international, européen et constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01676390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos introductifs - L'idée d'un contrôle de constitutionnalité des décisions de justice : intérêts et questionnements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Fatin-Rouge Stefanini, C. Severino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Le contrôle de constitutionnalité des décisions de justice : une nouvelle étape après la QPC ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ouvrage électronique en Open edition, Collection Confluence des droits, pp 13-17, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01676479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos conclusifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8040,500 +8113,427 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droits International, Comparé et Européen (DICE) (Aix-Marseille Université). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le contrôle de constitutionnalité des décisions de justice : une nouvelle étape après la QPC ?, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection Confluence des droits, , pp. 485-488 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01676490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La place des sciences dans les Constitutions et la jurisprudence constitutionnelle</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frontières de l'Etat à l'ère de la globalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M. Fatin-Rouge Stefanini, L. Gay,. </w:t>
+              <w:t xml:space="preserve">Institut Universitaire Varennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> La perméabilité du droit constitutionnel aux autres sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cahiers de l’ILF (7), PUAM, pp. 5-10., 2017</w:t>
+              <w:t xml:space="preserve">La frontière revisitée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 30, LGDJ, pp.298, 2016, La frontière revisitée, 978-2-37032-083-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01463007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du consentement au pouvoir aux conditions de vie décentes. Itinéraire(s) du bonheur en droit et contentieux constitutionnels comparés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Universitaire Varenne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Droit au Bonheur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ, 360 p., 2016, Le droit au bonheur - Collection Colloque &amp;Essais, 978-2-37032-073-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01463032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les frontières de l'Etat à l'ère de la globalisation</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appréciation, par les Cours suprêmes, du caractère sérieux de la question de constitutionnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Institut Universitaire Varennes. </w:t>
+              <w:t xml:space="preserve">Institut Universitaire Varenne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La frontière revisitée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 30, LGDJ, pp.298, 2016, La frontière revisitée, 978-2-37032-083-4</w:t>
+              <w:t xml:space="preserve">La QPC : Vers une culture constitutionnelle partagée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.29-42, 2015, 978-2-37032-052-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01463065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recours au référendum à l'heure de la globalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internationalisation des Constitutions et constitutionnalisation du droit international, Réflexions sur quelques interactions entre droit constitutionnel et droit international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, PUAM, pp. 31-40, 2015, Les Cahiers de l'Institut Louis Favoreu, 978-2-7314-0968-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01464299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution des exceptionnalismes : entre rapprochements juridiques et résistances politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libertés et exceptionnalismes nationaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, Bruyant, pp.271-294, 2015, 978-2-8027-4884-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01464411v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01463065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standards européens et exceptions nationales</w:t>
               </w:r>
@@ -8683,177 +8683,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préface -thèse Geneviève Saint-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brunelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01676541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La perméabilité du droit constitutionnel aux autres sciences. Préface.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01677894v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-01676541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9258,51 +9258,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="541B9015"/>
+    <w:nsid w:val="32CB08DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9489,51 +9489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marthe-fatin-rouge-stefanini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4543-9140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081491948" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05218107v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge Stefanini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05410138v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05218048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681992v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112803ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694509v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558036v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Haid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Laffaille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Gutierrez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681867v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575877v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890773v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922514v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085583v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085557v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085679v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418548v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418528v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961120v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989596v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464201v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464311v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226619v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Magnon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roblot-Troizier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Mastor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jacquinot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Besson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerviche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamouroux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544278v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421134v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544267v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Levade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544274v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544257v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Philippe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Scoffoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421138v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421135v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636184v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Da&#239;mallah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie D&#233;al" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l D&#233;chaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duffy-Meunier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2007.1859" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096417v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242842v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096414v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096406v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096396v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207897v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084016v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge-St&#233;fanini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096438v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096470v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096458v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096475v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000969v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000993v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000980v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05162872v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salvat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543615v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543819v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543643v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543721v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543693v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543805v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978365v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bachert-Peretti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Jensel Monge" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677919v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677861v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464214v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096452v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096483v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001081v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983666v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#537;a Danelciuc-Colodrovschi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Geynet-Dussauze" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890815v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.dice.10440" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936332v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bardin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Severino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dice.univ-amu.fr/sites/dice.univ-amu.fr/files/public/cdd5._la_democratie_connectee_2018_0.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676327v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667360v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dice.univ-amu.fr/sites/dice.univ-amu.fr/files/public/le_controle_de_constitutionnalite_des_decisions_de_justice2.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463760v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Cacqueray" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ghevontian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544040v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421132v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096427v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246446v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05410147v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05235718v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983669v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04865327v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03967793v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363979v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.dice.14940" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588655v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890736v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890763v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.dice.10570" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921106v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.dice.12453" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890694v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482033v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481393v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03100580v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203076v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481880v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03248612v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/quels-espaces-pour-la-democratie-participatives" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03210248v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085750v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396958v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dumont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01940275v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01940258v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062915v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dice.univ-amu.fr/fr/dice/dice/publications/confluence-droits/ouvrages#numero2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676497v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676390v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676479v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676490v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676450v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463032v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463007v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464299v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464411v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463065v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464325v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544351v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677894v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676541v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunelle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543876v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Valmalette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543864v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676468v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934233v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marthe-fatin-rouge-stefanini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4543-9140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081491948" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05218048v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge Stefanini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05218107v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05410138v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681992v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112803ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694509v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558036v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Haid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Laffaille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Gutierrez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681867v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575877v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890773v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085679v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085583v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085557v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418548v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418528v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989596v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464201v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464311v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226619v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Magnon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roblot-Troizier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Mastor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jacquinot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Besson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerviche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamouroux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544278v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544267v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Levade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544274v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421134v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544257v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Philippe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Scoffoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421135v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421138v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421136v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636184v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Da&#239;mallah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie D&#233;al" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l D&#233;chaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duffy-Meunier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2007.1859" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096417v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096396v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242842v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096414v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096406v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207897v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084016v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge-St&#233;fanini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096458v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096470v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096475v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000969v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000980v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000993v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05162872v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salvat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543805v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543615v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543819v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543661v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543643v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543721v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543693v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543852v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978365v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bachert-Peretti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Jensel Monge" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677919v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677861v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464214v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096452v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096483v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001081v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983666v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#537;a Danelciuc-Colodrovschi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Geynet-Dussauze" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890815v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.dice.10440" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936332v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bardin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Severino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dice.univ-amu.fr/sites/dice.univ-amu.fr/files/public/cdd5._la_democratie_connectee_2018_0.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676327v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667360v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dice.univ-amu.fr/sites/dice.univ-amu.fr/files/public/le_controle_de_constitutionnalite_des_decisions_de_justice2.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463760v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Cacqueray" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ghevontian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544040v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421132v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096427v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246446v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05235718v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983669v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05410147v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04865327v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03967793v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363979v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.dice.14940" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588655v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890800v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890736v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890763v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.dice.10570" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921106v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.dice.12453" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890694v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03210248v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482033v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03100580v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481393v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203076v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481880v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03248612v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/quels-espaces-pour-la-democratie-participatives" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085750v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396958v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dumont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01940258v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01940275v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676450v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062915v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dice.univ-amu.fr/fr/dice/dice/publications/confluence-droits/ouvrages#numero2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676497v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676390v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676479v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676490v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463007v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463032v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463065v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464299v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464411v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464325v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544351v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676541v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunelle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677894v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543876v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Valmalette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543864v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676468v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934233v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>