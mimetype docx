--- v0 (2026-03-23)
+++ v1 (2026-04-15)
@@ -542,303 +542,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ce n’est pas de la grande littérature » : normes institutionnelles, corpus personnels et pratiques professionnelles des enseignants du premier degré en France - Conférence de clôture</w:t>
+                <w:t xml:space="preserve">Une analyse de l'activité en classe de cycle 3 : l’enseignement de la lecture des textes littéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fradet-Hannoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner toutes les littératures XXVe rencontres des chercheurs en didactique de la littérature - colloque international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inspé de l’Académie de Paris, Sorbonne Université et l’équipe Prascoll du CELLF, Oct 2024, Paris Université Sorbonne Nouvelle, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude du Master Formation de formateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CY Cergy Paris Université - Master formation de formateurs, Apr 2024, Gennevilliers (Site) - Université de Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882832v1</w:t>
+                <w:t xml:space="preserve">hal-04882709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse de l'activité en classe de cycle 3 : l’enseignement de la lecture des textes littéraires</w:t>
+                <w:t xml:space="preserve">« Ce n’est pas de la grande littérature » : normes institutionnelles, corpus personnels et pratiques professionnelles des enseignants du premier degré en France - Conférence de clôture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fradet-Hannoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude du Master Formation de formateurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CY Cergy Paris Université - Master formation de formateurs, Apr 2024, Gennevilliers (Site) - Université de Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">Enseigner toutes les littératures XXVe rencontres des chercheurs en didactique de la littérature - colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspé de l’Académie de Paris, Sorbonne Université et l’équipe Prascoll du CELLF, Oct 2024, Paris Université Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882709v1</w:t>
+                <w:t xml:space="preserve">hal-04882832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professeurs des écoles débutants : enseignants et/ou médiateurs</w:t>
+                <w:t xml:space="preserve">Corpus institutionnels, corpus de formation et rapport au corpus des formateurs et des maitres : l'abolition des frontières de légitimité entre les oeuvres littéraires à l'école et en formation d'enseignants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fradet-Hannoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international La médiation autour du livre de jeunesse en Europe au XXIè siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Enfance+culture=socialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465856v1</w:t>
+                <w:t xml:space="preserve">hal-03465852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus institutionnels, corpus de formation et rapport au corpus des formateurs et des maitres : l'abolition des frontières de légitimité entre les oeuvres littéraires à l'école et en formation d'enseignants ?</w:t>
+                <w:t xml:space="preserve">Professeurs des écoles débutants : enseignants et/ou médiateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fradet-Hannoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance+culture=socialisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international La médiation autour du livre de jeunesse en Europe au XXIè siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465852v1</w:t>
+                <w:t xml:space="preserve">hal-03465856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manières de lire, façons d'enseigner : mieux comprendre les dispositions à lire et à faire lire des professeurs des écoles débutants</w:t>
               </w:r>
@@ -2468,51 +2468,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205496v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laroque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fradet-Hannoyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Masson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.222.0099" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523306v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465866v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882832v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882709v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465856v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465852v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465854v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465864v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384462v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003193v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003194v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003180v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003190v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003185v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003191v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003179v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelissier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delbrayelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003139v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003140v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465879v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003142v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03095558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205496v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laroque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fradet-Hannoyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Masson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.222.0099" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523306v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465866v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882709v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882832v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465852v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465856v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465854v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465864v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384462v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003193v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003194v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003180v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003190v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003185v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003191v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003179v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelissier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delbrayelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003139v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003140v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465879v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003142v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03095558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>