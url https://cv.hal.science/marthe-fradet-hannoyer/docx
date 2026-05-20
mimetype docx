--- v1 (2026-04-15)
+++ v2 (2026-05-20)
@@ -680,165 +680,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus institutionnels, corpus de formation et rapport au corpus des formateurs et des maitres : l'abolition des frontières de légitimité entre les oeuvres littéraires à l'école et en formation d'enseignants ?</w:t>
+                <w:t xml:space="preserve">Professeurs des écoles débutants : enseignants et/ou médiateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fradet-Hannoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance+culture=socialisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international La médiation autour du livre de jeunesse en Europe au XXIè siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465852v1</w:t>
+                <w:t xml:space="preserve">hal-03465856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professeurs des écoles débutants : enseignants et/ou médiateurs</w:t>
+                <w:t xml:space="preserve">Corpus institutionnels, corpus de formation et rapport au corpus des formateurs et des maitres : l'abolition des frontières de légitimité entre les oeuvres littéraires à l'école et en formation d'enseignants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fradet-Hannoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international La médiation autour du livre de jeunesse en Europe au XXIè siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Enfance+culture=socialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465856v1</w:t>
+                <w:t xml:space="preserve">hal-03465852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manières de lire, façons d'enseigner : mieux comprendre les dispositions à lire et à faire lire des professeurs des écoles débutants</w:t>
               </w:r>
@@ -2468,51 +2468,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205496v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laroque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fradet-Hannoyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Masson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.222.0099" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523306v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465866v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882709v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882832v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465852v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465856v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465854v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465864v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384462v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003193v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003194v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003180v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003190v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003185v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003191v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003179v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelissier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delbrayelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003139v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003140v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465879v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003142v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03095558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205496v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laroque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fradet-Hannoyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Masson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.222.0099" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523306v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465866v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882709v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882832v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465856v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465852v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465854v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465864v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384462v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003193v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003194v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003180v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003190v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003185v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003191v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003179v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelissier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delbrayelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003139v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003140v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465879v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003142v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03095558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>