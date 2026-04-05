--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -714,238 +714,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-user receivers for a multiple-access system based on chaotic sequences on unknown asynchronous frequency-selective channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical performance for asynchronous multi-user chaos-based communication systems on fading channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kaddoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roviras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chargé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 90 (11), pp.2923-2933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2010.04.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125979v1</w:t>
+                <w:t xml:space="preserve">hal-03609220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical performance for asynchronous multi-user chaos-based communication systems on fading channels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-user receivers for a multiple-access system based on chaotic sequences on unknown asynchronous frequency-selective channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roviras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chargé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Signal Processing Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 90, pp.587-598</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03609220v1</w:t>
+                <w:t xml:space="preserve">hal-01125979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-user receivers for synchronous and asynchronous transmissions for Chaos-Based Multiple Access Systems</w:t>
               </w:r>
@@ -1653,51 +1653,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint phase-recovery and demodulation-decoding of AIS signals received by satellite</w:t>
+                <w:t xml:space="preserve">Poursuite de phase durant la démodulation et le décodage des signaux AIS reçus par satellite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Coulon</w:t>
@@ -1732,328 +1732,328 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Millerioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24eme Colloque Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148327v1</w:t>
+                <w:t xml:space="preserve">hal-01217213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poursuite de phase durant la démodulation et le décodage des signaux AIS reçus par satellite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raoul Prévost</w:t>
+                <w:t xml:space="preserve">Modified Cramér-Rao lower bound for TOA and symbol width estimation. An application to search and rescue signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Bissoli Nicolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Calmettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24eme Colloque Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp. 5160-5164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217213v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Cramér-Rao lower bound for TOA and symbol width estimation. An application to search and rescue signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Bissoli Nicolau</w:t>
+                <w:t xml:space="preserve">Joint phase-recovery and demodulation-decoding of AIS signals received by satellite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bonacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Millerioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp. 4913-4917, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6638595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148626v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation de ressources pour la localisation non-cohérente par radar MIMO</w:t>
               </w:r>
@@ -2272,90 +2272,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bornes de Cramér-Rao modifiées pour le temps d'arrivée et la période symbole. Application aux signaux de recherche et de sauvetage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Bissoli Nicolau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Calmettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3147,338 +3147,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de composants purs et démélange linéaire bayésiens en imagerie hyperspectrale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation de ruptures multiples dans les processus FARIMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ananthram Swami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème colloque GRETSI sur le Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS - GRETSI: Groupe d'Etudes du Traitement du Signal et des Images, Sep 2009, Dijon, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455602v1</w:t>
+                <w:t xml:space="preserve">hal-03609223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de ruptures multiples dans les processus FARIMA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of multi-user asynchronous chaos-based communication systems through m-distributed fading channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kaddoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ananthram Swami</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roviras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chargé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS - GRETSI: Groupe d'Etudes du Traitement du Signal et des Images, Sep 2009, Dijon, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">17th European Signal Processing Conference (EUSIPCO 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.2141-2145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609223v1</w:t>
+                <w:t xml:space="preserve">hal-01125995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of multi-user asynchronous chaos-based communication systems through m-distributed fading channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Kaddoum</w:t>
+                <w:t xml:space="preserve">Extraction de composants purs et démélange linéaire bayésiens en imagerie hyperspectrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dobigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chargé</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Signal Processing Conference (EUSIPCO 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.2141-2145</w:t>
+              <w:t xml:space="preserve">XIIème colloque GRETSI sur le Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125995v1</w:t>
+                <w:t xml:space="preserve">hal-00455602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subspace-based Bayesian blind source separation for hyperspectral imagery</w:t>
               </w:r>
@@ -6091,51 +6091,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Wymeersch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick G. Larsson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex M. Haimovich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Coulon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2666779" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236150v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lops" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2315169" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526403v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Pr&#233;vost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonacci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lemaitre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Millerioux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1030" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609213v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roviras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2011.0379" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549075v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred O. Hero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.27.79-108" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E6CFCF6592EA6A5AA7540DA345F2A3CCCD71E30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125979v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609220v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kaddoum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charg&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.04.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-937M85L6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609222v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2008.10.015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMHNJZV4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananthram Swami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.2007313" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455585v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2025797" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607521v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.863059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919066v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Haimovich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080894v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853939" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148327v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638595" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217213v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148626v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bissoli Nicolau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gr&#233;goire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Calmettes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239716v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217211v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paimblanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217209v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609217v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2012.1670" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609216v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609214v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609215v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTEL.2012.6400111" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609218v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967710" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455602v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609223v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125995v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609224v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2009.5413255" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608795v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609225v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518402" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608797v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2007.4529698" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608804v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2005.1578083" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608801v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Spigai" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marthon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2005.1526218" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608802v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2005.1416104" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608810v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608807v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2004.1370680" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608809v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1326449" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608812v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2003.1289555" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608814v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608813v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1202541" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608815v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2002.5744037" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609211v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1359017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609212v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Poulliat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Dhaou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentian Jakllari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Escrig" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608796v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boucheret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Buret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dervin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Luc Beylot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608798v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608805v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Wymeersch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick G. Larsson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex M. Haimovich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Coulon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2666779" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236150v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lops" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2315169" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526403v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Pr&#233;vost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonacci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lemaitre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Millerioux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1030" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609213v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roviras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2011.0379" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549075v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred O. Hero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.27.79-108" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E6CFCF6592EA6A5AA7540DA345F2A3CCCD71E30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kaddoum" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charg&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.04.013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-937M85L6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125979v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609222v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2008.10.015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMHNJZV4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananthram Swami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.2007313" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455585v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2025797" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607521v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.863059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919066v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Haimovich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080894v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853939" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217213v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148626v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bissoli Nicolau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gr&#233;goire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Calmettes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148327v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638595" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239716v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217211v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paimblanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217209v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609217v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2012.1670" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609216v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609214v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609215v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTEL.2012.6400111" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609218v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967710" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125995v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609224v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2009.5413255" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608795v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609225v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518402" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608797v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2007.4529698" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608804v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2005.1578083" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608801v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Spigai" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marthon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2005.1526218" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608802v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2005.1416104" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608810v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608807v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2004.1370680" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608809v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1326449" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608812v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2003.1289555" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608814v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608813v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1202541" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608815v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2002.5744037" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609211v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1359017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609212v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Poulliat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Dhaou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentian Jakllari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Escrig" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608796v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boucheret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Buret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dervin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Luc Beylot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608798v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608805v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>