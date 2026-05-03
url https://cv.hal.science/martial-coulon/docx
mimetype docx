--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -714,238 +714,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical performance for asynchronous multi-user chaos-based communication systems on fading channels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-user receivers for a multiple-access system based on chaotic sequences on unknown asynchronous frequency-selective channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roviras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chargé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Signal Processing Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 90, pp.587-598</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609220v1</w:t>
+                <w:t xml:space="preserve">hal-01125979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-user receivers for a multiple-access system based on chaotic sequences on unknown asynchronous frequency-selective channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical performance for asynchronous multi-user chaos-based communication systems on fading channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kaddoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roviras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chargé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 90 (11), pp.2923-2933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2010.04.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125979v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-user receivers for synchronous and asynchronous transmissions for Chaos-Based Multiple Access Systems</w:t>
               </w:r>
@@ -1653,51 +1653,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poursuite de phase durant la démodulation et le décodage des signaux AIS reçus par satellite</w:t>
+                <w:t xml:space="preserve">Joint phase-recovery and demodulation-decoding of AIS signals received by satellite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Coulon</w:t>
@@ -1732,218 +1732,227 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Millerioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24eme Colloque Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp. 4913-4917, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6638595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217213v1</w:t>
+                <w:t xml:space="preserve">hal-01148327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modified Cramér-Rao lower bound for TOA and symbol width estimation. An application to search and rescue signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Bissoli Nicolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Calmettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp. 5160-5164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint phase-recovery and demodulation-decoding of AIS signals received by satellite</w:t>
+                <w:t xml:space="preserve">Poursuite de phase durant la démodulation et le décodage des signaux AIS reçus par satellite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Coulon</w:t>
@@ -1978,82 +1987,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Millerioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24eme Colloque Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6638595⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01148327v1</w:t>
+                <w:t xml:space="preserve">hal-01217213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation de ressources pour la localisation non-cohérente par radar MIMO</w:t>
               </w:r>
@@ -2272,90 +2272,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bornes de Cramér-Rao modifiées pour le temps d'arrivée et la période symbole. Application aux signaux de recherche et de sauvetage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Bissoli Nicolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Calmettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2387,394 +2387,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource allocation in Radar networks for non-coherent localization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nil Garcia</w:t>
+                <w:t xml:space="preserve">Advanced concepts for satellite reception of AIS messages (3rd Toulouse Space Show 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bonacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Millerioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET International Conference on Radar Systems (Radar 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd Toulouse Space Show 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609217v1</w:t>
+                <w:t xml:space="preserve">hal-03609216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced concepts for satellite reception of AIS messages (3rd Toulouse Space Show 2012)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interference Mitigation and Error Correction Method for AIS Signals Received by Satellite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Millerioux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martial Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Toulouse Space Show 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">20th European Signal and Image Processing Conference (EUSIPCO 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Aug 2012, Bucharest, Romania. pp.46--50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609216v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference Mitigation and Error Correction Method for AIS Signals Received by Satellite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raoul Prévost</w:t>
+                <w:t xml:space="preserve">Resource allocation in Radar networks for non-coherent localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lops</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander M. Haimovich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Signal and Image Processing Conference (EUSIPCO 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IET International Conference on Radar Systems (Radar 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Glasgow, United Kingdom. pp.1--6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp.2012.1670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609214v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended constrained Viterbi algorithm for AIS signals received by satellite</w:t>
               </w:r>
@@ -3147,191 +3147,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de ruptures multiples dans les processus FARIMA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction de composants purs et démélange linéaire bayésiens en imagerie hyperspectrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dobigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ananthram Swami</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS - GRETSI: Groupe d'Etudes du Traitement du Signal et des Images, Sep 2009, Dijon, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">XIIème colloque GRETSI sur le Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609223v1</w:t>
+                <w:t xml:space="preserve">hal-00455602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of multi-user asynchronous chaos-based communication systems through m-distributed fading channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kaddoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roviras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chargé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Signal Processing Conference (EUSIPCO 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.2141-2145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3350,135 +3363,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de composants purs et démélange linéaire bayésiens en imagerie hyperspectrale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation de ruptures multiples dans les processus FARIMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ananthram Swami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème colloque GRETSI sur le Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS - GRETSI: Groupe d'Etudes du Traitement du Signal et des Images, Sep 2009, Dijon, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455602v1</w:t>
+                <w:t xml:space="preserve">hal-03609223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subspace-based Bayesian blind source separation for hyperspectral imagery</w:t>
               </w:r>
@@ -6091,51 +6091,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Wymeersch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick G. Larsson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex M. Haimovich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Coulon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2666779" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236150v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lops" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2315169" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526403v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Pr&#233;vost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonacci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lemaitre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Millerioux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1030" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609213v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roviras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2011.0379" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549075v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred O. Hero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.27.79-108" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E6CFCF6592EA6A5AA7540DA345F2A3CCCD71E30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kaddoum" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charg&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.04.013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-937M85L6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125979v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609222v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2008.10.015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMHNJZV4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananthram Swami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.2007313" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455585v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2025797" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607521v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.863059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919066v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Haimovich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080894v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853939" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217213v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148626v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bissoli Nicolau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gr&#233;goire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Calmettes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148327v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638595" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239716v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217211v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paimblanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217209v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609217v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2012.1670" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609216v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609214v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609215v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTEL.2012.6400111" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609218v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967710" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125995v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609224v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2009.5413255" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608795v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609225v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518402" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608797v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2007.4529698" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608804v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2005.1578083" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608801v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Spigai" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marthon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2005.1526218" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608802v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2005.1416104" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608810v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608807v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2004.1370680" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608809v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1326449" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608812v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2003.1289555" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608814v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608813v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1202541" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608815v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2002.5744037" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609211v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1359017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609212v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Poulliat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Dhaou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentian Jakllari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Escrig" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608796v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boucheret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Buret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dervin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Luc Beylot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608798v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608805v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Wymeersch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick G. Larsson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex M. Haimovich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Coulon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2666779" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236150v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lops" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2315169" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526403v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Pr&#233;vost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonacci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lemaitre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Millerioux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1030" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609213v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roviras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2011.0379" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549075v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred O. Hero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.27.79-108" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E6CFCF6592EA6A5AA7540DA345F2A3CCCD71E30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125979v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609220v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kaddoum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charg&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.04.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-937M85L6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609222v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2008.10.015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMHNJZV4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananthram Swami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.2007313" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455585v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2025797" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607521v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.863059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919066v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Haimovich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080894v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853939" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148327v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638595" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148626v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bissoli Nicolau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gr&#233;goire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Calmettes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217213v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239716v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217211v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paimblanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217209v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609216v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609214v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609217v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2012.1670" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609215v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTEL.2012.6400111" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609218v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967710" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455602v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125995v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609223v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609224v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2009.5413255" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608795v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609225v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518402" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608797v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2007.4529698" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608804v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2005.1578083" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608801v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Spigai" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marthon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2005.1526218" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608802v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2005.1416104" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608810v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608807v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2004.1370680" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608809v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1326449" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608812v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2003.1289555" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608814v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608813v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1202541" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608815v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2002.5744037" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609211v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1359017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609212v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Poulliat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Dhaou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentian Jakllari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Escrig" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608796v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boucheret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Buret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dervin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Luc Beylot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608798v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608805v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>