--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -918,265 +918,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic ultrasound generation using a nonlinear piezoelectric microtransducer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Requirements and Attributes of Nano-Resonator Mass Spectrometry for the Analysis of Intact Viral Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavya Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Vysotskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6439/abf365⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-021-03511-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03248572v1</w:t>
+                <w:t xml:space="preserve">hal-03605366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirements and Attributes of Nano-Resonator Mass Spectrometry for the Analysis of Intact Viral Particles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chaotic ultrasound generation using a nonlinear piezoelectric microtransducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Rufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (5), pp.054002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-021-03511-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6439/abf365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605366v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optomechanical mass spectrometry</w:t>
               </w:r>
@@ -3674,520 +3674,520 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Knee-Implant Supplied by Acoustic Waves</w:t>
+                <w:t xml:space="preserve">Leveraging the chaotic regime of a MEMS oscillator for gas detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Freychet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tacyniak</w:t>
+                <w:t xml:space="preserve">Pomme Hirschauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Coupet</w:t>
+                <w:t xml:space="preserve">Fabrice Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Garraud</w:t>
+                <w:t xml:space="preserve">Isabelle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Frassati</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Power Technology Conference and Expo (WPTCE 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nonlinear Micro-Nanosystems symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Marne-la-Vallée, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165958v1</w:t>
+                <w:t xml:space="preserve">hal-05217868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13.56 MHz NFC HF Full Passive and Analog Tag with a Chaotic Duffing Resonator to Achieve Secured Authentication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the use of optomechanical devices as chaos-generating systems for chaotic cryptography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Alcorta Galvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Gaffet</w:t>
+                <w:t xml:space="preserve">Marc Sansa Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qinyu Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+                <w:t xml:space="preserve">Guillaume Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NMN 2025 - Nonlinear Micro/Nanosystems 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Marne-la-Vallée, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497019v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05207027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging the chaotic regime of a MEMS oscillator for gas detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active Knee-Implant Supplied by Acoustic Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Freychet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tacyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Coupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pomme Hirschauer</w:t>
+                <w:t xml:space="preserve">Nicolas Garraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Mathieu</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Frassati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Micro-Nanosystems symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Wireless Power Technology Conference and Expo (WPTCE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WPTCE62521.2025.11062184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05217868v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of optomechanical devices as chaos-generating systems for chaotic cryptography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">13.56 MHz NFC HF Full Passive and Analog Tag with a Chaotic Duffing Resonator to Achieve Secured Authentication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Alcorta Galvan</w:t>
+                <w:t xml:space="preserve">Qinyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Sansa Perna</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Jourdan</w:t>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMN 2025 - Nonlinear Micro/Nanosystems 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2025, Valence, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05207027v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaos synchronization between two nonlinear MEMS</w:t>
               </w:r>
@@ -4491,286 +4491,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaos in micro-mechanics: towards MEMS-based secured communications</w:t>
+                <w:t xml:space="preserve">Génération d'ultrasons à comportement chaotique par un micro-transducteur piézoélectrique non-linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Rufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMET Microsystèmes et Composants Électroniques (COMET-MCE 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164957v1</w:t>
+                <w:t xml:space="preserve">hal-03848314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaos in a non-linear non-buckled microresonator</w:t>
+                <w:t xml:space="preserve">Chaos in micro-mechanics: towards MEMS-based secured communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Defoort</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC 2020, repoussé à 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">COMET Microsystèmes et Composants Électroniques (COMET-MCE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163730v1</w:t>
+                <w:t xml:space="preserve">hal-04164957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération d'ultrasons à comportement chaotique par un micro-transducteur piézoélectrique non-linéaire</w:t>
+                <w:t xml:space="preserve">Chaos in a non-linear non-buckled microresonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC 2020, repoussé à 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848314v1</w:t>
+                <w:t xml:space="preserve">hal-04163730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric-Pressure Spatial Atomic Layer Deposition (AP-SALD) Of Metal Oxides for Gravimetric Gas Sensing Applications</w:t>
               </w:r>
@@ -5335,51 +5335,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C79F7BB"/>
+    <w:nsid w:val="83FA7D69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5566,51 +5566,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martial-defoort" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0708-7802" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398917v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tacyniak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Defoort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ae262d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Akbari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mouharrar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Crivello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eihab Abdel-Rahman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0206295" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689941v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hentz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven W. Shaw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriel Shoshani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00861-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019924v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szu-Hsueh Lai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reynaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning-Ning Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjeong Kwak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotskyi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c06675" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455517v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fortin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3103713" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165694v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Rufer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-021-00241-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248572v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/abf365" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605366v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavya Cl&#233;ment" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03511-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02946794v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sansa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Brenac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hermouet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Banniard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17592-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863430v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Fostner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G&#233;ly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05783-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Dominguez-Medina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Kathrin Stark" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat6457" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191322v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasul Gazizulin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maldonado Cid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.165434" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040682v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nitzan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsa Taheri-Tehrani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soner Sonmezoglu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horsley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2533480" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244629v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dufresnes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Ahlstrom" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. Bradley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Haley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-015-1392-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064458v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Puller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pistolesi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Collin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.050903" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231839v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ftouni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tainoff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fefferman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.125439" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068031v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Lulla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Crozes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.136101" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916495v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guidi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-013-0919-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861790v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-012-0693-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0DE05D57837C10ED83EE3F6849A66441A05A5871/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861803v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812718" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861797v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.177206" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726002v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moutonet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Savin Heron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705992" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861782v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sikora" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012109" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619809v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665958" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190531v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827179v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165958v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Freychet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Coupet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garraud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Frassati" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTCE62521.2025.11062184" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497019v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gaffet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinyu Liu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265896" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05217868v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pomme Hirschauer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05207027v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alcorta Galvan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sansa Perna" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jourdan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942965v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675200v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP62575.2024.10613181" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942922v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942949v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164957v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163730v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848314v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762229v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Debontride" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284178v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Dominauez-Medina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2018.8614532" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163769v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01332665v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENY061" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martial-defoort" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0708-7802" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398917v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tacyniak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Defoort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ae262d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Akbari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mouharrar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Crivello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eihab Abdel-Rahman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0206295" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689941v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hentz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven W. Shaw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriel Shoshani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00861-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019924v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szu-Hsueh Lai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reynaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning-Ning Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjeong Kwak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotskyi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c06675" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455517v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fortin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3103713" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165694v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Rufer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-021-00241-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605366v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavya Cl&#233;ment" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03511-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/abf365" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02946794v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sansa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Brenac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hermouet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Banniard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17592-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863430v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Fostner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G&#233;ly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05783-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Dominguez-Medina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Kathrin Stark" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat6457" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191322v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasul Gazizulin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maldonado Cid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.165434" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040682v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nitzan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsa Taheri-Tehrani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soner Sonmezoglu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horsley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2533480" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244629v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dufresnes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Ahlstrom" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. Bradley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Haley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-015-1392-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064458v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Puller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pistolesi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Collin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.050903" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231839v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ftouni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tainoff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fefferman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.125439" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068031v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Lulla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Crozes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.136101" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916495v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guidi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-013-0919-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861790v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-012-0693-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0DE05D57837C10ED83EE3F6849A66441A05A5871/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861803v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812718" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861797v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.177206" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726002v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moutonet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Savin Heron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705992" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861782v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sikora" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012109" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619809v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665958" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190531v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827179v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05217868v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pomme Hirschauer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05207027v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alcorta Galvan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sansa Perna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jourdan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165958v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Freychet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Coupet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garraud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Frassati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTCE62521.2025.11062184" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497019v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gaffet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinyu Liu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265896" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942965v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675200v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP62575.2024.10613181" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942922v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942949v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848314v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164957v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163730v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762229v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Debontride" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284178v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Dominauez-Medina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2018.8614532" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163769v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01332665v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENY061" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>