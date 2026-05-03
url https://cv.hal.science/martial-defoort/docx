--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -667,516 +667,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04019924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nonlinear Model for Nano-Electro Mechanical Mass Sensing Signals Processing</w:t>
+                <w:t xml:space="preserve">Requirements and Attributes of Nano-Resonator Mass Spectrometry for the Analysis of Intact Viral Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kavya Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Vysotskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Fortin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Szu-Hsueh Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3103713⟩</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-021-03511-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455517v1</w:t>
+                <w:t xml:space="preserve">hal-03605366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamical approach to generate chaos in a micromechanical resonator</w:t>
+                <w:t xml:space="preserve">Chaotic ultrasound generation using a nonlinear piezoelectric microtransducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (17), </w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (5), pp.054002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41378-021-00241-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6439/abf365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165694v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirements and Attributes of Nano-Resonator Mass Spectrometry for the Analysis of Intact Viral Particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kavya Clément</w:t>
+                <w:t xml:space="preserve">A Nonlinear Model for Nano-Electro Mechanical Mass Sensing Signals Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Vysotskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fortin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szu-Hsueh Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-021-03511-4⟩</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3103713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605366v1</w:t>
+                <w:t xml:space="preserve">hal-03455517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic ultrasound generation using a nonlinear piezoelectric microtransducer</w:t>
+                <w:t xml:space="preserve">A dynamical approach to generate chaos in a micromechanical resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (5), pp.054002. </w:t>
+              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (17), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6439/abf365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41378-021-00241-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248572v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optomechanical mass spectrometry</w:t>
               </w:r>
@@ -1290,51 +1290,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02946794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-particle Mass Spectrometry with arrays of frequency-addressed nanomechanical resonators</w:t>
+                <w:t xml:space="preserve">Single-particle mass spectrometry with arrays of frequency-addressed nanomechanical resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sansa</w:t>
@@ -1373,346 +1373,346 @@
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.3283. </w:t>
+              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-018-05783-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863430v1</w:t>
+                <w:t xml:space="preserve">hal-02191322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral mass spectrometry of virus capsids above 100 megadaltons with nanomechanical resonators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Dominguez-Medina</w:t>
+                <w:t xml:space="preserve">Single-particle Mass Spectrometry with arrays of frequency-addressed nanomechanical resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sansa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shawn Fostner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ann-Kathrin Stark</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aat6457⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.3283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-05783-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02083419v1</w:t>
+                <w:t xml:space="preserve">hal-01863430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-particle mass spectrometry with arrays of frequency-addressed nanomechanical resonators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Sage</w:t>
+                <w:t xml:space="preserve">Neutral mass spectrometry of virus capsids above 100 megadaltons with nanomechanical resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Dominguez-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawn Fostner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sansa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Gély</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Kathrin Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-05783-4⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 362 (6417), pp.918-922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aat6457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191322v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear Frequency Transduction of Nano-mechanical Brownian Motion</w:t>
               </w:r>
@@ -1826,555 +1826,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Countering the Effects of Nonlinearity in Rate-Integrating Gyroscopes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing Bogoliubov Quasiparticles in Superfluid 3He with a ‘Vibrating-Wire Like’ MEMS Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Nitzan</w:t>
+                <w:t xml:space="preserve">Sébastien Dufresnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parsa Taheri-Tehrani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martial Defoort</w:t>
+                <w:t xml:space="preserve">S.L. Ahlstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soner Sonmezoglu</w:t>
+                <w:t xml:space="preserve">D.I. Bradley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Horsley</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R.P. Haley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (10), pp.3556-3563. </w:t>
+              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 183 (3), pp.284-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2016.2533480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10909-015-1392-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040682v1</w:t>
+                <w:t xml:space="preserve">hal-01244629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Bogoliubov Quasiparticles in Superfluid 3He with a ‘Vibrating-Wire Like’ MEMS Device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Countering the Effects of Nonlinearity in Rate-Integrating Gyroscopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nitzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parsa Taheri-Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.I. Bradley</w:t>
+                <w:t xml:space="preserve">Soner Sonmezoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.P. Haley</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Horsley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 183 (3), pp.284-291. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (10), pp.3556-3563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10909-015-1392-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2016.2533480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244629v1</w:t>
+                <w:t xml:space="preserve">hal-05040682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling laws for the bifurcation-escape rate in a nanomechanical resonator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal conductivity of silicon nitride membranes is not sensitive to stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Ftouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Tainoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Fefferman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92 (5), pp.050903(R). </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (12), pp.125439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.050903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.125439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064458v2</w:t>
+                <w:t xml:space="preserve">hal-01231839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of silicon nitride membranes is not sensitive to stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scaling laws for the bifurcation-escape rate in a nanomechanical resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossein Ftouni</w:t>
+                <w:t xml:space="preserve">Vadim Puller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Blanc</w:t>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Tainoff</w:t>
+                <w:t xml:space="preserve">Fabio Pistolesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Fefferman</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eddy Collin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92 (12), pp.125439. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (5), pp.050903(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.125439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.050903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231839v1</w:t>
+                <w:t xml:space="preserve">hal-01064458v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slippage and boundary layer probed in an almost ideal gas by a nano-mechanical oscillator</w:t>
               </w:r>
@@ -2412,51 +2412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Crozes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 113 (13), pp.136101. </w:t>
@@ -2494,90 +2494,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal Decomposition in Goalpost Micro/nano Electro-mechanical Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunal Lulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2622,467 +2622,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stressed silicon nitride nanomechanical resonators at helium temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for the role of normal-state electrons in nanoelectromechanical damping mechanisms at very low temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunal Lulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kunal Lulla</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Blanc</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Collin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 171 (5-6), pp.731-736. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (17), pp.177206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10909-012-0693-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.177206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861790v1</w:t>
+                <w:t xml:space="preserve">hal-00861797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal &amp;quot;self-coupling&amp;quot; as a sensitive probe for nanomechanical detection</w:t>
+                <w:t xml:space="preserve">Stressed silicon nitride nanomechanical resonators at helium temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunal Lulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Ftouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Blanc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eddy Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 171 (5-6), pp.731-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10909-012-0693-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4812718⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00861803v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the role of normal-state electrons in nanoelectromechanical damping mechanisms at very low temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modal &amp;quot;self-coupling&amp;quot; as a sensitive probe for nanomechanical detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunal Lulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martial Defoort</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Blanc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Collin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (17), pp.177206. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (1), pp.013104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.177206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4812718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861797v1</w:t>
+                <w:t xml:space="preserve">hal-00861803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ comprehensive calibration of a tri-port nano-electro-mechanical device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3172,64 +3172,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity measurement of suspended Si-N membranes from 10K to 275K using the 3 omega-Volklein method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Ftouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3345,64 +3345,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunal Lulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Savin Heron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 99 (23), pp.233107. </w:t>
@@ -3498,51 +3498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 20230266945. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3586,51 +3586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3112874. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3674,269 +3674,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging the chaotic regime of a MEMS oscillator for gas detection</w:t>
+                <w:t xml:space="preserve">On the use of optomechanical devices as chaos-generating systems for chaotic cryptography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pomme Hirschauer</w:t>
+                <w:t xml:space="preserve">Ricardo Alcorta Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Mathieu</w:t>
+                <w:t xml:space="preserve">Marc Sansa Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dufour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martial Defoort</w:t>
+                <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Legrand</w:t>
+                <w:t xml:space="preserve">Guillaume Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Micro-Nanosystems symposium</w:t>
+              <w:t xml:space="preserve">NMN 2025 - Nonlinear Micro/Nanosystems 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05217868v1</w:t>
+                <w:t xml:space="preserve">cea-05207027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of optomechanical devices as chaos-generating systems for chaotic cryptography</w:t>
+                <w:t xml:space="preserve">Leveraging the chaotic regime of a MEMS oscillator for gas detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Alcorta Galvan</w:t>
+                <w:t xml:space="preserve">Pomme Hirschauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Sansa Perna</w:t>
+                <w:t xml:space="preserve">Fabrice Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMN 2025 - Nonlinear Micro/Nanosystems 2025</w:t>
+              <w:t xml:space="preserve">Nonlinear Micro-Nanosystems symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05207027v1</w:t>
+                <w:t xml:space="preserve">hal-05217868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Knee-Implant Supplied by Acoustic Waves</w:t>
               </w:r>
@@ -4167,213 +4167,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaos synchronization between two nonlinear MEMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Pspice Model to Numerically Design Piezoelectric-Based Acoustic Power Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tacyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Nonlinear Dynamics Conference (ENOC 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dresden, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP62575.2024.10613181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942965v1</w:t>
+                <w:t xml:space="preserve">hal-04675200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pspice Model to Numerically Design Piezoelectric-Based Acoustic Power Transfer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chaos synchronization between two nonlinear MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European Nonlinear Dynamics Conference (ENOC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Delft, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DTIP62575.2024.10613181⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04675200v1</w:t>
+                <w:t xml:space="preserve">hal-04942965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaotic MEMS-based TRNG</w:t>
               </w:r>
@@ -4510,51 +4510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération d'ultrasons à comportement chaotique par un micro-transducteur piézoélectrique non-linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4674,51 +4674,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaos in a non-linear non-buckled microresonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5335,51 +5335,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83FA7D69"/>
+    <w:nsid w:val="4F8103B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5566,51 +5566,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martial-defoort" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0708-7802" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398917v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tacyniak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Defoort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ae262d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Akbari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mouharrar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Crivello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eihab Abdel-Rahman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0206295" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689941v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hentz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven W. Shaw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriel Shoshani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00861-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019924v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szu-Hsueh Lai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reynaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning-Ning Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjeong Kwak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotskyi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c06675" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455517v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fortin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3103713" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165694v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Rufer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-021-00241-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605366v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavya Cl&#233;ment" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03511-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/abf365" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02946794v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sansa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Brenac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hermouet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Banniard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17592-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863430v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Fostner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G&#233;ly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05783-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Dominguez-Medina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Kathrin Stark" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat6457" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191322v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasul Gazizulin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maldonado Cid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.165434" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040682v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nitzan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsa Taheri-Tehrani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soner Sonmezoglu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horsley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2533480" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244629v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dufresnes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Ahlstrom" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. Bradley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Haley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-015-1392-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064458v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Puller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pistolesi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Collin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.050903" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231839v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ftouni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tainoff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fefferman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.125439" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068031v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Lulla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Crozes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.136101" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916495v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guidi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-013-0919-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861790v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-012-0693-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0DE05D57837C10ED83EE3F6849A66441A05A5871/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861803v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812718" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861797v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.177206" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726002v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moutonet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Savin Heron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705992" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861782v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sikora" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012109" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619809v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665958" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190531v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827179v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05217868v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pomme Hirschauer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05207027v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alcorta Galvan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sansa Perna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jourdan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165958v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Freychet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Coupet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garraud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Frassati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTCE62521.2025.11062184" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497019v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gaffet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinyu Liu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265896" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942965v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675200v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP62575.2024.10613181" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942922v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942949v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848314v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164957v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163730v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762229v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Debontride" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284178v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Dominauez-Medina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2018.8614532" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163769v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01332665v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENY061" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martial-defoort" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0708-7802" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398917v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tacyniak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Defoort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ae262d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Akbari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mouharrar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Crivello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eihab Abdel-Rahman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0206295" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689941v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hentz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven W. Shaw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriel Shoshani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00861-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019924v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szu-Hsueh Lai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reynaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning-Ning Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjeong Kwak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotskyi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c06675" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605366v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavya Cl&#233;ment" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fortin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03511-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248572v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Rufer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/abf365" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3103713" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165694v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-021-00241-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02946794v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sansa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Brenac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hermouet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Banniard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17592-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191322v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Fostner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G&#233;ly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05783-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863430v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083419v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Dominguez-Medina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Kathrin Stark" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat6457" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasul Gazizulin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maldonado Cid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.165434" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244629v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dufresnes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Ahlstrom" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. Bradley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Haley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-015-1392-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040682v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nitzan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsa Taheri-Tehrani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soner Sonmezoglu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horsley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2533480" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231839v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ftouni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tainoff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fefferman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.125439" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064458v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Puller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pistolesi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Collin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.050903" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068031v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Lulla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Crozes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.136101" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916495v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guidi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-013-0919-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861797v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.177206" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861790v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-012-0693-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0DE05D57837C10ED83EE3F6849A66441A05A5871/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861803v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812718" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726002v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moutonet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Savin Heron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705992" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861782v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sikora" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012109" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619809v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665958" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190531v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827179v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05207027v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alcorta Galvan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sansa Perna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jourdan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05217868v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pomme Hirschauer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165958v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Freychet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Coupet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garraud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Frassati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTCE62521.2025.11062184" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497019v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gaffet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinyu Liu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265896" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675200v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP62575.2024.10613181" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942965v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942922v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942949v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848314v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164957v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163730v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762229v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Debontride" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284178v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Dominauez-Medina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2018.8614532" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163769v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01332665v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENY061" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>