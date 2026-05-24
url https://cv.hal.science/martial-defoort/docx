--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,5280 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5229 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Martial Defoort </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">martial-defoort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0708-7802</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=psahl9sAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on non-invasive recharging methods for medical implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tacyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skandar Basrour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6439/ae262d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas phase growth of metal-organic frameworks on microcantilevers for highly sensitive detection of volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Akbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mouharrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eihab Abdel-Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (6), pp.1119. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0206295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude stabilization in a synchronized nonlinear nanomechanical oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven W. Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriel Shoshani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-022-00861-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Nanoparticle Mass Distributions Using Charge-Independent Nanoresonator Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szu-Hsueh Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning-Ning Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minjeong Kwak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Vysotskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (49), pp.20946-20953. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c06675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nonlinear Model for Nano-Electro Mechanical Mass Sensing Signals Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Vysotskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szu-Hsueh Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3103713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical approach to generate chaos in a micromechanical resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Rufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skandar Basrour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (17), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41378-021-00241-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotic ultrasound generation using a nonlinear piezoelectric microtransducer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Rufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skandar Basrour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (5), pp.054002. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6439/abf365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements and Attributes of Nano-Resonator Mass Spectrometry for the Analysis of Intact Viral Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavya Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Vysotskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-021-03511-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optomechanical mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Brenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hermouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Banniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.3781. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-17592-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02946794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-particle Mass Spectrometry with arrays of frequency-addressed nanomechanical resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn Fostner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.3283. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-05783-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral mass spectrometry of virus capsids above 100 megadaltons with nanomechanical resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Dominguez-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn Fostner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Kathrin Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 362 (6417), pp.918-922. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aat6457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-particle mass spectrometry with arrays of frequency-addressed nanomechanical resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn Fostner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-05783-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear Frequency Transduction of Nano-mechanical Brownian Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasul Gazizulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maldonado Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (16), pp.165434. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.96.165434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Countering the Effects of Nonlinearity in Rate-Integrating Gyroscopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nitzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parsa Taheri-Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soner Sonmezoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Horsley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (10), pp.3556-3563. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2016.2533480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Bogoliubov Quasiparticles in Superfluid 3He with a ‘Vibrating-Wire Like’ MEMS Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dufresnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.L. Ahlstrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.I. Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.P. Haley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Temperature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 183 (3), pp.284-291. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10909-015-1392-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling laws for the bifurcation-escape rate in a nanomechanical resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Puller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pistolesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (5), pp.050903(R). </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.92.050903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064458v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity of silicon nitride membranes is not sensitive to stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ftouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Tainoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Fefferman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (12), pp.125439. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.92.125439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slippage and boundary layer probed in an almost ideal gas by a nano-mechanical oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunal Lulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Crozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (13), pp.136101. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.136101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Decomposition in Goalpost Micro/nano Electro-mechanical Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunal Lulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Temperature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 175 (1-2), pp.442-448. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10909-013-0919-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stressed silicon nitride nanomechanical resonators at helium temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunal Lulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ftouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Temperature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 171 (5-6), pp.731-736. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10909-012-0693-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal &amp;quot;self-coupling&amp;quot; as a sensitive probe for nanomechanical detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunal Lulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (1), pp.013104. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4812718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the role of normal-state electrons in nanoelectromechanical damping mechanisms at very low temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunal Lulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (17), pp.177206. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.177206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ comprehensive calibration of a tri-port nano-electro-mechanical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunal Lulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moutonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Savin Heron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83 (4), pp.045005. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4705992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity measurement of suspended Si-N membranes from 10K to 275K using the 3 omega-Volklein method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ftouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 395, pp.012109. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/395/1/012109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio mixing in a tri-port nano-electro-mechanical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunal Lulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Savin Heron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (23), pp.233107. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3665958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotic physical true random number generator and associated method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skandar Basrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fesquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 20230266945. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générateur physique chaotique de nombres aléatoires vrais et procédé associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skandar Basrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fesquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3112874. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of optomechanical devices as chaos-generating systems for chaotic cryptography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alcorta Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sansa Perna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMN 2025 - Nonlinear Micro/Nanosystems 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05207027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the chaotic regime of a MEMS oscillator for gas detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomme Hirschauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Micro-Nanosystems symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Knee-Implant Supplied by Acoustic Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Freychet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tacyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Coupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Frassati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Power Technology Conference and Expo (WPTCE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPTCE62521.2025.11062184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13.56 MHz NFC HF Full Passive and Analog Tag with a Chaotic Duffing Resonator to Achieve Secured Authentication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2025, Valence, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos synchronization between two nonlinear MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skandar Basrour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Nonlinear Dynamics Conference (ENOC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pspice Model to Numerically Design Piezoelectric-Based Acoustic Power Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tacyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skandar Basrour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dresden, Germany. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP62575.2024.10613181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotic MEMS-based TRNG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Defoort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales 2023 du GdR Sécurité Informatique (gdr-secu-jn2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Défense (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos in micro-mechanics: towards MEMS-based secured communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Defoort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploitation et Modélisation des Dynamiques Non Linéaires (GdR EX-MODELI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Nov 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos in micro-mechanics: towards MEMS-based secured communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Defoort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMET Microsystèmes et Composants Électroniques (COMET-MCE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos in a non-linear non-buckled microresonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Rufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skandar Basrour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC 2020, repoussé à 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d'ultrasons à comportement chaotique par un micro-transducteur piézoélectrique non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Rufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skandar Basrour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric-Pressure Spatial Atomic Layer Deposition (AP-SALD) Of Metal Oxides for Gravimetric Gas Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Akbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Huong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Debontride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skandar Basrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very Large Scale Integration Optomechanics: a cure for loneliness of NEMS resonators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hermouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Banniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Dominauez-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, San Francisco, United States. pp.12.4.1-12.4.3, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2018.8614532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of acoustic power transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tacyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skandar Basrour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage de l’Energie (JNRSE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear dynamics in nano-electromechanical systems at low temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Defoort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Condensed Matter [cond-mat]. Université de Grenoble, 2014. English. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014GRENY061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01332665v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId154"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5335,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F8103B0"/>
+    <w:nsid w:val="D22A32DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5566,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martial-defoort" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0708-7802" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398917v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tacyniak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Defoort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ae262d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Akbari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mouharrar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Crivello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eihab Abdel-Rahman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0206295" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689941v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hentz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven W. Shaw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriel Shoshani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00861-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019924v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szu-Hsueh Lai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reynaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning-Ning Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjeong Kwak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotskyi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c06675" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605366v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavya Cl&#233;ment" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fortin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03511-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248572v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Rufer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/abf365" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3103713" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165694v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-021-00241-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02946794v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sansa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Brenac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hermouet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Banniard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17592-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191322v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Fostner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G&#233;ly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05783-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863430v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083419v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Dominguez-Medina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Kathrin Stark" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat6457" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasul Gazizulin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maldonado Cid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.165434" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244629v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dufresnes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Ahlstrom" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. Bradley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Haley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-015-1392-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040682v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nitzan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsa Taheri-Tehrani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soner Sonmezoglu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horsley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2533480" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231839v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ftouni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tainoff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fefferman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.125439" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064458v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Puller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pistolesi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Collin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.050903" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068031v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Lulla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Crozes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.136101" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916495v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guidi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-013-0919-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861797v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.177206" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861790v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-012-0693-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0DE05D57837C10ED83EE3F6849A66441A05A5871/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861803v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812718" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726002v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moutonet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Savin Heron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705992" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861782v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sikora" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012109" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619809v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665958" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190531v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827179v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05207027v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alcorta Galvan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sansa Perna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jourdan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05217868v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pomme Hirschauer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165958v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Freychet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Coupet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garraud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Frassati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTCE62521.2025.11062184" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497019v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gaffet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinyu Liu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265896" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675200v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP62575.2024.10613181" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942965v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942922v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942949v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848314v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164957v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163730v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762229v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Debontride" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284178v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Dominauez-Medina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2018.8614532" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163769v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01332665v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENY061" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martial-defoort" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0708-7802" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=psahl9sAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398917v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tacyniak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Defoort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ae262d" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626045v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Akbari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mouharrar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Crivello" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eihab Abdel-Rahman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0206295" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689941v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hentz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven W. Shaw" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriel Shoshani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00861-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019924v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szu-Hsueh Lai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reynaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning-Ning Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjeong Kwak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotskyi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c06675" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fortin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3103713" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165694v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Rufer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-021-00241-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248572v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/abf365" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavya Cl&#233;ment" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03511-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02946794v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sansa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Brenac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hermouet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Banniard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17592-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863430v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sage" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Fostner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G&#233;ly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05783-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083419v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Dominguez-Medina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Kathrin Stark" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat6457" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191322v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623385v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasul Gazizulin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maldonado Cid" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.165434" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040682v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nitzan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsa Taheri-Tehrani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soner Sonmezoglu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horsley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2533480" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244629v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dufresnes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Ahlstrom" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. Bradley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Haley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-015-1392-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064458v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Puller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pistolesi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Collin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.050903" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231839v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ftouni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tainoff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fefferman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.125439" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068031v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Lulla" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Crozes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.136101" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916495v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guidi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-013-0919-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861790v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-012-0693-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0DE05D57837C10ED83EE3F6849A66441A05A5871/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861803v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812718" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861797v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.177206" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726002v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moutonet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Savin Heron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705992" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861782v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sikora" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012109" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619809v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665958" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190531v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827179v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05207027v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alcorta Galvan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sansa Perna" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jourdan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05217868v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pomme Hirschauer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165958v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Freychet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Coupet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garraud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Frassati" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTCE62521.2025.11062184" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497019v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gaffet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinyu Liu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265896" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942965v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675200v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP62575.2024.10613181" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942922v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942949v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164957v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163730v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848314v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762229v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Debontride" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284178v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Dominauez-Medina" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2018.8614532" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163769v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01332665v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENY061" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>