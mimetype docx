--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -1211,230 +1211,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Complexification de la scénographie de la pseudo-traduction dans la littérature militante de la première modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Lettres romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Scénographies de la pseudo-traduction, 67 (3-4), pp.379-394</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Surveys with the Cherenkov Telescope Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J L Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Funk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Gallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 43, pp.317 - 330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381963v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00912093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'&amp;quot;information internationale&amp;quot; dans les occasionnels et les libelles des guerres de Religion</w:t>
               </w:r>
@@ -2079,165 +2079,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Séries télévisées sur Internet : le cas des &amp;quot; fanfictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MédiaMorphoses. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, HS n°3, pp.86-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Vies parallèles de César à la fin du XVIe et au début du XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de recherches médiévales (XIIIe-XVe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 14 spécial, pp.57-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701850v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00701827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NEW METHODOLOGY FOR WOOD CUTTING OPTIMIZATION IN THE SECONDARY MANUFACTURING PROCESSES</w:t>
               </w:r>
@@ -3915,51 +3915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1081082ar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046080v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mcilvenny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ben Ahmed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Scullion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Doria" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Romagnani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab7d26" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151812v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Pawlowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane Lago-Novais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crapart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-020-05787-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992072v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchateau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chimier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coudert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Smetanina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barilleau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.024305" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonifacio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Caffau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sestito" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lardo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1378" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934315v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02372859v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gueguinou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Crott&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chant&#244;me" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rapetti-Mauss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier-Cartereau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2016.501" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675453v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2017.1579" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256497v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.901" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912092v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381963v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dubus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Contreras" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Funk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gallant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hassan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.05.020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912093v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912091v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.020.0009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256499v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701833v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701834v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2011.1183" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701832v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chibout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701825v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701846v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701849v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701850v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701827v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007975v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J M&#233;ausoone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguilera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-003-0403-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912089v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701852v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675451v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675461v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256498v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701835v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701842v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701839v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701840v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701845v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701831v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701847v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701848v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701854v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701856v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701851v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1081082ar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046080v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mcilvenny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ben Ahmed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Scullion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Doria" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Romagnani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab7d26" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151812v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Pawlowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane Lago-Novais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crapart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-020-05787-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992072v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchateau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chimier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coudert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Smetanina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barilleau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.024305" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonifacio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Caffau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sestito" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lardo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1378" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934315v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02372859v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gueguinou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Crott&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chant&#244;me" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rapetti-Mauss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier-Cartereau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2016.501" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675453v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2017.1579" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256497v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.901" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912092v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912093v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381963v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dubus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Contreras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Funk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gallant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hassan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.05.020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912091v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.020.0009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256499v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701833v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701834v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2011.1183" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701832v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chibout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701825v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701846v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701849v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701827v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701850v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007975v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J M&#233;ausoone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguilera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-003-0403-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912089v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701852v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675451v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675461v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256498v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701835v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701842v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701839v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701840v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701845v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701831v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701847v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701848v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701854v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701856v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701851v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>