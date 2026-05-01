--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -178,295 +178,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03498064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Different miRNA contents between mammary epithelial cells and milk fat globules: a random or a targeted process?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiane Lago-Novais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crapart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Biology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (10), pp.8259-8264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11033-020-05787-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Characteristics of ion beams generated in the interaction of ultra-short laser pulses with ultra-thin foils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mcilvenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Scullion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Doria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Romagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 62 (5), pp.054001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6587/ab7d26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046080v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">hal-03151812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of noncollisional femtosecond laser energy deposition in dielectric materials</w:t>
               </w:r>
@@ -1142,446 +1142,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre le récit pour les masses et le mythe d’Internet, les croyances sur les réseaux sociaux comme jeu de co-constructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Communication et croyance, 38, pp.75-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Prédication et libelles diffamatoires autour de Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Œuvres et critiques. Revue internationale d'étude et de réception critique des œuvres littéraires de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38 (2), pp.39-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Complexification de la scénographie de la pseudo-traduction dans la littérature militante de la première modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lettres romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Scénographies de la pseudo-traduction, 67 (3-4), pp.379-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveys with the Cherenkov Telescope Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J L Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Funk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Gallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 43, pp.317 - 330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'&amp;quot;information internationale&amp;quot; dans les occasionnels et les libelles des guerres de Religion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20, pp.9-21. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.020.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/tdm.020.0009⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00912091v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01256499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La situation instable du public de Lost sur Internet</w:t>
               </w:r>
@@ -3302,465 +3302,465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Queering / historiciser le mythe de Gaveston : les libelles de la Ligue et la Fronde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Zoberman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Queer : écritures de la différence ? : Tome 1, Autres temps, autres lieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.103-116, 2008, 978-2296067769</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'énigmatique et les mutations de la satyre ménippée de Juste Lipse à John Barclay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Martin, Pierre Servet, André Tournon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'énigmatique à la Renaissance : formes, significations, esthétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champion, pp.539-550, 2008, 978-2745315458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'irruption d'une nouvelle forme narrative : les 'alternate reality games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandra Saemmer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-formes : écritures visuelles sur supports numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'Université de Saint-Etienne, pp.45-58, 2008, 978-2862724850</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Queering / historiciser le mythe de Gaveston : les libelles de la Ligue et la Fronde</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satyre ménippée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pierre Zoberman. </w:t>
+              <w:t xml:space="preserve">Frank Greiner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Queer : écritures de la différence ? : Tome 1, Autres temps, autres lieux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.103-116, 2008, 978-2296067769</w:t>
+              <w:t xml:space="preserve">Fictions narratives en prose de l'âge baroque (1585-1610)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, pp.700-703, 2007, 978-2745315434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Démonologie de Sorbonne nouvelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lavocat, Françoise; Kapitaniak, Pierre; Closson, Marianne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fictions du diable: démonologie et littérature de saint Augustin à Léo Taxil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz (Genève), pp.235-250, 2007, Cahiers d'Humanisme et Renaissance, 978-2600011358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La postérité de la Satyre Ménippée : &amp;quot;la fin des empires&amp;quot; et la &amp;quot;renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">McIntosh-Varjabédian; Fiona; Gély; Véronique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La postérité de la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Charles de Gaulle - Lille 3, pp.297-306, 2007, Travaux &amp; recherches, 978-2844670960</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701856v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00701851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId98"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3915,51 +3915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1081082ar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046080v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mcilvenny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ben Ahmed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Scullion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Doria" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Romagnani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab7d26" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151812v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Pawlowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane Lago-Novais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crapart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-020-05787-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992072v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchateau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chimier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coudert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Smetanina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barilleau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.024305" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonifacio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Caffau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sestito" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lardo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1378" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934315v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02372859v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gueguinou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Crott&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chant&#244;me" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rapetti-Mauss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier-Cartereau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2016.501" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675453v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2017.1579" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256497v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.901" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912092v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912093v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381963v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dubus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Contreras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Funk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gallant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hassan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.05.020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912091v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.020.0009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256499v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701833v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701834v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2011.1183" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701832v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chibout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701825v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701846v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701849v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701827v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701850v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007975v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J M&#233;ausoone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguilera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-003-0403-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912089v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701852v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675451v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675461v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256498v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701835v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701842v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701839v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701840v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701845v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701831v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701847v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701848v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701854v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701856v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701851v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1081082ar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151812v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Pawlowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane Lago-Novais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crapart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-020-05787-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046080v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mcilvenny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ben Ahmed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Scullion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Doria" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Romagnani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab7d26" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992072v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchateau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chimier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coudert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Smetanina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barilleau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.024305" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonifacio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Caffau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sestito" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lardo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1378" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934315v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02372859v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gueguinou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Crott&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chant&#244;me" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rapetti-Mauss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier-Cartereau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2016.501" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675453v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2017.1579" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256497v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.901" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256499v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912092v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912093v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dubus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Contreras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Funk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gallant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hassan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.05.020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912091v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.020.0009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701833v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701834v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2011.1183" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701832v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chibout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701825v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701846v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701849v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701827v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701850v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007975v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J M&#233;ausoone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguilera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-003-0403-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912089v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701852v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675451v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675461v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256498v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701835v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701842v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701839v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701840v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701845v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701831v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701848v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701847v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701829v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701854v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701856v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>