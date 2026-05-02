--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -417,165 +417,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aux origines de la « démocratie par le droit » : l’ambiguïté du projet de garantie collective des droits de l’homme en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit et la question de l’origine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche Juridique Interdisciplinaire François-Rabelais, Oct 2021, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance des droits économiques et sociaux dans les constitutions européennes et américaines. De l’individualisme libéral à la justice sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des)globalização : Uma História Econômica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, sur l’invitation du Professeur Ernesto Pimentel; UFERSA, Nov 2021, En distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877982v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04877997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'héritage de la Résistance dans la garantie des droits de l’homme</w:t>
               </w:r>
@@ -624,165 +624,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de l’internationalisation pour les facultés de droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’Internationalisation Éducation en Droits, Droits Socioenvironnementaux et Culturels en Temps de Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme de post-graduation en sciences juridiques (PPGCJ) de l'Université fédérale de la Paraíba (UFPB); Programme de post-graduation en droits humains, citoyenneté et politiques publiques (PPGDH) de l'Université fédérale de la Paraíba (UFPB), Dec 2019, João Pessoa, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le juge constitutionnel et l’État de droit en France : une histoire singulière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le rôle du juge constitutionnel dans la consolidation de l’État de droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Cadi Ayyad, Jun 2019, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877970v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04877975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection des minorités après 1945</w:t>
               </w:r>
@@ -995,165 +995,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’empire romain, miroir de la monarchie française dans l’œuvre de Nicolas Chorier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les représentations de l’Antiquité dans la pensée européenne moderne et contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carrefour disciplinaire « Penser l’identité européenne » (CDPIE), Apr 2009, Grenoble, France. pp.63-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les droits économiques et sociaux dans l’œuvre de Thomas Paine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées internationales d'histoire du droit "Droit naturel et droits de l'homme"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'histoire du droit; Centre d'études et de recherche sur le droit, l'histoire et l'administration publique (CERDHAP), May 2009, Grenoble, France. pp.137-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813173v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02149514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1165,379 +1165,379 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histoire des institutions avant 1789 : de l'époque franque à la Révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LexisNexis, 2e édition, pp.X-534, 2022, 978-2-7110-3547-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Direitos humanos em foco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Creusa de Araújo Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werna Karenina Marques de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plural Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.315, 2022, 978-65-84621-27-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Creusa de Araújo Borges</w:t>
+                <w:t xml:space="preserve">hal-04875052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des institutions de la France avant 1789</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mathieu</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUG, 3e édition, 2021, Le Droit en plus, 978-2-7061-4963-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Autriche, un modèle pour l’Europe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gréciano</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, pp.315, 2022, 978-65-84621-27-5</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut francophone pour la justice et la démocratie, 141, pp.194, 2021, 978-2-37032-318-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...96 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des institutions publiques de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...161 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2e édition, pp.197, 2017, Le Droit en plus, 978-2-7061-1853-1</w:t>
             </w:r>
           </w:p>
@@ -1665,302 +1665,302 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Postface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Charlin; Yves Lassard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et pouvoir en Haïti : de l'expérience louverturienne à l'occupation américaine : actes du colloque international de Grenoble des 15 et 16 avril 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34, Institut Francophone pour la Justice et la Démocratie, pp.463-464, 2022, Transition &amp; justice, 978-2-37032-347-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-André Cheminant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les débats sur le droit de propriété de Thermidor au Code civil : naissance d'un état d'exception, 1794-1804</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, pp.7-9, 2022, Logiques juridiques, 978-2-14-028009-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Debate sobra a natureza jurídica da declaração universal dos direitos humanos no Brasil, França e Estados Unidos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werna Karenina Marques de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Creusa de Araújo Borges; Martial Mathieu; Werna Karenina Marques de Sousa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Direitos humanos em foco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plural Editorial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.35-40, 2022, 978-65-84621-27-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...144 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gréciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1996,173 +1996,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fraternité et garantie des droits dans le Manuel républicain de Charles Renouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mamadou Badji; Samba Thiam. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thalassa ! Thalassa ! La "Grande mer" et ses passeurs : itinéraires en Afrique de l'histoire du droit et des institutions : Mélanges en l'honneur de Bernard Durand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.409-419, 2020, Collection Mémoires du droit en Afrique, 978-2-343-20139-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Constitution anglaise et la garantie des droits selon Blackstone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif l'Unité du droit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des racines du droit &amp; des contentieux : mélanges en l'honneur du professeur Jean-Louis Mestre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8-9, Éditions l'Épitoge, pp.149-159, 2020, Collection académique, 979-10-92684-28-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995711v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04879319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'héritage de la Résistance dans la garantie des droits de l’homme</w:t>
               </w:r>
@@ -2288,240 +2288,240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gréciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Gréciano; Martial Mathieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juger les crimes contre l’humanité : les leçons de l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Pedone, pp.7-14, 2018, 978-2-233-00896-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La protection des minorités après 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Schneider; Martial Mathieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quels droits pour les chrétiens d'Orient ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, mare &amp; martin, pp.69-81, 2018, Droit &amp; science politique, 978-2-84934-345-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La genèse de l'imprescriptibilité des crimes contre l'humanité en droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Gréciano; Martial Mathieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juger les crimes contre l’humanité : les leçons de l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Pedone, pp.7-14, 2018, 978-2-233-00896-1</w:t>
-[...71 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Editions Pedone, pp.45-59, 2018, 978-2-233-00896-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2870,51 +2870,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revenir aux &amp;quot;lois scélérates&amp;quot; ? Législation antiterroriste et principes républicains, un débat plus que centenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3195,199 +3195,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01931735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’empire romain, miroir de la monarchie française dans l’œuvre de Nicolas Chorier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Luc Chabot; Jérôme Ferrand; Martial Mathieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les représentations de l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-76, 2011, La Librairie des humanités, 978-2-296-55288-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Not charity, but a right</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martial Mathieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit naturel et droits de l'homme : actes des Journées internationales de la Société d'histoire du droit, Grenoble-Vizille, 27-30 mai 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.137-149, 2011, 978-2-7061-1639-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942849v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01995734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre Code civil et philanthropie</w:t>
               </w:r>
@@ -3963,51 +3963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879343v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21708/issn2526-9488.v6.n12.p204-216.2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995746v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786245v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878012v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877982v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877997v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514921v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877970v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877975v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01869685v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01939557v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015755v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bigot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saint-Bonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813173v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149514v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875052v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Creusa de Ara&#250;jo Borges" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werna Karenina Marques de Sousa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papeldapalavra.com/biblioteca/direitoshumanosemfoco/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875025v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875041v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gr&#233;ciano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874295v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mathieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087438v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1144/9782706121135/Histoire%20des%20institutions%20publiques%20de%20la%20France" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01898120v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kada" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879333v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875069v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875072v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875064v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995711v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879319v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514968v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995717v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01943656v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01939509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930965v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01869634v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schneider" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995721v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/droits-lhomme-colonies-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087395v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gasparini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931734v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930548v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01898123v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01896298v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931735v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-histoire-du-droit-en-france-nouvelles-tendances-nouveaux-territoires.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942849v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/actualites-de-la-recherche/manifestations/7711-journees-internationales-de-la-societe-d-histoire-du-droit-droit-naturel-et-droits-de-l-homme-grenoble-27-30-mai-2009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995734v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=35689&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995739v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368524v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/581/9782706119620/de-l-ecole-de-droit-a-la-faculte-de-droit-de-grenoble-1806-2006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368589v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879322v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875080v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Brachet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879343v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21708/issn2526-9488.v6.n12.p204-216.2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995746v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786245v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878012v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877997v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514921v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877975v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877970v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01869685v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01939557v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015755v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bigot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saint-Bonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149514v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875052v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Creusa de Ara&#250;jo Borges" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werna Karenina Marques de Sousa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papeldapalavra.com/biblioteca/direitoshumanosemfoco/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874295v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mathieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875041v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gr&#233;ciano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087438v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1144/9782706121135/Histoire%20des%20institutions%20publiques%20de%20la%20France" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01898120v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kada" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875069v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875072v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879333v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875064v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879319v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995711v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514968v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995717v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01939509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01943656v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930965v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01869634v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schneider" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995721v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/droits-lhomme-colonies-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087395v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gasparini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931734v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930548v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01898123v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01896298v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931735v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-histoire-du-droit-en-france-nouvelles-tendances-nouveaux-territoires.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995734v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=35689&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942849v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/actualites-de-la-recherche/manifestations/7711-journees-internationales-de-la-societe-d-histoire-du-droit-droit-naturel-et-droits-de-l-homme-grenoble-27-30-mai-2009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995739v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368524v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/581/9782706119620/de-l-ecole-de-droit-a-la-faculte-de-droit-de-grenoble-1806-2006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368589v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879322v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875080v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Brachet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>