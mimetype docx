--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1434,303 +1434,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01685357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cuerpos y discapacidad : nuevas problematicas y reorenamientos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguez Maria-Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Inclusiones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Numéro Spécial</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02339025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le bien-être : enjeux relatifs au droit et approche pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01685364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles problématiques du handicap : une approche franco-latino-américaine. Présentation du dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69, pp.5-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuerpos y discapacidad : nuevas problematicas y reorenamientos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...189 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguez Maria-Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Inclusiones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2640,4047 +2640,4047 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mise en œuvre du paradigme inclusif à partir des relations inter-institutionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Questions spéciales en orthopédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Laval, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation sociale des usagers : une injonction au risque de la reconnaissance et de la stigmatisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Questions spéciales en orthopédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Laval (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des professionnels en quête de reconnaissance ? Non expertise et capacités cachées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Questions spéciales en orthopédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Laval (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accompagnement professionnel : postures et dilemmes éthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales du réseau handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Laval, Canada</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handicaps, culture sourde et particularités : comment les différences et les singularités sont intégrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du centre interdisciplinaire de recherche en réadaptation et intégration sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Laval (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Séminaire Questions spéciales en orthopédagogie</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le passage de revendications collectives à une quête de reconnaissance individuelle. Quelle place des affects et des émotions dans le discours sur soi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème congrès de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceptions et pratiques associées à la surdité dans l’enseignement en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxième colloque Surdité, éducation et travail : faire le pont entre science et expérience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Laval (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’école inclusive. Dilemmes et reconfigurations du travail enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La société inclusive et les institutions : vers des transformations des pratiques professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Laval (Québec), Canada</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engagement, parcours de vie et construction de l’expertise chez les professionnels de l'éducation (école, justice, travail social).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Sociohistoire des éducations différenciées. Les arènes de l'engagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire EMA, 2022, Gennevilliers (Site) - Université de Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Laval (Québec), Canada</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La difficulté scolaire est-elle source de crise identitaire pour le professeur des écoles ? Les demandes d’intervention RASED comme expression d’une difficulté enseignante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Crise(s) en éducation et en formation dans un monde globalisé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Est Créteil (UPEC), 2022, Créteil (Université Paris XII UPEC), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Créteil, France</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre en charge des élèves doublement étiquetés : un no man's land institutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire La construction de l’expertise : savoirs spécialisés, épreuves et dilemmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire EMA, 2022, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jego</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passer du handicap aux besoins éducatifs particuliers. Quand des processus scolaires institutionnels inclusifs insularisent des élèves très particuliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Est Créteil (UPEC), 2022, Créteil (Université Paris XII UPEC), France</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV colloque franco-latino-américain de recherche sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire EMA, 2022, Gennevilliers (Site) - Université de Cergy-Pontoise, France</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse et synthèse d’un questionnement scientifique : qualifier l’expertise, déterminer les difficultés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Expertise de la difficulté. Difficultés de l'expertise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire EMA, 2022, Gennevilliers, France</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail enseignant. S’éloigner des diagnostics médicaux et des jugements sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum de l’école inclusive. Enseignement catholique du Berry-Loiret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Martial Meziani</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport à l'espace chez les enseignants spécialisés. Quelle influence du contexte d'exercice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Etudes Espaces d’apprentissages. Hériter / inventer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Gennevilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03142020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets d’une politique sociale sur le monde universitaire : le handicap entre invisibilisation et sentiment de discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIII Congrès de l'association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-en-Provence, 2019, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02339297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le handicap rencontre la migration à l’Ecole. Une interculturalité professionnelle en construction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « La société inclusive à l’épreuve de l’interculturel. Questions vives, terrains et pratiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mutations des espaces formatifs : quels liens entre individus, valeurs et organisations par les sciences sociales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Interactions Environnement-Sujet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Gennevilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03142022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la relation et de l’émotion en contexte d’incertitude sociologique. Quelle(s) place(s) pour le chercheur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Recherches collaborative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Genevilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03142029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passer du handicap aux besoins éducatifs particuliers. Ou quand une recatégorisation des publics produit l’effet inverse sur les pratiques et les classifications scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIII Congrès de l'association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Aix-Marseille, 2019, Aix-en-PRovence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02339292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paroles d’acteurs et inclusion des élèves à besoins éducatifs particuliers en Éducation physique : freins, limites et bénéfices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Accompagnement, médiation et altérités : de l’inclusion prescrite à l’inclusion réelle Quels apports, bénéfices, limites et freins pour les élèves et étudiant-e-s malades ou en situation de handicap ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02339311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensions, rédaction d'article et négociations dans le processus d'écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du laboratoire EMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Gennevilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03142024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une scolarisation des élèves reconnus handicapés soumise à un outil managérial d’évaluation : reconfiguration des pouvoirs d’action et d’un espace social multipolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VII Congrès de l’Association Française de Sociologie « Sociologie des pouvoirs, pouvoirs de la sociologie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la négociation et de la relation comme principes sociologiques. Quel(s) rôle(s) jouer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IXème Congrès de la Société de Sociologie du Sport de Langue Française (3SLF) « Faire la passe et marquer. Débattre des usages sociaux des savoirs, de sociologie du sport, du corps et de l’EPS »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagnement contraint, accompagnement protecteur et socialisations parentales. Des formes de care soumises à leur institutionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Décloisonner le suivi et le soin des personnes en situation de handicap et/ou des atteintes de pathologies chroniques : les parcours de vie coordonnés »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le baskin: un nouveau sport capacitant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexy Valet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Québec, Canada</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Capacit[er] le corps dans les activités éducatives et médico-sociales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Régional du Travail Social Hauts-de-France, Jan 2017, Loos, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Gennevilliers, France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une politique sociale multipolaire en question. Ou la reconfiguration des pouvoirs d’action par l’introduction d’un outil managérial d’évaluation dans le champ du handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VII Congrès de l’Association Française de Sociologie « Sociologie des pouvoirs, pouvoirs de la sociologie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Orléans, France</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques freins à la participation sportive et de quelques moyens d’y remédier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Femmes, Sports et Handicaps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Creps Centre Val de Loire, May 2017, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Gennevilliers, France</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tests, mesures céphalométriques et éducation corporelle des jeunes sourds-muets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Séguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Alfred Binet, Expérimentateur. Entre archives de la psychologie et éducation physique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BnF, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Aix-Marseille, 2019, Aix-en-PRovence, France</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques éducatives, école inclusive et handicap. Une scolarisation soumise au bien-être et à l'éducabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Le bien-être dans l’éducation : un objet de recherche pour les sciences humaines et sociales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, 2019, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une reconnaissance physiologico-organique : quel statut pour les élèves handicapés en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche de l’équipe Techniques et Enjeux du Corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aix-en-Provence, 2019, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le care au cœur de l'éthique : injonctions inclusives, fonction éducative et responsabilité sociale dans les sports contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Département d’Ethique Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Créteil, France</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’évolution des politiques éducatives inclusives à la question du bienêtre dans la scolarisation des élèves handicapés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Pour une meilleure compréhension de la notion de bien-être : représentations, discours et politiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Gennevilliers, France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages sociaux du GEVA Sco : la difficile équation entre équité et individualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de la courte échelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Genevilliers, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da educação especial até a escola inclusiva : justiça social, igualidade de oportunidade e equidade territorial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ier séminaire international sur l’accessibilité et l’éducation spécialisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Belem, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Gennevilliers, France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à la scolarisation, processus décisionnel et registres de cohérence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ebersold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Accès aux droits, handicap et participation sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance par corps : le cas de la scolarisation des élèves handicapés en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ebersold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIème Colloque franco-latino-américain de recherche sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Santiago du Chili, Chili</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Arras, France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esporte, cidadania e deficiencia : a emergência de novas normas sociais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIème cycle de conférences sur l’inclusion et la langue des signes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Belem, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alexy Valet</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre suivi personnalisé et harmonisation des pratiques évaluatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Institut Régional du Travail Social Hauts-de-France, Jan 2017, Loos, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ebersold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Toledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Mayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Education inclusive : la question de l’évaluation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rouen, France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excelencia, solicitude e deficiencia : Boxe na França e Capoeira no Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ier séminaire international sur l’accessibilité et l’éducation spécialisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Belem, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transformations contemporaines du sport. De la mixité sociale à la société inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xème Journée Mondiale de la Trisomie 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Creps Centre Val de Loire, May 2017, Bourges, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évaluation des besoins au prisme de ses enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales de regroupement des Responsables d'accueil et d'accompagnement des étudiants en situation de handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, BnF, Oct 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical excellence, care and disability. A new kind of citizenship in capoeira, boxing and inclusive sports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international What’s Ecology of Sport ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sollicitude et la performance comme double référentiel à citoyenneté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inclusive sport for inclusive society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Milan, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incarnate a social function in a period of social change: when capoeiristas and boxers meet disabled persons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisis, cambio social y deporte. XIII Congreso internacional AEISAD Investigacion Social y Deporte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to aggregate inclusion and performance? Forms of selection in boxing and capoeira for disabled persons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Congress of ISSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lille, France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What connections between sport and inclusion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Sport è inclusione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Noto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attachement, distanciation et objectivation participante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Première journée du GT Handicap(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Belem, Brazil</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse de l'atelier et discussion. La coopération dans le système éducatif et les engagements volontaires, des enjeux pour lutter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Formes d'éducation et processus d'émancipation, CREAD </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Santiago du Chili, Chili</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boxe et capoeira enseignées aux personnes handicapées. Toujours dans l'entre-deux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ier Congrès de l'Association Française d'Ethnologie et d'Anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nanterre, France</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boxe en France et capoeira au Brésil pour les personnes handicapées : intégrer, inclure, adapter. Entremêlements entre fonction sociale et intérêt personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études « jeunes chercheurs 2011 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...108 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation sociale par l'inclusion : le ludique et la mise en jeu du corps permettent-ils un lien social solide ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premières rencontres de la médiation sociale par le sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Belem, Brazil</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement de la boxe et de la capoeira aux personnes handicapées : l’art et la manière d’incarner une fonction sociale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIème Congrès de la 3SLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Belem, Brazil</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La capoeira : lutte ou danse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le corps en mouvement 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Milan, Italie</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mestres de capoeira : un mode de gouvernance par réseau qui s’abroge du système fédéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gouvernance du sport. Quels pouvoirs de transformation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La boxe anglaise enseignée aux handicapés mentaux et physiques : quelles pratiques pour quelle éthique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Ethique et sport en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...896 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01690311v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01690313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9013,159 +9013,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01687262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Accessibility of healthcare - France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Academic Network of European Disability experts (ANED). 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01687298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Accessibility to healthcare - France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INS HEA; Academic Network of European Disability experts (ANED). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01690233v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">halshs-01687298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Targets 2020 - France</w:t>
               </w:r>
@@ -10031,51 +10031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuerpo, intimidad y sexualidad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguez Maria-Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Inclusiones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Numéro spécial, 2015</w:t>
@@ -10359,51 +10359,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274129v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier S&#233;guillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Meziani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mazereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.564.0097" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274126v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Figueira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.564.0007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084218v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derobert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufournet Coestier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141785v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.208.0137" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141846v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Martinod" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fougeyrollas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1068186ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339056v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.081.0005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339196v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.081.0185" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684405v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Collard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684394v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Valet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684388v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kiuppis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836959v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toledo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dupont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mayol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.074.0145" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685364v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339025v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguez Maria-Noel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02459329v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benoit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687244v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01563298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ten&#232;ze" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joncheray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.104.0057" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687223v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Thibaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217522v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut H&#233;bert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687231v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339041v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687240v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687235v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274149v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274145v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Karmouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04109116v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jego" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094645v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094670v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094631v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094637v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094655v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094659v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227083v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094599v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094697v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094677v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543015v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543012v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141992v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142020v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339292v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339311v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339297v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141999v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142022v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142029v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142024v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684419v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684426v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684438v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684428v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684421v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684418v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684433v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684431v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690316v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690296v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690315v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690286v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690241v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690297v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ebersold" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690302v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690299v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690245v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690247v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690282v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690303v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690290v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690287v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690305v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690238v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690283v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690317v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690239v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690307v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690319v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690291v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690308v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690310v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690311v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690313v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250349v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boucenna" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alves" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428713v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Canet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bock" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141807v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Br&#233;gain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Benvenuto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685333v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inshea.fr/fr/content/excellence-corporelle-et-handicap-boxe-en-france-capoeira-au-br%C3%A9sil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094775v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697384v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Meur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Chischportich" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453010v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094717v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428749v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542987v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.mezia.2021.01.0033" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141982v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Avalos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141863v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339262v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339263v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339266v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684407v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=11428" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690508v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687251v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687257v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557461v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094819v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555503v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141987v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339270v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339269v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684412v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687262v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690233v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687298v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690234v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Zdravkova" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Schmitt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690237v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joselin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01690324v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112437v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094758v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084216v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409874v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141838v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685340v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685356v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685348v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274129v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier S&#233;guillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Meziani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mazereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.564.0097" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274126v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Figueira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.564.0007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084218v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derobert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufournet Coestier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141785v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.208.0137" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141846v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Martinod" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fougeyrollas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1068186ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339056v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.081.0005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339196v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.081.0185" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684405v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Collard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684394v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Valet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684388v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kiuppis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836959v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toledo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dupont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mayol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.074.0145" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339025v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguez Maria-Noel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685364v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02459329v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benoit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687244v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01563298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ten&#232;ze" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joncheray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.104.0057" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687223v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Thibaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217522v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut H&#233;bert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687231v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339041v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687240v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687235v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274149v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274145v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Karmouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04109116v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jego" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094631v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094637v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094645v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094670v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094655v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094659v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227083v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094697v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094599v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094677v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543015v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543012v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141992v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142020v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339297v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141999v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142022v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142029v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339292v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339311v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142024v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684419v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684426v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684428v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684438v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684421v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684418v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684433v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684431v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690316v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690315v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690296v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690286v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690241v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690302v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ebersold" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690297v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690245v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690299v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690247v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690290v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690287v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690303v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690282v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690238v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690305v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690283v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690317v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690239v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690307v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690319v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690291v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690308v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690310v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690313v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690311v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250349v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boucenna" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alves" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428713v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Canet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bock" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141807v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Br&#233;gain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Benvenuto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685333v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inshea.fr/fr/content/excellence-corporelle-et-handicap-boxe-en-france-capoeira-au-br%C3%A9sil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094775v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697384v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Meur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Chischportich" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453010v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094717v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428749v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542987v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.mezia.2021.01.0033" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141982v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Avalos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141863v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339262v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339263v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339266v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684407v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=11428" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690508v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687251v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687257v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557461v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094819v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555503v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141987v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339270v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339269v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684412v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687262v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687298v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690233v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690234v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Zdravkova" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Schmitt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690237v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joselin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01690324v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112437v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094758v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084216v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409874v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141838v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685340v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685356v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685348v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>