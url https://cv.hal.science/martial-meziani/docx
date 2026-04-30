--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -106,2188 +106,2188 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mazereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Figueira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 56 (4), pp.7-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.564.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Autonomie ou quête de monopole : le cas des enseignants en activité physique adaptée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Séguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Brier</w:t>
+                <w:t xml:space="preserve">Philippe Mazereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 56 (4), pp.97-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.564.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mutations catégorielles : changement de paradigme, effets de sédimentation et avènement du dispositif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martial Meziani</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Derobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dufournet Coestier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Mutations catégorielles dans les champs éducatifs de la jeunesse en France (28)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scolariser des élèves allophones en situation de handicap. Engagement institutionnel et distanciations professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N°208 (1), pp.137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.208.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuella Martinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fougeyrollas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement humain, handicap et changement social/Journal of Human Development, Disability and Social Change </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1068186ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire communauté ou faire société ? Quand l’inclusion rencontre Culture sourde et monde handisport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Séguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement humain, handicap et changement social/Journal of Human Development, Disability and Social Change </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la méthode expérimentale à la controverse de la méthode. Le rôle d’Alfred Binet dans l’éducation des sourds-muets en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mazereau</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Séguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, HS</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02339056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation physique et sportive et besoins éducatifs particuliers des élèves. Présentation du dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lsdle.564.0007⟩</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Séguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018/1 (81), pp.5-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nresi.081.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02339082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paroles d’acteurs et histoires de vie. Les enseignants d’éducation physique face à l’inclusion des élèves à Besoins éducatifs particuliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05274126v1</w:t>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Didier Séguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018/1 (81), pp.185-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nresi.081.0185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02339196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disability and care in the context of physical excellence - Revisiting the ecology of sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Derobert</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexy Valet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Mutations catégorielles dans les champs éducatifs de la jeunesse en France (28)</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kiuppis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loisirs et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (1), pp.7-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Martial Meziani</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions et mise en jeu corporelle à l’école. Le cas d’élèves en difficulté d’adaptation motrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (2), pp.157-188</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Martial Meziani</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie capacitaire au prisme du handicap. Aspects culturels, techniques et politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexy Valet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuella Martinod</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le corps capacitaire, Hors-série, pp.53-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le GÉVA Sco. Entre suivi personnalisé et harmonisation des pratiques évaluatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1068186ar⟩</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Toledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Mayol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vers une évaluation scolaire inclusive ?, 74 (74), pp.145-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nras.074.0145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social participation of persons with disabilities in boxing and capoeira: an ethnographic multi-situated perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport in Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.166-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01685357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuerpos y discapacidad : nuevas problematicas y reorenamientos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguez Maria-Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Inclusiones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01687244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuerpos y discapacidad : nuevas problematicas y reorenamientos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2019, HS</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguez Maria-Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Inclusiones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Numéro Spécial</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02339025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bien-être : enjeux relatifs au droit et approche pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01685364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles problématiques du handicap : une approche franco-latino-américaine. Présentation du dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69, pp.5-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Martial Meziani</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction identitaire du gardien de but en football : approche historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tenèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Séguillon</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nresi.081.0185⟩</w:t>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Joncheray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (104), pp.57-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.104.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marc Legrand</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'(in)égalisation des chances et effets pervers dans les règlementations sportives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Dugas</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (1), pp.24-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'(in)égalisation des chances dans le sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hébert Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01687223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capoeira Angola et Regional. Entre tradition et modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.81-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01687231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inégalisation des chances dans le sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 114 (2), pp.157-188</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hébert Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Le corps capacitaire, Hors-série, pp.53-65</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02339041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cours de capoeira pour les handicapés mentaux et moteurs au Brésil, à Santos et Guaruja. Des ambivalences de l'inclusion des personnes handicapées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne de Management du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (28), pp.44-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...1035 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01687240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La capoeira : ni lutte, ni danse. Proposition de définition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (89), pp.43-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2338,4310 +2338,4310 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le point de vue de l’enseignant sur l’inclusion scolaire d’élèves avec troubles du spectre de l’autisme (TSA) à l’école maternelle en éducation prioritaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Karmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5èmes Rencontres du GRET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges, 2025, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une division sociale du travail émotionnel pour mener une action collective concertée. L’expérience vécue du handicap à l’université du point de vue des étudiants et des personnels les accompagnant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI congrès de l’AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05274138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une division sociale du travail qui ne dit pas son nom. Gouverner les émotions, incarner une politique locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études Disability and Higher Education. L’expérience vécue : développement d’un point de vue multi-situé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Cergy (CY Cergy Paris Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05274149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Yousra Karmouche</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’école inclusive. Dilemmes et reconfigurations du travail enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La société inclusive et les institutions : vers des transformations des pratiques professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un espace d’affrontement ou de dialogue autour de l’enfance inadaptée ? Le cas de la revue Interéducation (1968-1973)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université de Limoges, 2025, Limoges, France</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international L’Éducation nouvelle : Héritages, (ré)inventions, actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04109116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en œuvre du paradigme inclusif à partir des relations inter-institutionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Questions spéciales en orthopédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Laval, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation sociale des usagers : une injonction au risque de la reconnaissance et de la stigmatisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Questions spéciales en orthopédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Laval (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des professionnels en quête de reconnaissance ? Non expertise et capacités cachées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Questions spéciales en orthopédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Laval (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accompagnement professionnel : postures et dilemmes éthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées nationales du réseau handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le passage de revendications collectives à une quête de reconnaissance individuelle. Quelle place des affects et des émotions dans le discours sur soi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème congrès de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handicaps, culture sourde et particularités : comment les différences et les singularités sont intégrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du centre interdisciplinaire de recherche en réadaptation et intégration sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Laval (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceptions et pratiques associées à la surdité dans l’enseignement en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxième colloque Surdité, éducation et travail : faire le pont entre science et expérience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Laval (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre en charge des élèves doublement étiquetés : un no man's land institutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire La construction de l’expertise : savoirs spécialisés, épreuves et dilemmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire EMA, 2022, Gennevilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La difficulté scolaire est-elle source de crise identitaire pour le professeur des écoles ? Les demandes d’intervention RASED comme expression d’une difficulté enseignante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Crise(s) en éducation et en formation dans un monde globalisé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Est Créteil (UPEC), 2022, Créteil (Université Paris XII UPEC), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Laval, Canada</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engagement, parcours de vie et construction de l’expertise chez les professionnels de l'éducation (école, justice, travail social).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Sociohistoire des éducations différenciées. Les arènes de l'engagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire EMA, 2022, Gennevilliers (Site) - Université de Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Laval (Québec), Canada</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passer du handicap aux besoins éducatifs particuliers. Quand des processus scolaires institutionnels inclusifs insularisent des élèves très particuliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV colloque franco-latino-américain de recherche sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Laval (Québec), Canada</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse et synthèse d’un questionnement scientifique : qualifier l’expertise, déterminer les difficultés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Expertise de la difficulté. Difficultés de l'expertise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail enseignant. S’éloigner des diagnostics médicaux et des jugements sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum de l’école inclusive. Enseignement catholique du Berry-Loiret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Laval (Québec), Canada</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport à l'espace chez les enseignants spécialisés. Quelle influence du contexte d'exercice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Etudes Espaces d’apprentissages. Hériter / inventer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03142020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passer du handicap aux besoins éducatifs particuliers. Ou quand une recatégorisation des publics produit l’effet inverse sur les pratiques et les classifications scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIII Congrès de l'association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Aix-Marseille, 2019, Aix-en-PRovence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Laval (Québec), Canada</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02339292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paroles d’acteurs et inclusion des élèves à besoins éducatifs particuliers en Éducation physique : freins, limites et bénéfices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Accompagnement, médiation et altérités : de l’inclusion prescrite à l’inclusion réelle Quels apports, bénéfices, limites et freins pour les élèves et étudiant-e-s malades ou en situation de handicap ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Créteil, France</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02339311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets d’une politique sociale sur le monde universitaire : le handicap entre invisibilisation et sentiment de discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIII Congrès de l'association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-en-Provence, 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire EMA, 2022, Gennevilliers (Site) - Université de Cergy-Pontoise, France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02339297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le handicap rencontre la migration à l’Ecole. Une interculturalité professionnelle en construction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « La société inclusive à l’épreuve de l’interculturel. Questions vives, terrains et pratiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jego</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mutations des espaces formatifs : quels liens entre individus, valeurs et organisations par les sciences sociales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Interactions Environnement-Sujet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Gennevilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03142022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la relation et de l’émotion en contexte d’incertitude sociologique. Quelle(s) place(s) pour le chercheur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Recherches collaborative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Genevilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03142029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensions, rédaction d'article et négociations dans le processus d'écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du laboratoire EMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Gennevilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03142024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la négociation et de la relation comme principes sociologiques. Quel(s) rôle(s) jouer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IXème Congrès de la Société de Sociologie du Sport de Langue Française (3SLF) « Faire la passe et marquer. Débattre des usages sociaux des savoirs, de sociologie du sport, du corps et de l’EPS »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une scolarisation des élèves reconnus handicapés soumise à un outil managérial d’évaluation : reconfiguration des pouvoirs d’action et d’un espace social multipolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VII Congrès de l’Association Française de Sociologie « Sociologie des pouvoirs, pouvoirs de la sociologie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagnement contraint, accompagnement protecteur et socialisations parentales. Des formes de care soumises à leur institutionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Décloisonner le suivi et le soin des personnes en situation de handicap et/ou des atteintes de pathologies chroniques : les parcours de vie coordonnés »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le baskin: un nouveau sport capacitant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexy Valet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Est Créteil (UPEC), 2022, Créteil (Université Paris XII UPEC), France</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Capacit[er] le corps dans les activités éducatives et médico-sociales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Régional du Travail Social Hauts-de-France, Jan 2017, Loos, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire EMA, 2022, Gennevilliers, France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une politique sociale multipolaire en question. Ou la reconfiguration des pouvoirs d’action par l’introduction d’un outil managérial d’évaluation dans le champ du handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VII Congrès de l’Association Française de Sociologie « Sociologie des pouvoirs, pouvoirs de la sociologie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques freins à la participation sportive et de quelques moyens d’y remédier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Femmes, Sports et Handicaps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Creps Centre Val de Loire, May 2017, Bourges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tests, mesures céphalométriques et éducation corporelle des jeunes sourds-muets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Québec, Canada</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Séguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Alfred Binet, Expérimentateur. Entre archives de la psychologie et éducation physique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BnF, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Gennevilliers, France</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques éducatives, école inclusive et handicap. Une scolarisation soumise au bien-être et à l'éducabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Le bien-être dans l’éducation : un objet de recherche pour les sciences humaines et sociales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Orléans, France</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages sociaux du GEVA Sco : la difficile équation entre équité et individualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de la courte échelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Gennevilliers, France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une reconnaissance physiologico-organique : quel statut pour les élèves handicapés en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche de l’équipe Techniques et Enjeux du Corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aix-en-Provence, 2019, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le care au cœur de l'éthique : injonctions inclusives, fonction éducative et responsabilité sociale dans les sports contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Département d’Ethique Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Créteil, France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’évolution des politiques éducatives inclusives à la question du bienêtre dans la scolarisation des élèves handicapés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Pour une meilleure compréhension de la notion de bien-être : représentations, discours et politiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Gennevilliers, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évaluation des besoins au prisme de ses enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales de regroupement des Responsables d'accueil et d'accompagnement des étudiants en situation de handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Genevilliers, France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical excellence, care and disability. A new kind of citizenship in capoeira, boxing and inclusive sports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international What’s Ecology of Sport ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Aix-Marseille, 2019, Aix-en-PRovence, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transformations contemporaines du sport. De la mixité sociale à la société inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xème Journée Mondiale de la Trisomie 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, 2019, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sollicitude et la performance comme double référentiel à citoyenneté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inclusive sport for inclusive society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Milan, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Gennevilliers, France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da educação especial até a escola inclusiva : justiça social, igualidade de oportunidade e equidade territorial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ier séminaire international sur l’accessibilité et l’éducation spécialisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Belem, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance par corps : le cas de la scolarisation des élèves handicapés en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ebersold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIème Colloque franco-latino-américain de recherche sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Santiago du Chili, Chili</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Arras, France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à la scolarisation, processus décisionnel et registres de cohérence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ebersold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Accès aux droits, handicap et participation sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rouen, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esporte, cidadania e deficiencia : a emergência de novas normas sociais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIème cycle de conférences sur l’inclusion et la langue des signes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Belem, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alexy Valet</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre suivi personnalisé et harmonisation des pratiques évaluatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Institut Régional du Travail Social Hauts-de-France, Jan 2017, Loos, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ebersold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Toledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Mayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Education inclusive : la question de l’évaluation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excelencia, solicitude e deficiencia : Boxe na França e Capoeira no Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ier séminaire international sur l’accessibilité et l’éducation spécialisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Belem, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Creps Centre Val de Loire, May 2017, Bourges, France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incarnate a social function in a period of social change: when capoeiristas and boxers meet disabled persons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisis, cambio social y deporte. XIII Congreso internacional AEISAD Investigacion Social y Deporte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, BnF, Oct 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to aggregate inclusion and performance? Forms of selection in boxing and capoeira for disabled persons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Congress of ISSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What connections between sport and inclusion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Sport è inclusione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Noto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attachement, distanciation et objectivation participante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Première journée du GT Handicap(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lille, France</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse de l'atelier et discussion. La coopération dans le système éducatif et les engagements volontaires, des enjeux pour lutter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Formes d'éducation et processus d'émancipation, CREAD </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement de la boxe et de la capoeira aux personnes handicapées : l’art et la manière d’incarner une fonction sociale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIème Congrès de la 3SLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boxe et capoeira enseignées aux personnes handicapées. Toujours dans l'entre-deux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ier Congrès de l'Association Française d'Ethnologie et d'Anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Belem, Brazil</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boxe en France et capoeira au Brésil pour les personnes handicapées : intégrer, inclure, adapter. Entremêlements entre fonction sociale et intérêt personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études « jeunes chercheurs 2011 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nanterre, France</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation sociale par l'inclusion : le ludique et la mise en jeu du corps permettent-ils un lien social solide ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premières rencontres de la médiation sociale par le sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Santiago du Chili, Chili</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La capoeira : lutte ou danse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le corps en mouvement 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Belem, Brazil</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mestres de capoeira : un mode de gouvernance par réseau qui s’abroge du système fédéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gouvernance du sport. Quels pouvoirs de transformation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...1176 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01690313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La boxe anglaise enseignée aux handicapés mentaux et physiques : quelles pratiques pour quelle éthique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Ethique et sport en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6724,51 +6724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Boucenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEEE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics &amp; Automation (ICRA) - Late Breaking Results Poster Session</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Atlanta (USA), United States</w:t>
@@ -6829,51 +6829,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces formatifs et transformatifs. Approche interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6917,51 +6917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectivas comparadas sobre discapacidad. Francia. América Latina.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Brégain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7005,51 +7005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excellence corporelle et handicap : boxe en France, capoeira au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INS HEA. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INS HEA; Champ social</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -7112,51 +7112,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « méta-institution » éducative. Vers la construction de nouvelles frontières ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tensions aux frontières des institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2025, 978-2-336-50691-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7220,51 +7220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Chischportich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner le français en contexte migratoire : ingénieries, littératie, inclusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.379-393, 2024, 978-2-87574-800-3</w:t>
@@ -7293,51 +7293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handicap et allophonie. Réunir les besoins éducatifs particuliers dans l’école inclusive. Une interculturalité professionnelle à construire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7379,51 +7379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une possible culture partagée au renforcement des frontières institutionnelles. Le cas des élèves allophones en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7455,57 +7455,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transformer des managers en entrepreneurs. De la réflexivité et de la vulnérabilité dans le monde de la performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les espaces formatifs et transformatifs. Approche interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ social, pp.33-49, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.mezia.2021.01.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction. Transversalité et interdisciplinarité d’une question ancienne et contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7520,777 +7598,699 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces formatifs et transformatifs. Approche interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-16, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le classement institutionnel des élèves à besoins éducatifs particuliers en EPS. Le positionnement des professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Séguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Avalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inclure dans et hors l'école ? Accessibilité, accompagnement et altérités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Didier Séguillon</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des espaces formatifs à la croisée des chemins. Société de la performance contre société de la convivialité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur le handicap en contexte francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-84516-963-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les étudiants en situation de handicap : entre invisibilisation et traitement différencié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur les expériences étudiantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9782111570108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02339262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concilier diversité, convivialité et performance ? Relier différents univers sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université Laval. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les arts martiaux entre enseignement et intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-7637-4281-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02339263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagnements professionnels et socialisations parentales. Des formes de care soumises à leur institutionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ social. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouveaux enjeux du secteur social et médico social : décloisonner et coordonner les parcours de vie et de soin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9791034603985</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02339266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Techniques de yoga : des techniques « à vivre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprendre de ses gestes. De la santé motrice au bien-être</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 978-2-84516-963-0</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie du handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie. Collection Objectif STAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellipses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-174, 2017, 9782340015883</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9782111570108</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normes et mises en scène de la déficience. De l’effacement du stigmate dans la boxe et la capoeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les porteurs de stigmates. Entre expériences intimes, contraintes institutionnelles et expressions. Dargère, C., Héas, S.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...330 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01687251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La boxe anglaise éduquée aux handicapés mentaux et physiques : quelles pratiques pour quelle éthique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethique et sport en Europe. Bodin D., Sempé G. Conseil de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.161-170, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8341,1005 +8341,1005 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rapport de recherche : UPE2A ULIS - analyse du processus d'institutionnalisation d'un dispositif scolaire expérimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] EMA, EA 4507. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rapport de recherche UPE2A ULIS - analyse du processus d'institutionnalisation d'un dispositif scolaire expérimental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] EMA EA 4507 - CYU. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UPE2A ULIS – analyse du processus d’institutionnalisation d’un dispositif scolaire expérimental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CY Cergy Paris Université; Rectorat académie de Paris. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrepreneur de soi, égalisation des relations hiérarchiques et travail sur soi. Etude sur les parcours d’anciens stagiaires Executive Master TMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INSEP; CY Cergy Paris Université. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse finale - analyse du dispositif scolaire UPE2A-ULIS. Scolariser des élèves allophones en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INS HEA; Rectorat de Paris. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02339270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concilier enjeux de certification, transformation de soi et développement économique. Rénover un Diplôme d’Etat en contexte d’incertitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INS HEA; FFSPT. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02339269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet GAMES. Rapport intermédiaire d’évaluation du Diplôme d'État de la jeunesse, de l'éducation populaire et du sport - Mention Développement de Projets, Territoires et Réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INS HEA. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport d’avancement de la recherche-action “Pour des loisirs choisis pour tous : analyse et expérimentation de plateformes territoriales”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] FG PEP. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions de mise en œuvre du GÉVA Sco. Usages sociaux d’un outil visant à l’harmonisation de la scolarisation des élèves handicapés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] EMA, EA 4507. 2022</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ebersold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Mayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Toledo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INS HEA; Grhapes. 2016, pp.168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INSEP; CY Cergy Paris Université. 2020</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01687262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accessibility of healthcare - France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Academic Network of European Disability experts (ANED). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INS HEA; Rectorat de Paris. 2019</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01687298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accessibility to healthcare - France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INS HEA; Academic Network of European Disability experts (ANED). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INS HEA; FFSPT. 2019</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European Targets 2020 - France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Zdravkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INS HEA; Academic Network of European Disability experts (ANED). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...167 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le GEVA-Sco et ses conditions de mise en œuvre : premiers éléments d’analyse. Rapport intermédiaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Ebersold</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Toledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Mayol</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Joselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...203 lines deleted...]
-                <w:t xml:space="preserve">Martial Meziani</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...130 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Ebersold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INS HEA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9393,51 +9393,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boxe en France et capoeira au Brésil pour les personnes handicapées : intégrer, inclure, adapter. Entremêlements entre fonction sociale et intérêt personnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Paris Descartes, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9496,133 +9496,228 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche d'autonomie et de reconnaissance professionnelles dans les champs de l'éducation et de la formation: exemples sociohistoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clarissa Figueira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 56 (4), pp.1-135, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05112437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutations catégorielles dans les champs éducatifs de la jeunesse en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 56 (4), pp.1-135, 2025</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Derobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dufournet Coestier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations catégorielles dans les champs éducatifs de la jeunesse en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Derobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9637,531 +9732,436 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Martial Meziani</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnels de jeunesse : recomposition et ajustement des rôles et des métiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Becquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Derobert</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 89, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Égalité et dignité : enjeux et controverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 28, 2022</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuella Martinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fougeyrollas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement humain, handicap et changement social/Journal of Human Development, Disability and Social Change </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 26 (1), https://www.erudit.org/fr/revues/devhumain/2020-v26-n1-devhumain05183/, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Valérie Becquet</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuerpo, intimidad y sexualidad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 89, 2021</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguez Maria-Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Inclusiones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Numéro spécial, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01685356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activités physiques et sportives : le bonheur est dans le sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 151, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01685340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’altérité dans les activités physiques et sportives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...253 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hébert Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6 (1), pp.24-38, 2012</w:t>
@@ -10359,51 +10359,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274129v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier S&#233;guillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Meziani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mazereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.564.0097" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274126v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Figueira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.564.0007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084218v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derobert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufournet Coestier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141785v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.208.0137" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141846v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Martinod" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fougeyrollas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1068186ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339056v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.081.0005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339196v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.081.0185" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684405v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Collard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684394v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Valet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684388v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kiuppis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836959v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toledo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dupont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mayol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.074.0145" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339025v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguez Maria-Noel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685364v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02459329v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benoit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687244v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01563298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ten&#232;ze" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joncheray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.104.0057" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687223v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Thibaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217522v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut H&#233;bert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687231v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339041v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687240v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687235v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274149v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274145v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Karmouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04109116v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jego" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094631v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094637v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094645v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094670v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094655v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094659v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227083v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094697v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094599v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094677v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543015v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543012v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141992v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142020v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339297v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141999v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142022v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142029v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339292v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339311v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142024v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684419v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684426v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684428v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684438v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684421v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684418v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684433v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684431v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690316v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690315v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690296v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690286v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690241v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690302v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ebersold" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690297v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690245v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690299v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690247v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690290v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690287v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690303v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690282v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690238v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690305v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690283v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690317v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690239v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690307v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690319v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690291v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690308v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690310v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690313v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690311v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250349v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boucenna" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alves" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428713v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Canet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bock" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141807v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Br&#233;gain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Benvenuto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685333v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inshea.fr/fr/content/excellence-corporelle-et-handicap-boxe-en-france-capoeira-au-br%C3%A9sil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094775v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697384v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Meur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Chischportich" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453010v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094717v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428749v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542987v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.mezia.2021.01.0033" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141982v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Avalos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141863v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339262v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339263v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339266v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684407v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=11428" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690508v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687251v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687257v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557461v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094819v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555503v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141987v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339270v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339269v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684412v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687262v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687298v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690233v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690234v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Zdravkova" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Schmitt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690237v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joselin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01690324v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112437v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094758v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084216v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409874v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141838v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685340v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685356v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685348v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Meziani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mazereau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Figueira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.564.0007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274129v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier S&#233;guillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.564.0097" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084218v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derobert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufournet Coestier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141785v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.208.0137" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141846v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Martinod" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fougeyrollas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1068186ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339056v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.081.0005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339196v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.081.0185" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684388v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Valet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kiuppis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684405v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Collard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684394v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836959v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toledo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dupont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mayol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.074.0145" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687244v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguez Maria-Noel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685364v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02459329v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benoit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01563298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ten&#232;ze" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joncheray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.104.0057" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217522v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut H&#233;bert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687223v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Thibaut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687231v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339041v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687240v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687235v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Karmouche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274138v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274149v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04109116v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jego" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094631v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094637v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094645v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094655v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094677v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094599v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094697v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543015v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543012v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141992v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142020v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339292v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339311v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339297v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141999v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142022v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142029v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142024v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684426v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684419v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684428v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684438v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684421v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684418v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684433v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684431v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690286v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690316v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690315v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690296v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690287v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690303v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690290v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690282v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690241v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690297v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ebersold" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690302v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690245v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690299v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690247v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690238v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690305v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690283v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690317v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690239v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690308v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690307v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690319v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690291v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690310v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690313v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690311v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250349v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boucenna" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alves" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428713v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Canet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bock" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141807v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Br&#233;gain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Benvenuto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685333v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inshea.fr/fr/content/excellence-corporelle-et-handicap-boxe-en-france-capoeira-au-br%C3%A9sil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094775v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697384v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Meur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Chischportich" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453010v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094717v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542987v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.mezia.2021.01.0033" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428749v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141982v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Avalos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141863v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339262v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339263v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339266v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690508v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684407v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=11428" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687251v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687257v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555503v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557461v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094819v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141987v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339270v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339269v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684412v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687262v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687298v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690233v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690234v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Zdravkova" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Schmitt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690237v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joselin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01690324v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112437v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094758v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084216v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409874v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141838v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685356v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685340v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685348v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>