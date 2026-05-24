--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -106,2188 +106,2188 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Autonomie ou quête de monopole : le cas des enseignants en activité physique adaptée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Séguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mazereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 56 (4), pp.97-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.564.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mazereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Figueira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 56 (4), pp.7-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.564.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mutations catégorielles : changement de paradigme, effets de sédimentation et avènement du dispositif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Derobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dufournet Coestier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Mutations catégorielles dans les champs éducatifs de la jeunesse en France (28)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scolariser des élèves allophones en situation de handicap. Engagement institutionnel et distanciations professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N°208 (1), pp.137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.208.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuella Martinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fougeyrollas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement humain, handicap et changement social/Journal of Human Development, Disability and Social Change </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1068186ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire communauté ou faire société ? Quand l’inclusion rencontre Culture sourde et monde handisport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Didier Séguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement humain, handicap et changement social/Journal of Human Development, Disability and Social Change </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la méthode expérimentale à la controverse de la méthode. Le rôle d’Alfred Binet dans l’éducation des sourds-muets en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mazereau</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Séguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, HS</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02339056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation physique et sportive et besoins éducatifs particuliers des élèves. Présentation du dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lsdle.564.0007⟩</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Séguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018/1 (81), pp.5-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nresi.081.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02339082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paroles d’acteurs et histoires de vie. Les enseignants d’éducation physique face à l’inclusion des élèves à Besoins éducatifs particuliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Séguillon</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018/1 (81), pp.185-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nresi.081.0185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02339196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions et mise en jeu corporelle à l’école. Le cas d’élèves en difficulté d’adaptation motrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Brier</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (2), pp.157-188</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Martial Meziani</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie capacitaire au prisme du handicap. Aspects culturels, techniques et politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexy Valet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Derobert</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le corps capacitaire, Hors-série, pp.53-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disability and care in the context of physical excellence - Revisiting the ecology of sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Mutations catégorielles dans les champs éducatifs de la jeunesse en France (28)</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexy Valet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kiuppis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loisirs et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (1), pp.7-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le GÉVA Sco. Entre suivi personnalisé et harmonisation des pratiques évaluatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lfa.208.0137⟩</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Toledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Mayol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vers une évaluation scolaire inclusive ?, 74 (74), pp.145-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nras.074.0145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social participation of persons with disabilities in boxing and capoeira: an ethnographic multi-situated perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport in Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.166-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01685357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuerpos y discapacidad : nuevas problematicas y reorenamientos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuella Martinod</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguez Maria-Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Inclusiones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Numéro Spécial</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02339025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bien-être : enjeux relatifs au droit et approche pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01685364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles problématiques du handicap : une approche franco-latino-américaine. Présentation du dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69, pp.5-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuerpos y discapacidad : nuevas problematicas y reorenamientos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguez Maria-Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Inclusiones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Martial Meziani</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01687244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction identitaire du gardien de but en football : approche historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tenèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Joncheray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (104), pp.57-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.104.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'(in)égalisation des chances dans le sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hébert Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01687223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'(in)égalisation des chances et effets pervers dans les règlementations sportives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (1), pp.24-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capoeira Angola et Regional. Entre tradition et modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.81-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01687231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inégalisation des chances dans le sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 40 (1), pp.7-24</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hébert Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 114 (2), pp.157-188</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02339041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cours de capoeira pour les handicapés mentaux et moteurs au Brésil, à Santos et Guaruja. Des ambivalences de l'inclusion des personnes handicapées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne de Management du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (28), pp.44-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...1022 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01687240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La capoeira : ni lutte, ni danse. Proposition de définition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (89), pp.43-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2338,4349 +2338,4349 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une division sociale du travail émotionnel pour mener une action collective concertée. L’expérience vécue du handicap à l’université du point de vue des étudiants et des personnels les accompagnant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XI congrès de l’AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une division sociale du travail qui ne dit pas son nom. Gouverner les émotions, incarner une politique locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Disability and Higher Education. L’expérience vécue : développement d’un point de vue multi-situé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Cergy (CY Cergy Paris Université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le point de vue de l’enseignant sur l’inclusion scolaire d’élèves avec troubles du spectre de l’autisme (TSA) à l’école maternelle en éducation prioritaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousra Karmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5èmes Rencontres du GRET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges, 2025, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un espace d’affrontement ou de dialogue autour de l’enfance inadaptée ? Le cas de la revue Interéducation (1968-1973)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international L’Éducation nouvelle : Héritages, (ré)inventions, actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des professionnels en quête de reconnaissance ? Non expertise et capacités cachées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Questions spéciales en orthopédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Laval (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accompagnement professionnel : postures et dilemmes éthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées nationales du réseau handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en œuvre du paradigme inclusif à partir des relations inter-institutionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Questions spéciales en orthopédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Laval, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation sociale des usagers : une injonction au risque de la reconnaissance et de la stigmatisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Questions spéciales en orthopédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Laval (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le passage de revendications collectives à une quête de reconnaissance individuelle. Quelle place des affects et des émotions dans le discours sur soi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème congrès de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handicaps, culture sourde et particularités : comment les différences et les singularités sont intégrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du centre interdisciplinaire de recherche en réadaptation et intégration sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Laval (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceptions et pratiques associées à la surdité dans l’enseignement en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxième colloque Surdité, éducation et travail : faire le pont entre science et expérience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Laval (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’école inclusive. Dilemmes et reconfigurations du travail enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La société inclusive et les institutions : vers des transformations des pratiques professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La difficulté scolaire est-elle source de crise identitaire pour le professeur des écoles ? Les demandes d’intervention RASED comme expression d’une difficulté enseignante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Crise(s) en éducation et en formation dans un monde globalisé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Est Créteil (UPEC), 2022, Créteil (Université Paris XII UPEC), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engagement, parcours de vie et construction de l’expertise chez les professionnels de l'éducation (école, justice, travail social).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Sociohistoire des éducations différenciées. Les arènes de l'engagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire EMA, 2022, Gennevilliers (Site) - Université de Cergy-Pontoise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre en charge des élèves doublement étiquetés : un no man's land institutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire La construction de l’expertise : savoirs spécialisés, épreuves et dilemmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire EMA, 2022, Gennevilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passer du handicap aux besoins éducatifs particuliers. Quand des processus scolaires institutionnels inclusifs insularisent des élèves très particuliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV colloque franco-latino-américain de recherche sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse et synthèse d’un questionnement scientifique : qualifier l’expertise, déterminer les difficultés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Expertise de la difficulté. Difficultés de l'expertise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Gennevilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail enseignant. S’éloigner des diagnostics médicaux et des jugements sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum de l’école inclusive. Enseignement catholique du Berry-Loiret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport à l'espace chez les enseignants spécialisés. Quelle influence du contexte d'exercice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Etudes Espaces d’apprentissages. Hériter / inventer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Gennevilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03142020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passer du handicap aux besoins éducatifs particuliers. Ou quand une recatégorisation des publics produit l’effet inverse sur les pratiques et les classifications scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIII Congrès de l'association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Aix-Marseille, 2019, Aix-en-PRovence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02339292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paroles d’acteurs et inclusion des élèves à besoins éducatifs particuliers en Éducation physique : freins, limites et bénéfices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Accompagnement, médiation et altérités : de l’inclusion prescrite à l’inclusion réelle Quels apports, bénéfices, limites et freins pour les élèves et étudiant-e-s malades ou en situation de handicap ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02339311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets d’une politique sociale sur le monde universitaire : le handicap entre invisibilisation et sentiment de discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIII Congrès de l'association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-en-Provence, 2019, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02339297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le handicap rencontre la migration à l’Ecole. Une interculturalité professionnelle en construction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « La société inclusive à l’épreuve de l’interculturel. Questions vives, terrains et pratiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mutations des espaces formatifs : quels liens entre individus, valeurs et organisations par les sciences sociales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Interactions Environnement-Sujet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Gennevilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03142022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la relation et de l’émotion en contexte d’incertitude sociologique. Quelle(s) place(s) pour le chercheur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Recherches collaborative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Genevilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03142029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensions, rédaction d'article et négociations dans le processus d'écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du laboratoire EMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Gennevilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03142024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la négociation et de la relation comme principes sociologiques. Quel(s) rôle(s) jouer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IXème Congrès de la Société de Sociologie du Sport de Langue Française (3SLF) « Faire la passe et marquer. Débattre des usages sociaux des savoirs, de sociologie du sport, du corps et de l’EPS »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une scolarisation des élèves reconnus handicapés soumise à un outil managérial d’évaluation : reconfiguration des pouvoirs d’action et d’un espace social multipolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VII Congrès de l’Association Française de Sociologie « Sociologie des pouvoirs, pouvoirs de la sociologie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le baskin: un nouveau sport capacitant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexy Valet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Capacit[er] le corps dans les activités éducatives et médico-sociales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Régional du Travail Social Hauts-de-France, Jan 2017, Loos, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagnement contraint, accompagnement protecteur et socialisations parentales. Des formes de care soumises à leur institutionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Décloisonner le suivi et le soin des personnes en situation de handicap et/ou des atteintes de pathologies chroniques : les parcours de vie coordonnés »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une politique sociale multipolaire en question. Ou la reconfiguration des pouvoirs d’action par l’introduction d’un outil managérial d’évaluation dans le champ du handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VII Congrès de l’Association Française de Sociologie « Sociologie des pouvoirs, pouvoirs de la sociologie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques freins à la participation sportive et de quelques moyens d’y remédier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Femmes, Sports et Handicaps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Creps Centre Val de Loire, May 2017, Bourges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques éducatives, école inclusive et handicap. Une scolarisation soumise au bien-être et à l'éducabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Le bien-être dans l’éducation : un objet de recherche pour les sciences humaines et sociales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tests, mesures céphalométriques et éducation corporelle des jeunes sourds-muets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Meziani</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Université de Limoges, 2025, Limoges, France</w:t>
+                <w:t xml:space="preserve">Didier Séguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Alfred Binet, Expérimentateur. Entre archives de la psychologie et éducation physique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BnF, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une reconnaissance physiologico-organique : quel statut pour les élèves handicapés en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche de l’équipe Techniques et Enjeux du Corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Cergy (CY Cergy Paris Université), France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’évolution des politiques éducatives inclusives à la question du bienêtre dans la scolarisation des élèves handicapés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Pour une meilleure compréhension de la notion de bien-être : représentations, discours et politiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Créteil, France</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le care au cœur de l'éthique : injonctions inclusives, fonction éducative et responsabilité sociale dans les sports contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Département d’Ethique Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jego</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages sociaux du GEVA Sco : la difficile équation entre équité et individualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de la courte échelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da educação especial até a escola inclusiva : justiça social, igualidade de oportunidade e equidade territorial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ier séminaire international sur l’accessibilité et l’éducation spécialisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Belem, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance par corps : le cas de la scolarisation des élèves handicapés en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ebersold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIème Colloque franco-latino-américain de recherche sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Santiago du Chili, Chili</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Laval, Canada</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à la scolarisation, processus décisionnel et registres de cohérence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ebersold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Accès aux droits, handicap et participation sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Laval (Québec), Canada</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esporte, cidadania e deficiencia : a emergência de novas normas sociais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIème cycle de conférences sur l’inclusion et la langue des signes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Belem, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Laval (Québec), Canada</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre suivi personnalisé et harmonisation des pratiques évaluatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ebersold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Toledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Mayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Education inclusive : la question de l’évaluation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excelencia, solicitude e deficiencia : Boxe na França e Capoeira no Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ier séminaire international sur l’accessibilité et l’éducation spécialisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Belem, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transformations contemporaines du sport. De la mixité sociale à la société inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xème Journée Mondiale de la Trisomie 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Laval (Québec), Canada</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical excellence, care and disability. A new kind of citizenship in capoeira, boxing and inclusive sports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international What’s Ecology of Sport ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Laval (Québec), Canada</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évaluation des besoins au prisme de ses enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales de regroupement des Responsables d'accueil et d'accompagnement des étudiants en situation de handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire EMA, 2022, Gennevilliers, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sollicitude et la performance comme double référentiel à citoyenneté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inclusive sport for inclusive society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Milan, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Est Créteil (UPEC), 2022, Créteil (Université Paris XII UPEC), France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to aggregate inclusion and performance? Forms of selection in boxing and capoeira for disabled persons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Congress of ISSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire EMA, 2022, Gennevilliers (Site) - Université de Cergy-Pontoise, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incarnate a social function in a period of social change: when capoeiristas and boxers meet disabled persons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisis, cambio social y deporte. XIII Congreso internacional AEISAD Investigacion Social y Deporte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Québec, Canada</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What connections between sport and inclusion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Sport è inclusione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Noto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Gennevilliers, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attachement, distanciation et objectivation participante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Première journée du GT Handicap(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Orléans, France</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse de l'atelier et discussion. La coopération dans le système éducatif et les engagements volontaires, des enjeux pour lutter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Formes d'éducation et processus d'émancipation, CREAD </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Gennevilliers, France</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boxe en France et capoeira au Brésil pour les personnes handicapées : intégrer, inclure, adapter. Entremêlements entre fonction sociale et intérêt personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études « jeunes chercheurs 2011 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Aix-Marseille, 2019, Aix-en-PRovence, France</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boxe et capoeira enseignées aux personnes handicapées. Toujours dans l'entre-deux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ier Congrès de l'Association Française d'Ethnologie et d'Anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, 2019, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation sociale par l'inclusion : le ludique et la mise en jeu du corps permettent-ils un lien social solide ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premières rencontres de la médiation sociale par le sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aix-en-Provence, 2019, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement de la boxe et de la capoeira aux personnes handicapées : l’art et la manière d’incarner une fonction sociale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIème Congrès de la 3SLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Créteil, France</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La capoeira : lutte ou danse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le corps en mouvement 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Gennevilliers, France</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La boxe anglaise enseignée aux handicapés mentaux et physiques : quelles pratiques pour quelle éthique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Ethique et sport en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Genevilliers, France</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mestres de capoeira : un mode de gouvernance par réseau qui s’abroge du système fédéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gouvernance du sport. Quels pouvoirs de transformation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...2475 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01690313v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01690311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6724,51 +6724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Boucenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEEE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics &amp; Automation (ICRA) - Late Breaking Results Poster Session</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Atlanta (USA), United States</w:t>
@@ -6829,51 +6829,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces formatifs et transformatifs. Approche interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6917,51 +6917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectivas comparadas sobre discapacidad. Francia. América Latina.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Brégain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7005,51 +7005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excellence corporelle et handicap : boxe en France, capoeira au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INS HEA. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INS HEA; Champ social</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -7072,1258 +7072,1370 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01685333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « méta-institution » éducative. Vers la construction de nouvelles frontières ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tensions aux frontières des institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2025, 978-2-336-50691-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interroger l’inclusion scolaire des élèves allophones nouvellement arrivés. Une réflexion au prisme d’un dispositif expérimental « UPE2A-ULIS »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Karine Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chischportich Joanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruley C.; Cadet L. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner le FLE/S. Ingénieries, Littératie, Inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2024, 978-2-87574-800-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05627618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interroger l'inclusion scolaire des élèves allophones nouvellement arrivés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Chischportich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner le français en contexte migratoire : ingénieries, littératie, inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.379-393, 2024, 978-2-87574-800-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handicap et allophonie. Réunir les besoins éducatifs particuliers dans l’école inclusive. Une interculturalité professionnelle à construire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L’Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La société inclusive à l’épreuve de l’interculturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, 2023, Espaces interculturels, 978-2-14-034464-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une possible culture partagée au renforcement des frontières institutionnelles. Le cas des élèves allophones en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La société inclusive à l’épreuve de l’interculturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Transversalité et interdisciplinarité d’une question ancienne et contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les espaces formatifs et transformatifs. Approche interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-16, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformer des managers en entrepreneurs. De la réflexivité et de la vulnérabilité dans le monde de la performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les espaces formatifs et transformatifs. Approche interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ social, pp.33-49, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.mezia.2021.01.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le classement institutionnel des élèves à besoins éducatifs particuliers en EPS. Le positionnement des professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Meziani</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2025, 978-2-336-50691-3</w:t>
+                <w:t xml:space="preserve">Didier Séguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Avalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inclure dans et hors l'école ? Accessibilité, accompagnement et altérités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Maël Meur</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des espaces formatifs à la croisée des chemins. Société de la performance contre société de la convivialité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur le handicap en contexte francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-84516-963-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les étudiants en situation de handicap : entre invisibilisation et traitement différencié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur les expériences étudiantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9782111570108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02339262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concilier diversité, convivialité et performance ? Relier différents univers sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université Laval. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les arts martiaux entre enseignement et intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-7637-4281-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02339263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagnements professionnels et socialisations parentales. Des formes de care soumises à leur institutionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ social. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouveaux enjeux du secteur social et médico social : décloisonner et coordonner les parcours de vie et de soin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9791034603985</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02339266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie du handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie. Collection Objectif STAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellipses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-174, 2017, 9782340015883</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Techniques de yoga : des techniques « à vivre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, pp.379-393, 2024, 978-2-87574-800-3</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprendre de ses gestes. De la santé motrice au bien-être</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, L’Harmattan, 2023, Espaces interculturels, 978-2-14-034464-0</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normes et mises en scène de la déficience. De l’effacement du stigmate dans la boxe et la capoeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les porteurs de stigmates. Entre expériences intimes, contraintes institutionnelles et expressions. Dargère, C., Héas, S.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01687251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La boxe anglaise éduquée aux handicapés mentaux et physiques : quelles pratiques pour quelle éthique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethique et sport en Europe. Bodin D., Sempé G. Conseil de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.161-170, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...853 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01687257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8333,1043 +8445,1043 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de recherche UPE2A ULIS - analyse du processus d'institutionnalisation d'un dispositif scolaire expérimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] EMA EA 4507 - CYU. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UPE2A ULIS – analyse du processus d’institutionnalisation d’un dispositif scolaire expérimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CY Cergy Paris Université; Rectorat académie de Paris. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de recherche : UPE2A ULIS - analyse du processus d'institutionnalisation d'un dispositif scolaire expérimental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] EMA, EA 4507. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrepreneur de soi, égalisation des relations hiérarchiques et travail sur soi. Etude sur les parcours d’anciens stagiaires Executive Master TMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INSEP; CY Cergy Paris Université. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse finale - analyse du dispositif scolaire UPE2A-ULIS. Scolariser des élèves allophones en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INS HEA; Rectorat de Paris. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02339270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concilier enjeux de certification, transformation de soi et développement économique. Rénover un Diplôme d’Etat en contexte d’incertitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INS HEA; FFSPT. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02339269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet GAMES. Rapport intermédiaire d’évaluation du Diplôme d'État de la jeunesse, de l'éducation populaire et du sport - Mention Développement de Projets, Territoires et Réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INS HEA. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport d’avancement de la recherche-action “Pour des loisirs choisis pour tous : analyse et expérimentation de plateformes territoriales”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] FG PEP. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions de mise en œuvre du GÉVA Sco. Usages sociaux d’un outil visant à l’harmonisation de la scolarisation des élèves handicapés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] EMA EA 4507 - CYU. 2022</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ebersold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Mayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Toledo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INS HEA; Grhapes. 2016, pp.168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01687262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accessibility to healthcare - France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INS HEA; Academic Network of European Disability experts (ANED). 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accessibility of healthcare - France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Academic Network of European Disability experts (ANED). 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01687298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European Targets 2020 - France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">CY Cergy Paris Université; Rectorat académie de Paris. 2022</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Zdravkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INS HEA; Academic Network of European Disability experts (ANED). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INSEP; CY Cergy Paris Université. 2020</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01690234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le GEVA-Sco et ses conditions de mise en œuvre : premiers éléments d’analyse. Rapport intermédiaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Toledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Joselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ebersold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INS HEA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...710 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01690237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9379,100 +9491,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boxe en France et capoeira au Brésil pour les personnes handicapées : intégrer, inclure, adapter. Entremêlements entre fonction sociale et intérêt personnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Paris Descartes, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01690324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9482,147 +9594,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche d'autonomie et de reconnaissance professionnelles dans les champs de l'éducation et de la formation: exemples sociohistoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Figueira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 56 (4), pp.1-135, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05112437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations catégorielles dans les champs éducatifs de la jeunesse en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Derobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9637,87 +9749,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations catégorielles dans les champs éducatifs de la jeunesse en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Derobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9732,169 +9844,169 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionnels de jeunesse : recomposition et ajustement des rôles et des métiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Becquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 89, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Égalité et dignité : enjeux et controverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuella Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9909,310 +10021,310 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement humain, handicap et changement social/Journal of Human Development, Disability and Social Change </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26 (1), https://www.erudit.org/fr/revues/devhumain/2020-v26-n1-devhumain05183/, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activités physiques et sportives : le bonheur est dans le sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 151, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01685340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuerpo, intimidad y sexualidad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguez Maria-Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Inclusiones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Numéro spécial, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01685356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Martial Meziani</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’altérité dans les activités physiques et sportives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hébert Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 151, 2015</w:t>
+              <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6 (1), pp.24-38, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01685348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId185"/>
+      <w:footerReference w:type="default" r:id="rId188"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10359,51 +10471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Meziani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mazereau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Figueira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.564.0007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274129v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier S&#233;guillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.564.0097" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084218v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derobert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufournet Coestier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141785v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.208.0137" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141846v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Martinod" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fougeyrollas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1068186ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339056v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.081.0005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339196v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.081.0185" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684388v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Valet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kiuppis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684405v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Collard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684394v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836959v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toledo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dupont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mayol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.074.0145" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687244v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguez Maria-Noel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685364v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02459329v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benoit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01563298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ten&#232;ze" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joncheray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.104.0057" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217522v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut H&#233;bert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687223v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Thibaut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687231v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339041v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687240v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687235v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Karmouche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274138v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274149v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04109116v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jego" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094631v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094637v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094645v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094655v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094677v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094599v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094697v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543015v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543012v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141992v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142020v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339292v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339311v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339297v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141999v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142022v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142029v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142024v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684426v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684419v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684428v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684438v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684421v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684418v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684433v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684431v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690286v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690316v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690315v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690296v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690287v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690303v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690290v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690282v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690241v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690297v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ebersold" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690302v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690245v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690299v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690247v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690238v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690305v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690283v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690317v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690239v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690308v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690307v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690319v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690291v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690310v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690313v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690311v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250349v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boucenna" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alves" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428713v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Canet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bock" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141807v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Br&#233;gain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Benvenuto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685333v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inshea.fr/fr/content/excellence-corporelle-et-handicap-boxe-en-france-capoeira-au-br%C3%A9sil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094775v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697384v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Meur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Chischportich" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453010v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094717v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542987v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.mezia.2021.01.0033" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428749v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141982v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Avalos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141863v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339262v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339263v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339266v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690508v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684407v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=11428" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687251v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687257v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555503v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557461v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094819v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141987v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339270v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339269v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684412v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687262v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687298v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690233v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690234v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Zdravkova" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Schmitt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690237v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joselin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01690324v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112437v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094758v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084216v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409874v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141838v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685356v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685340v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685348v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274129v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier S&#233;guillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Meziani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mazereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.564.0097" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274126v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Figueira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.564.0007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084218v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derobert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufournet Coestier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141785v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.208.0137" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141846v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Martinod" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fougeyrollas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1068186ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339056v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.081.0005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339196v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.081.0185" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684405v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Collard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684394v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Valet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684388v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kiuppis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836959v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toledo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dupont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mayol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.074.0145" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339025v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguez Maria-Noel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685364v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02459329v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benoit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687244v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01563298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ten&#232;ze" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joncheray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.104.0057" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687223v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Thibaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217522v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut H&#233;bert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687231v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339041v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687240v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687235v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274149v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274145v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Karmouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04109116v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jego" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094645v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094670v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094631v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094637v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094655v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094659v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227083v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094599v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094697v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094677v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543015v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543012v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141992v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142020v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339292v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339311v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339297v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141999v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142022v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142029v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142024v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684426v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684419v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684438v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684428v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684421v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684418v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684431v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684433v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690316v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690296v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690315v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690286v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690241v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690297v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ebersold" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690302v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690245v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690299v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690247v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690290v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690303v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690287v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690282v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690305v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690238v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690283v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690317v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690239v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690319v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690307v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690291v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690308v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690310v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690311v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690313v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250349v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boucenna" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alves" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428713v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Canet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bock" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141807v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Br&#233;gain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Benvenuto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685333v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inshea.fr/fr/content/excellence-corporelle-et-handicap-boxe-en-france-capoeira-au-br%C3%A9sil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094775v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627618v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Karine Meur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chischportich Joanna" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697384v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Meur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Chischportich" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453010v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094717v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428749v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542987v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.mezia.2021.01.0033" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141982v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Avalos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141863v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339262v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339263v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339266v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684407v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=11428" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690508v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687251v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687257v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557461v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094819v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555503v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141987v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339270v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339269v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684412v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684415v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687262v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690233v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687298v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690234v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Zdravkova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Schmitt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690237v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joselin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01690324v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112437v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094758v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084216v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409874v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141838v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685340v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685356v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685348v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>